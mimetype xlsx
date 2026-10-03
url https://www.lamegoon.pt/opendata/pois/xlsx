--- v1 (2026-07-04)
+++ v2 (2026-10-03)
@@ -12,410 +12,536 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Assessment</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
+    <t>Name (fr)</t>
+  </si>
+  <si>
     <t>Category (pt)</t>
   </si>
   <si>
     <t>Category (en)</t>
   </si>
   <si>
     <t>Category (es)</t>
   </si>
   <si>
+    <t>Category (fr)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bairro do Castelo </t>
   </si>
   <si>
     <t>lamego</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/6894d533997971754584371.jpg</t>
   </si>
   <si>
     <t>Castelo de Lamego</t>
   </si>
   <si>
     <t>Lamego Castle</t>
   </si>
   <si>
+    <t>Castillo de Lamego</t>
+  </si>
+  <si>
+    <t>Château de Lamego</t>
+  </si>
+  <si>
     <t>Castelo &amp; Cisterna</t>
   </si>
   <si>
     <t>Castle &amp; Cistern</t>
   </si>
   <si>
     <t>Monte de Santo Estevão</t>
   </si>
   <si>
     <t>Lamego</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/6895bb2e546e31754643246.png</t>
   </si>
   <si>
     <t>Santuário de Nossa Senhora dos Remédios</t>
   </si>
   <si>
+    <t>Sanctuary of Nossa Senhora dos Remédios</t>
+  </si>
+  <si>
+    <t>Santuario Nossa Senhora dos Remédios</t>
+  </si>
+  <si>
+    <t>Santuario de Notre-Dame-des-Remèdes</t>
+  </si>
+  <si>
     <t>Igrejas e Monumentos</t>
   </si>
   <si>
     <t>Churches and Monuments</t>
   </si>
   <si>
     <t xml:space="preserve">Av. 5 de Outubro </t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698cb976e174f1770830198.jpg</t>
   </si>
   <si>
     <t>Homenagem ao Soldado Desconhecido</t>
   </si>
   <si>
     <t>Homenaje al Soldado Desconocido</t>
   </si>
   <si>
+    <t>Hommage au Soldat Inconnu</t>
+  </si>
+  <si>
     <t>Estátuas e Bustos</t>
   </si>
   <si>
     <t>Statues and Busts</t>
   </si>
   <si>
     <t>Largo da Sé</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cbf6b4ae0fb1758197428.jpg</t>
   </si>
   <si>
     <t>Sé de Lamego</t>
   </si>
   <si>
+    <t>Cathédrale de Lamego</t>
+  </si>
+  <si>
     <t>Largo de Camões</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc058393c6b1758201219.jpg</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc05e83a2ae1758201320.jpg</t>
   </si>
   <si>
     <t>Largo Camões</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc0be28c69c1758202850.webp</t>
   </si>
   <si>
     <t>Museu de Lamego</t>
   </si>
   <si>
     <t>Lamego Museum</t>
   </si>
   <si>
+    <t>Museo de Lamego</t>
+  </si>
+  <si>
+    <t>Musée de Lamego</t>
+  </si>
+  <si>
     <t>Museus e Bibliotecas</t>
   </si>
   <si>
     <t>Museums</t>
   </si>
   <si>
     <t>Largo de Camões,</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc07396d04b1758201657.jpg</t>
   </si>
   <si>
     <t>asd</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc07ba7a08a1758201786.jpg</t>
   </si>
   <si>
     <t>uh</t>
   </si>
   <si>
     <t>weq</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc07d7f0ebe1758201815.jpg</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc08ad808881758202029.jpg</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc095a5d8121758202202.jpg</t>
   </si>
   <si>
     <t>Teatro Ribeiro Conceição</t>
   </si>
   <si>
+    <t>Théâtre Ribeiro Conceição</t>
+  </si>
+  <si>
     <t>Artes e Espetáculos</t>
   </si>
   <si>
     <t>Arts and Shows</t>
   </si>
   <si>
     <t>R. de Almacave</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698387d82f5441770227672.jpg</t>
   </si>
   <si>
     <t>Igreja de São Francisco</t>
   </si>
   <si>
+    <t>Saint Francis Church</t>
+  </si>
+  <si>
+    <t>Iglesia de San Francisco</t>
+  </si>
+  <si>
+    <t>Église Saint-François</t>
+  </si>
+  <si>
     <t>Almacave</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/6983874d8a5b61770227533.jpg</t>
   </si>
   <si>
     <t>Igreja de Santa Maria de Almacave</t>
   </si>
   <si>
+    <t>Church of Santa Maria de Almacave</t>
+  </si>
+  <si>
+    <t>Iglesia de Santa María de Almacave</t>
+  </si>
+  <si>
+    <t>Église Santa Maria de Almacave</t>
+  </si>
+  <si>
     <t>Av. Padre Alfredo Pinto Teixeira</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc11603ca181758204256.webp</t>
   </si>
   <si>
     <t>Câmara Municipal de Lamego</t>
   </si>
   <si>
+    <t>Ayuntamiento de Lamego</t>
+  </si>
+  <si>
+    <t>Mairie de Lamego</t>
+  </si>
+  <si>
     <t>Serviços Públicos</t>
   </si>
   <si>
     <t>Squares and Public Areas</t>
   </si>
   <si>
     <t>R. de Almacave 9</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/697b4716aadd51769686806.jpg</t>
   </si>
   <si>
     <t>Biblioteca Municipal de Lamego</t>
   </si>
   <si>
+    <t>Lamego Municipal Library</t>
+  </si>
+  <si>
+    <t>Bibliothèque Municipale de Lamego</t>
+  </si>
+  <si>
     <t>Av. 5 de Outubro 16 41</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc13fb5221c1758204923.jpg</t>
   </si>
   <si>
     <t>Mercado Municipal de Lamego</t>
   </si>
   <si>
+    <t>Lamego Municipal Market</t>
+  </si>
+  <si>
+    <t>Marché Municipal de Lamego</t>
+  </si>
+  <si>
     <t>Rua da Olaria</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698089ee8aef81770031598.jpg</t>
   </si>
   <si>
+    <t>Olaria Street</t>
+  </si>
+  <si>
+    <t>Calle Olaria</t>
+  </si>
+  <si>
+    <t>Rue Olaria</t>
+  </si>
+  <si>
     <t>Ruas e Praças</t>
   </si>
   <si>
     <t>Streets and Squares</t>
   </si>
   <si>
     <t>Rua Porta do Sol</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/68cc1add6bcb21758206685.jpg</t>
   </si>
   <si>
+    <t>Porta do Sol Street</t>
+  </si>
+  <si>
+    <t>Calle Porta do Sol</t>
+  </si>
+  <si>
+    <t>Rue Porta do Sol</t>
+  </si>
+  <si>
     <t>Avenida Visconde Guedes Teixeira</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698081997a3151770029465.jpg</t>
   </si>
   <si>
     <t>Visconde Guedes Teixeira Avenue</t>
   </si>
   <si>
+    <t>Avenue Visconde Guedes Teixeira</t>
+  </si>
+  <si>
     <t>Jardim da República</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/697a41964f3941769619862.jpg</t>
   </si>
   <si>
-    <t>Republic’s Garden</t>
+    <t>Republic Garden</t>
+  </si>
+  <si>
+    <t>Jardín de la República</t>
+  </si>
+  <si>
+    <t>Jardin de la République</t>
   </si>
   <si>
     <t>Parques e Jardins</t>
   </si>
   <si>
     <t>Parks and Gardens</t>
   </si>
   <si>
     <t>R. das Canastras, 1</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/69837fc8684b41770225608.jpg</t>
   </si>
   <si>
     <t>Capela do Espírito Santo</t>
   </si>
   <si>
     <t>Chapel of the Holy Spirit</t>
   </si>
   <si>
+    <t>Capilla del Espíritu Santo</t>
+  </si>
+  <si>
+    <t>Chapelle du Saint-Esprit</t>
+  </si>
+  <si>
     <t>Rua da Cisterna, 21</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698098972cb181770035351.jpg</t>
   </si>
   <si>
     <t>Cisterna de Lamego</t>
   </si>
   <si>
     <t>Cistern of Lamego</t>
   </si>
   <si>
+    <t>Citerne de Lamego</t>
+  </si>
+  <si>
     <t>Rua das Chagas</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/69809a0a5126e1770035722.jpg</t>
   </si>
   <si>
     <t>Igreja das Chagas</t>
   </si>
   <si>
     <t>Chagas’ Church</t>
   </si>
   <si>
     <t>Iglesia de las Chagas</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698cba7635a3a1770830454.jpg</t>
   </si>
   <si>
     <t>Busto do Poeta Fausto Guedes Teixeira</t>
   </si>
   <si>
-    <t>Bust of the poet Fausto Guedes Teixeira</t>
-[...2 lines deleted...]
-    <t>Busto del poeta Fausto Guedes Teixeira</t>
+    <t>Bust of the Poet Fausto Guedes Teixeira</t>
+  </si>
+  <si>
+    <t>Busto del Poeta Fausto Guedes Teixeira</t>
+  </si>
+  <si>
+    <t>Buste du Poète Fausto Guedes Teixeira</t>
   </si>
   <si>
     <t>Fontanário do Lamego</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698cb93aa79df1770830138.jpg</t>
   </si>
   <si>
     <t>O Lamego</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698cb9afacb001770830255.jpg</t>
   </si>
   <si>
     <t>Estátua de D. Miguel de Portugal (Bispo de Lamego)</t>
   </si>
   <si>
     <t>Statue of D. Miguel of Portugal (Bishop of Lamego)</t>
   </si>
   <si>
     <t>Estatua de Miguel de Portugal (obispo de Lamego)</t>
   </si>
   <si>
+    <t>Statue of D. Miguel de Portugal (Bishop of Lamego)</t>
+  </si>
+  <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/698cba46e48a71770830406.jpg</t>
   </si>
   <si>
     <t>Estátuas do “Cochicho”</t>
   </si>
   <si>
-    <t>Statues of the ‘Whisper’</t>
-[...2 lines deleted...]
-    <t>Estatuas del «Cochicho»</t>
+    <t>"O Cochicho" Statues</t>
+  </si>
+  <si>
+    <t>Estatuas del “Cochicho”</t>
+  </si>
+  <si>
+    <t>Statues du « Cochicho »</t>
   </si>
   <si>
     <t>Porta dos Figos</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/portfolio/69b4423cc3e331773421116.jpg</t>
   </si>
   <si>
     <t>Núcleo Arqueológico - Porta dos Figos</t>
+  </si>
+  <si>
+    <t>Porta dos Figos Archaeological Center</t>
+  </si>
+  <si>
+    <t>Centro Arqueológico Porta dos Figos</t>
+  </si>
+  <si>
+    <t>Espace Archéologique Porta dos Figos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -719,1004 +845,1097 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G2">
         <v>41.099163098338806</v>
       </c>
       <c r="H2">
         <v>-7.80882816864948</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
       </c>
       <c r="L2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="M2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:14">
+        <v>24</v>
+      </c>
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D3">
         <v>969046377</v>
       </c>
       <c r="F3" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G3">
         <v>41.091657401711842</v>
       </c>
       <c r="H3">
         <v>-7.81669794867395</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J3" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K3" t="s">
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:14">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="G4">
         <v>41.095921536195391</v>
       </c>
       <c r="H4">
         <v>-7.80874705607278</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:14">
+        <v>40</v>
+      </c>
+      <c r="N4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D5">
         <v>254612766</v>
       </c>
       <c r="E5">
         <v>5.0</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G5">
         <v>41.096653856586215</v>
       </c>
       <c r="H5">
         <v>-7.80648545843266</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="K5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:14">
+        <v>33</v>
+      </c>
+      <c r="N5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
       <c r="B6" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I6">
         <v>41.097058377493795</v>
       </c>
       <c r="J6">
         <v>-7.80727383366838</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:16">
       <c r="B7" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I7">
         <v>41.097058377493795</v>
       </c>
       <c r="J7">
         <v>-7.80727383366838</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8">
         <v>254600230</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="G8">
         <v>41.097369195794187</v>
       </c>
       <c r="H8">
         <v>-7.80620643365398</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="M8" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
       <c r="B9" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="I9">
         <v>41.097086614768926</v>
       </c>
       <c r="J9">
         <v>-7.80726374935037</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="J10" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:14">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="I11">
         <v>41.10848467824746</v>
       </c>
       <c r="J11">
         <v>-7.78781358902143</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:16">
       <c r="B12" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I12">
         <v>41.10848467824746</v>
       </c>
       <c r="J12">
         <v>-7.78781358902143</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="G13">
         <v>41.097071371338217</v>
       </c>
       <c r="H13">
         <v>-7.80724627478398</v>
       </c>
       <c r="I13" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="K13" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="L13" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14">
+        <v>68</v>
+      </c>
+      <c r="N13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="G14">
         <v>41.097912560706249</v>
       </c>
       <c r="H14">
         <v>-7.8093169507149</v>
       </c>
       <c r="I14" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="J14" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="K14" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="L14" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="M14" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:14">
+        <v>33</v>
+      </c>
+      <c r="N14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="G15">
         <v>41.09918840204358</v>
       </c>
       <c r="H15">
         <v>-7.81040972457333</v>
       </c>
       <c r="I15" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="J15" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="K15" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="L15" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="M15" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:14">
+        <v>33</v>
+      </c>
+      <c r="N15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="G16">
         <v>41.10090875703372</v>
       </c>
       <c r="H16">
         <v>-7.80990691302111</v>
       </c>
       <c r="I16" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="J16" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="K16" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="M16" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14">
+        <v>87</v>
+      </c>
+      <c r="N16" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="G17">
         <v>41.098018287932348</v>
       </c>
       <c r="H17">
         <v>-7.80944410929143</v>
       </c>
       <c r="I17" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="J17" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="K17" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="L17" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="M17" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:14">
+        <v>55</v>
+      </c>
+      <c r="N17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="G18">
         <v>41.097293833369434</v>
       </c>
       <c r="H18">
         <v>-7.80986953204638</v>
       </c>
       <c r="I18" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="J18" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="K18" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="L18" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="M18" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:14">
+        <v>87</v>
+      </c>
+      <c r="N18" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="G19">
         <v>41.097144677144172</v>
       </c>
       <c r="H19">
         <v>-7.80826668994271</v>
       </c>
       <c r="I19" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="J19" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="K19" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="L19" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="M19" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:14">
+        <v>104</v>
+      </c>
+      <c r="N19" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="G20">
         <v>41.09760157631257</v>
       </c>
       <c r="H20">
         <v>-7.8087967462418</v>
       </c>
       <c r="I20" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="J20" t="s">
-        <v>79</v>
+        <v>108</v>
+      </c>
+      <c r="K20" t="s">
+        <v>109</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="M20" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:14">
+        <v>104</v>
+      </c>
+      <c r="N20" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="G21">
         <v>41.09676628322029</v>
       </c>
       <c r="H21">
         <v>-7.80743462019601</v>
       </c>
       <c r="I21" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="J21" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
       <c r="K21" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="L21" t="s">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="M21" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:14">
+        <v>104</v>
+      </c>
+      <c r="N21" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="G22">
         <v>41.10100789085385</v>
       </c>
       <c r="H22">
         <v>-7.81036943369725</v>
       </c>
       <c r="I22" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="J22" t="s">
-        <v>86</v>
+        <v>117</v>
+      </c>
+      <c r="K22" t="s">
+        <v>118</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="M22" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:14">
+        <v>120</v>
+      </c>
+      <c r="N22" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="B23" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="G23">
         <v>41.09567523553568</v>
       </c>
       <c r="H23">
         <v>-7.80854719003946</v>
       </c>
       <c r="I23" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="J23" t="s">
-        <v>92</v>
+        <v>125</v>
+      </c>
+      <c r="K23" t="s">
+        <v>126</v>
       </c>
       <c r="L23" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="M23" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:14">
+        <v>33</v>
+      </c>
+      <c r="N23" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>128</v>
       </c>
       <c r="B24" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>94</v>
+        <v>129</v>
       </c>
       <c r="G24">
         <v>41.097987739541537</v>
       </c>
       <c r="H24">
         <v>-7.80874891533117</v>
       </c>
       <c r="I24" t="s">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="J24" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="K24" t="s">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="L24" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="M24" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:14">
+        <v>24</v>
+      </c>
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>133</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>98</v>
+        <v>134</v>
       </c>
       <c r="G25">
         <v>41.10160324349056</v>
       </c>
       <c r="H25">
         <v>-7.81075347618838</v>
       </c>
       <c r="I25" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
       <c r="J25" t="s">
-        <v>100</v>
+        <v>136</v>
       </c>
       <c r="K25" t="s">
-        <v>101</v>
+        <v>137</v>
       </c>
       <c r="L25" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="M25" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:14">
+        <v>33</v>
+      </c>
+      <c r="N25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="G26">
         <v>41.10084237888165</v>
       </c>
       <c r="H26">
         <v>-7.81019930578208</v>
       </c>
       <c r="I26" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="J26" t="s">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="K26" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="L26" t="s">
-        <v>32</v>
+        <v>142</v>
       </c>
       <c r="M26" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:14">
+        <v>40</v>
+      </c>
+      <c r="N26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>107</v>
+        <v>144</v>
       </c>
       <c r="G27">
         <v>41.10059578170663</v>
       </c>
       <c r="H27">
         <v>-7.81106652182609</v>
       </c>
       <c r="I27" t="s">
-        <v>108</v>
+        <v>145</v>
       </c>
       <c r="J27" t="s">
-        <v>108</v>
+        <v>145</v>
       </c>
       <c r="K27" t="s">
-        <v>108</v>
+        <v>145</v>
       </c>
       <c r="L27" t="s">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="M27" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:14">
+        <v>40</v>
+      </c>
+      <c r="N27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B28" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>109</v>
+        <v>146</v>
       </c>
       <c r="G28">
         <v>41.097231175412389</v>
       </c>
       <c r="H28">
         <v>-7.80659403648286</v>
       </c>
       <c r="I28" t="s">
-        <v>110</v>
+        <v>147</v>
       </c>
       <c r="J28" t="s">
+        <v>148</v>
+      </c>
+      <c r="K28" t="s">
+        <v>149</v>
+      </c>
+      <c r="L28" t="s">
+        <v>150</v>
+      </c>
+      <c r="M28" t="s">
+        <v>40</v>
+      </c>
+      <c r="N28" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
         <v>111</v>
       </c>
-      <c r="K28" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>113</v>
+        <v>151</v>
       </c>
       <c r="G29">
         <v>41.096374453621706</v>
       </c>
       <c r="H29">
         <v>-7.80808445723918</v>
       </c>
       <c r="I29" t="s">
-        <v>114</v>
+        <v>152</v>
       </c>
       <c r="J29" t="s">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="K29" t="s">
-        <v>116</v>
+        <v>154</v>
       </c>
       <c r="L29" t="s">
-        <v>32</v>
+        <v>155</v>
       </c>
       <c r="M29" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:14">
+        <v>40</v>
+      </c>
+      <c r="N29" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>156</v>
+      </c>
+      <c r="B30" t="s">
+        <v>27</v>
       </c>
       <c r="C30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D30">
         <v>254609600</v>
       </c>
       <c r="F30" t="s">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="G30">
         <v>41.099630106896512</v>
       </c>
       <c r="H30">
         <v>-7.80944331638202</v>
       </c>
       <c r="I30" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="J30" t="s">
-        <v>119</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>119</v>
+        <v>160</v>
       </c>
       <c r="L30" t="s">
-        <v>20</v>
+        <v>161</v>
       </c>
       <c r="M30" t="s">
-        <v>21</v>
+        <v>24</v>
+      </c>
+      <c r="N30" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>