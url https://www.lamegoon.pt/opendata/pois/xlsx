--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -886,50 +886,53 @@
         <v>30</v>
       </c>
       <c r="K4" t="s">
         <v>31</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5">
         <v>254612766</v>
       </c>
+      <c r="E5">
+        <v>5.0</v>
+      </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5">
         <v>41.096653856586215</v>
       </c>
       <c r="H5">
         <v>-7.80648545843266</v>
       </c>
       <c r="I5" t="s">
         <v>36</v>
       </c>
       <c r="J5" t="s">
         <v>36</v>
       </c>
       <c r="K5" t="s">
         <v>36</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
     </row>