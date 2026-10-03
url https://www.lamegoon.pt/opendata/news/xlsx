--- v3 (2026-08-19)
+++ v4 (2026-10-03)
@@ -12,116 +12,470 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="882">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="999">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
+    <t>Name (fr)</t>
+  </si>
+  <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
+    <t>Introduction (fr)</t>
+  </si>
+  <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
+    <t>Description (fr)</t>
+  </si>
+  <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>Categories (fr)</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/monumento_ranger_quartel_santa_cruz_set2026.JPG</t>
+  </si>
+  <si>
+    <t>Quartel de Santa Cruz acolhe novo monumento dedicado aos rangers</t>
+  </si>
+  <si>
+    <t>O Centro de Tropas de Operações Especiais (CTOE) vai erguer, no Quartel de Santa Cruz, o Monumento do Ranger, destinado a perpetuar a memória, os valores e o legado dos militares que prestaram serviço nesta instituição, ao longo de diferentes gerações.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Centro de Tropas de Opera&amp;ccedil;&amp;otilde;es Especiais (CTOE) vai erguer, no Quartel de Santa Cruz, o Monumento do Ranger, destinado a perpetuar a mem&amp;oacute;ria, os valores e o legado dos militares que prestaram servi&amp;ccedil;o nesta institui&amp;ccedil;&amp;atilde;o, ao longo de diferentes gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;O primeiro passo para a instala&amp;ccedil;&amp;atilde;o do novo elemento de afirma&amp;ccedil;&amp;atilde;o identit&amp;aacute;ria da comunidade ranger e da cidade de Lamego foi dado esta sexta-feira, dia 2, com a constitui&amp;ccedil;&amp;atilde;o formal da Comiss&amp;atilde;o de Instala&amp;ccedil;&amp;atilde;o do monumento e o lan&amp;ccedil;amento da primeira pedra. A cerim&amp;oacute;nia reuniu diversas entidades civis e militares, entre as quais o Vice-Presidente da C&amp;acirc;mara Municipal, Hugo Maravilha, a Vereadora Catarina Ribeiro e outros representantes de entidades que comp&amp;otilde;em esta Comiss&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O lan&amp;ccedil;amento da primeira pedra do Monumento do Ranger, que ter&amp;aacute; 2,35 metros de altura, materializa o in&amp;iacute;cio da execu&amp;ccedil;&amp;atilde;o f&amp;iacute;sica da obra e simboliza o compromisso coletivo com a preserva&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria e da identidade das Opera&amp;ccedil;&amp;otilde;es Especiais Portuguesas. Este investimento contar&amp;aacute; com o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;O Comandante do CTOE, Paulo Roxo, sublinhou ainda a relev&amp;acirc;ncia hist&amp;oacute;rica, institucional e simb&amp;oacute;lica do novo elemento escult&amp;oacute;rico que ser&amp;aacute; instalado, em breve, num local nobre do Quartel de Santa Cruz, virado de frente para a cidade de Lamego.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Lamego"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/dia_idoso_set_2026.JPG</t>
+  </si>
+  <si>
+    <t>Lamego retoma projetos que combatem isolamento social dos idosos</t>
+  </si>
+  <si>
+    <t>Após a habitual pausa de verão, o Município de Lamego retomou as atividades dos seus projetos seniores que promovem o envelhecimento ativo e combatem o isolamento social.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s a habitual pausa de ver&amp;atilde;o, o Munic&amp;iacute;pio de Lamego retomou as atividades dos seus projetos seniores que promovem o envelhecimento ativo e combatem o isolamento social. O arranque destas iniciativas foi formalmente assinalado esta quinta-feira, Dia Internacional do Idoso, com um programa de atividades no Complexo Desportivo especialmente dirigido &amp;agrave; popula&amp;ccedil;&amp;atilde;o idosa do concelho.&lt;/p&gt; &lt;p&gt;A manh&amp;atilde; incluiu uma aula pr&amp;aacute;tica de defesa pessoal &amp;ndash; Krav Maga, uma sess&amp;atilde;o de Mindfulness para reduzir o stress e a ansiedade e, no final, um almo&amp;ccedil;o-conv&amp;iacute;vio, vivido num ambiente de festa, partilha e alegria, com a presen&amp;ccedil;a da Vereadora Catarina Ribeiro.&lt;/p&gt; &lt;p&gt;O Projeto S&amp;eacute;nior + Ativo, na sua 18&amp;ordf; edi&amp;ccedil;&amp;atilde;o, e o projeto S&amp;eacute;niores+Conectados continuar&amp;atilde;o a difundir a pr&amp;aacute;tica desportiva junto da popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior, devidamente orientada, tendo em vista a melhoria da qualidade de vida e a eleva&amp;ccedil;&amp;atilde;o da autoestima. Os idosos podem, deste modo, evitar a solid&amp;atilde;o e vivenciar experi&amp;ecirc;ncias &amp;uacute;nicas. A partir de agora, ser&amp;atilde;o organizadas caminhadas, sess&amp;otilde;es de dan&amp;ccedil;a e gin&amp;aacute;stica, oficinas de teatro, cinema e workshops, entre muitas outras iniciativas.&lt;/p&gt; &lt;p&gt;O projeto S&amp;eacute;nior + Ativo foi distinguido com o Selo de Qualidade S&amp;eacute;nior para Programas de Atividade F&amp;iacute;sica.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/compostagem_campanha_freguesias_set2026.jpg</t>
+  </si>
+  <si>
+    <t>Ações gratuitas de compostagem doméstica promovidas nas freguesias</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego está a realizar uma campanha de sensibilização para a prática da compostagem doméstica que já passou pelas freguesias de Lamego, Lalim, Britiande, Cambres, Ferreirim e Penude.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego est&amp;aacute; a realizar uma campanha de sensibiliza&amp;ccedil;&amp;atilde;o para a pr&amp;aacute;tica da compostagem dom&amp;eacute;stica que j&amp;aacute; passou pelas freguesias de Lamego, Lalim, Britiande, Cambres, Ferreirim e Penude. Esta iniciativa, concretizada em parceria com a empresa Biorumo, vai abranger em breve mais freguesias do concelho.&lt;/p&gt; &lt;p&gt;Durante estas sess&amp;otilde;es descentralizadas, os mun&amp;iacute;cipes aprendem a transformar res&amp;iacute;duos org&amp;acirc;nicos em composto natural para fertiliza&amp;ccedil;&amp;atilde;o dos solos, com a oferta de um compostor dom&amp;eacute;stico a todas as fam&amp;iacute;lias. Entre os res&amp;iacute;duos que podem ser aproveitados e valorizados, encontram-se borras de caf&amp;eacute;, cascas de ovo, restos de peixe e carne, bem como frutas e legumes cozinhados ou fora do prazo de consumo.&lt;/p&gt; &lt;p&gt;A compostagem representa uma forma simples e sustent&amp;aacute;vel de reduzir a quantidade de res&amp;iacute;duos indiferenciados destinados aos aterros sanit&amp;aacute;rios, aproveitando os biorres&amp;iacute;duos dom&amp;eacute;sticos para criar um fertilizante natural.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lalim_vertical_corrida_set2026.jpg</t>
+  </si>
+  <si>
+    <t>David Pestana e Raquel Aires vencem Lalim Vertical</t>
+  </si>
+  <si>
+    <t>David Pestana e Raquel Aires foram os atletas vencedores da terceira edição do Lalim Vertical, realizada no passado sábado.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;David Pestana e Raquel Aires foram os atletas vencedores da terceira edi&amp;ccedil;&amp;atilde;o do Lalim Vertical, realizada no passado s&amp;aacute;bado.&lt;/p&gt; &lt;p&gt;David Pestana alcan&amp;ccedil;ou o primeiro lugar no Trail de 15 km, com 821 metros de desn&amp;iacute;vel positivo, seguindo-se Ant&amp;oacute;nio Vieira em segundo lugar e Jo&amp;atilde;o Morais a fechar o p&amp;oacute;dio.&lt;/p&gt; &lt;p&gt;No escal&amp;atilde;o feminino, Raquel Aires saiu vitoriosa, com Florbela Alves e Filomena Os&amp;oacute;rio a ocuparem o segundo e terceiro lugares, respetivamente.&lt;/p&gt; &lt;p&gt;Organizada pelo Munic&amp;iacute;pio de Lamego, esta competi&amp;ccedil;&amp;atilde;o desportiva, composta por um trail de 15 km, uma caminhada de 7 km e um Kids Trail, conduziu os participantes por trilhos dif&amp;iacute;ceis, mas de uma beleza &amp;uacute;nica.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/open_call___ldc_02_1_.png</t>
+  </si>
+  <si>
+    <t>Bienal de Camilo: Abertas as inscrições para programa de residências</t>
+  </si>
+  <si>
+    <t>Fafe e Lamego unem-se na Bienal de Camilo, que abre candidaturas para programa de residências dedicadas aos «brasileiros de torna-viagem».</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Fafe e Lamego unem-se na Bienal de Camilo, que abre candidaturas para programa de resid&amp;ecirc;ncias dedicadas aos &amp;laquo;brasileiros de torna-viagem&amp;raquo;. Dois programas de resid&amp;ecirc;ncia, juntam jovens criadores de l&amp;iacute;ngua portuguesa em torno do legado de Camilo Castelo Branco. As candidaturas est&amp;atilde;o abertas at&amp;eacute; 11 de outubro.&lt;/p&gt; &lt;p&gt;Os munic&amp;iacute;pios de Lamego e Fafe lan&amp;ccedil;am as candidaturas &amp;agrave; resid&amp;ecirc;ncia liter&amp;aacute;ria e art&amp;iacute;stica da Bienal Camilo, dirigido a jovens criadores de l&amp;iacute;ngua portuguesa at&amp;eacute; aos 35 anos, o programa convida dois participantes por cada resid&amp;ecirc;ncia a mergulhar, durante duas semanas, no universo do escritor e a transformar essa imers&amp;atilde;o em cria&amp;ccedil;&amp;otilde;es originais.&lt;/p&gt; &lt;p&gt;A primeira edi&amp;ccedil;&amp;atilde;o da Bienal Camilo, que ter&amp;aacute; o seu momento alto em mar&amp;ccedil;o de 2027, coincidindo com o m&amp;ecirc;s de nascimento do autor, &amp;eacute; dedicada &amp;agrave;s migra&amp;ccedil;&amp;otilde;es entre Portugal e o Brasil. O conceito, central na obra camiliana, d&amp;aacute; nome a quem cumpria o ciclo migrat&amp;oacute;rio imaginado &amp;agrave; partida e regressava a Portugal transformado &amp;mdash; pelo sucesso, pela dist&amp;acirc;ncia, por um certo exotismo trazido de outro continente. &amp;Eacute; precisamente esse territ&amp;oacute;rio de partida, regresso e reinven&amp;ccedil;&amp;atilde;o que as resid&amp;ecirc;ncias convidam os participantes a explorar.&lt;/p&gt; &lt;p&gt;O programa tem curadoria da escritora e artista Patr&amp;iacute;cia Portela (na resid&amp;ecirc;ncia de literatura) e do cantor e compositor Castello Branco (resid&amp;ecirc;ncia de M&amp;uacute;sica, Artes Visuais e Multim&amp;eacute;dia) e desdobra-se em dois momentos complementares. A Resid&amp;ecirc;ncia de Literatura decorre entre 18 de outubro e 1 de novembro, no Teatro Cinema de Fafe, e resultar&amp;aacute; em textos originais que servir&amp;atilde;o de base a uma publica&amp;ccedil;&amp;atilde;o coletiva. J&amp;aacute; a Resid&amp;ecirc;ncia de M&amp;uacute;sica, Artes Visuais e Multim&amp;eacute;dia decorre entre 23 de novembro e 5 de dezembro, no Solar da Porta dos Figos, em Lamego, e parte precisamente desses textos para construir, em di&amp;aacute;logo com eles, um momento performativo e audiovisual.&lt;/p&gt; &lt;p&gt;Podem candidatar-se jovens criadores de l&amp;iacute;ngua portuguesa, at&amp;eacute; aos 35 anos, com trabalho nas &amp;aacute;reas da escrita e literatura, ou das artes visuais, performance, cinema, m&amp;uacute;sica e cria&amp;ccedil;&amp;atilde;o digital. As inscri&amp;ccedil;&amp;otilde;es decorrem entre 28 de setembro e 11 de outubro de 2026, atrav&amp;eacute;s do endere&amp;ccedil;o residencias.bienalcamilo@gmail.com, onde podem pedir mais informa&amp;ccedil;&amp;otilde;es e ainda fazer a inscri&amp;ccedil;&amp;atilde;o com envio de nota biogr&amp;aacute;fica, sele&amp;ccedil;&amp;atilde;o de textos ou portef&amp;oacute;lio, carta de motiva&amp;ccedil;&amp;atilde;o e curr&amp;iacute;culo. A sele&amp;ccedil;&amp;atilde;o decorre entre 12 e 14 de outubro. A organiza&amp;ccedil;&amp;atilde;o assegura alojamento, alimenta&amp;ccedil;&amp;atilde;o e comparticipa&amp;ccedil;&amp;atilde;o nas desloca&amp;ccedil;&amp;otilde;es, quando aplic&amp;aacute;vel, al&amp;eacute;m de acompanhamento curatorial e art&amp;iacute;stico ao longo da resid&amp;ecirc;ncia.&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;Inscri&amp;ccedil;&amp;otilde;es em https://bienal-camilo.cm-fafe.pt&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/torneio_vindimas_voleibol_final_set2026_ii.JPG</t>
+  </si>
+  <si>
+    <t>FC Porto vence Torneio das Vindimas/Douro de voleibol feminino</t>
+  </si>
+  <si>
+    <t>Emoções ao rubro!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Emo&amp;ccedil;&amp;otilde;es ao rubro! A equipa de voleibol do FC Porto bateu o SC Braga na final do Torneio das Vindimas/Douro (3-0) e sagrou-se vencedora, pela terceira vez, desta competi&amp;ccedil;&amp;atilde;o que reuniu, no Multiusos de Lamego, as quatro melhores equipas da &amp;uacute;ltima edi&amp;ccedil;&amp;atilde;o do Campeonato Nacional da Primeira Divis&amp;atilde;o. O Benfica conquistou a terceira posi&amp;ccedil;&amp;atilde;o, ao superar o Sporting por 3-1.&lt;/p&gt; &lt;p&gt;As atuais campe&amp;atilde;s nacionais da modalidade impuseram-se frente &amp;agrave;s minhotas, pela margem m&amp;aacute;xima, pelos parciais de 25-20, 25-18 e 25-15. O poderio ofensivo aliado &amp;agrave; efic&amp;aacute;cia do bloco portista fizeram a diferen&amp;ccedil;a dentro de campo.O FC Porto recebeu o trof&amp;eacute;u pelas m&amp;atilde;os de Catarina Ribeiro, Vereadora da C&amp;acirc;mara Municipal de Lamego, que felicitou as jogadoras e toda a equipa t&amp;eacute;cnica.&lt;/p&gt; &lt;p&gt;Nos dois dias de competi&amp;ccedil;&amp;atilde;o, cada ponto do Torneio das Vindimas foi disputado at&amp;eacute; ao limite e o apoio vindo das bancadas deu uma energia extra &amp;agrave;s atletas que participaram nesta grande competi&amp;ccedil;&amp;atilde;o feminina.&lt;/p&gt; &lt;p&gt;Organizado pela Associa&amp;ccedil;&amp;atilde;o de Voleibol de Viseu, o evento contou com o apoio do Munic&amp;iacute;pio de Lamego e da Federa&amp;ccedil;&amp;atilde;o Portuguesa de Voleibol.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/arquivo_diabetes_movimento.JPG</t>
+  </si>
+  <si>
+    <t>Programa "Diabetes em Movimento" recomeça em outubro</t>
+  </si>
+  <si>
+    <t>O Centro Multiusos de Lamego volta a receber, a partir do próximo dia 2 de outubro, as atividades do "Diabetes em Movimento".</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Centro Multiusos de Lamego volta a receber, a partir do pr&amp;oacute;ximo dia 2 de outubro, as atividades do "Diabetes em Movimento". Este programa comunit&amp;aacute;rio de exerc&amp;iacute;cio f&amp;iacute;sico, especialmente direcionado para pessoas com diabetes tipo 2, funciona em Lamego desde 2019 e prolonga-se nesta nova &amp;eacute;poca at&amp;eacute; ao pr&amp;oacute;ximo m&amp;ecirc;s de junho.&lt;/p&gt; &lt;p&gt;As sess&amp;otilde;es decorrem &amp;agrave;s segundas, quartas e sextas-feiras, contando com a dinamiza&amp;ccedil;&amp;atilde;o e supervis&amp;atilde;o de profissionais de exerc&amp;iacute;cio f&amp;iacute;sico e de enfermeiros. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, sendo a inscri&amp;ccedil;&amp;atilde;o realizada mediante referencia&amp;ccedil;&amp;atilde;o pelo m&amp;eacute;dico de fam&amp;iacute;lia nos Centros de Sa&amp;uacute;de ou no Hospital de Lamego.&lt;/p&gt; &lt;p&gt;Na &amp;uacute;ltima &amp;eacute;poca, a iniciativa promoveu no concelho 104 sess&amp;otilde;es de exerc&amp;iacute;cio f&amp;iacute;sico, doze sess&amp;otilde;es de educa&amp;ccedil;&amp;atilde;o para a sa&amp;uacute;de e assinalou nove efem&amp;eacute;rides ligadas &amp;agrave; sa&amp;uacute;de e &amp;agrave; sustentabilidade.&lt;/p&gt; &lt;p&gt;O "Diabetes em Movimento" integra o Plano Nacional de Sa&amp;uacute;de 2030, sendo coordenado a n&amp;iacute;vel nacional pela Dire&amp;ccedil;&amp;atilde;o-Geral da Sa&amp;uacute;de (DGS). Em Lamego, o projeto resulta de uma parceria entre a C&amp;acirc;mara Municipal, a Unidade Local de Sa&amp;uacute;de de Tr&amp;aacute;s-os-Montes e Alto Douro (ULSTMAD) e a Universidade de Tr&amp;aacute;s-os-Montes e Alto Douro (UTAD).&lt;/p&gt; &lt;p&gt;FOTO DE ARQUIVO&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/pacos_concelho_cml.JPG</t>
+  </si>
+  <si>
+    <t>Autaqruia reforça campanha de compostagem doméstica nas freguesias</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego, em parceria com a empresa Biorumo, vai realizar uma campanha de sensibilização para a prática da compostagem doméstica e comunitária que passará por todas as freguesias do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego, em parceria com a empresa Biorumo, vai realizar uma campanha de sensibiliza&amp;ccedil;&amp;atilde;o para a pr&amp;aacute;tica da compostagem dom&amp;eacute;stica e comunit&amp;aacute;ria que passar&amp;aacute; por todas as freguesias do concelho. Estas sess&amp;otilde;es de esclarecimento pretendem alertar os cidad&amp;atilde;os para a import&amp;acirc;ncia da compostagem num futuro sustent&amp;aacute;vel. A autarquia vai oferecer um compostor dom&amp;eacute;stico a todas as fam&amp;iacute;lias que assistam a esta iniciativa descentralizada, acompanhado pelas diretrizes necess&amp;aacute;rias para a sua utiliza&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Reutilizando os restos da prepara&amp;ccedil;&amp;atilde;o das refei&amp;ccedil;&amp;otilde;es ou os res&amp;iacute;duos do jardim e horta, os mun&amp;iacute;cipes podem come&amp;ccedil;ar este processo em sua casa, produzindo um composto org&amp;acirc;nico, ideal para devolver e nutrir a terra.&lt;/p&gt; &lt;p&gt;A compostagem ajuda a reduzir a quantidade de res&amp;iacute;duos destinados aos aterros sanit&amp;aacute;rios, aproveitando os biorres&amp;iacute;duos dom&amp;eacute;sticos para criar um fertilizante natural.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Autarquia reforça campanha de compostagem doméstica nas freguesias</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/aec_protocolos_assinatura_set2026.JPG</t>
+  </si>
+  <si>
+    <t>Lamego investe 98 mil euros para garantir AEC´s no 1º ciclo</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego celebrou, esta segunda-feira, 21, protocolos de parceria e cooperação para o desenvolvimento de Atividades de Enriquecimento Curricular (AEC) no 1.º ciclo do ensino básico, com várias associações locais e os agrupamentos de escolas Latino Coelho e Sé.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego celebrou, esta segunda-feira, 21, protocolos de parceria e coopera&amp;ccedil;&amp;atilde;o para o desenvolvimento de Atividades de Enriquecimento Curricular (AEC) no 1.&amp;ordm; ciclo do ensino b&amp;aacute;sico, com v&amp;aacute;rias associa&amp;ccedil;&amp;otilde;es locais e os agrupamentos de escolas Latino Coelho e S&amp;eacute;. Para o ano letivo 2026/27, as AEC representam um investimento municipal de 98 mil e 400 euros, abrangendo 656 crian&amp;ccedil;as do 1&amp;ordm; ao 4&amp;ordm; ano de escolaridade.&lt;/p&gt; &lt;p&gt;As atividades que v&amp;atilde;o ser ministradas s&amp;atilde;o as seguintes: Atividade F&amp;iacute;sica e Desportiva, Ensino da M&amp;uacute;sica, Ensino Ingl&amp;ecirc;s, Ci&amp;ecirc;ncias, Tecnologias, Engenharia, Artes e Matem&amp;aacute;tica (CTEAM), Tecnologias da Informa&amp;ccedil;&amp;atilde;o e Comunica&amp;ccedil;&amp;atilde;o, Dan&amp;ccedil;a, Express&amp;atilde;o Pl&amp;aacute;stica e Express&amp;atilde;o Dram&amp;aacute;tica.&lt;/p&gt; &lt;p&gt;Durante a sess&amp;atilde;o de assinatura dos protocolos, o Presidente Francisco Lopes reiterou a confian&amp;ccedil;a do Munic&amp;iacute;pio no trabalho di&amp;aacute;rio desenvolvido por estas institui&amp;ccedil;&amp;otilde;es junto dos seus alunos e atletas, cativando ainda a comunidade a participar nas suas atividades.&lt;/p&gt; &lt;p&gt;Os acordos no dom&amp;iacute;nio da &amp;aacute;rea da Educa&amp;ccedil;&amp;atilde;o envolveram o Futsal Clube de Lamego, a Universidade S&amp;eacute;nior Jer&amp;oacute;nimo Cardoso, o Andebol Clube de Lamego, o Cracks Clube de Lamego, a Uni&amp;atilde;o de Freguesias de Cep&amp;otilde;es, Meijinhos e Melc&amp;otilde;es, o Clube de Voleibol da Escola Secund&amp;aacute;ria Latino Coelho e a Associa&amp;ccedil;&amp;atilde;o Volunt&amp;aacute;ria de Lamego - T&amp;eacute;nis de Mesa.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/motonautica_mundial_set2026.jpg</t>
+  </si>
+  <si>
+    <t>Emoções do Mundial de Motonáutica aceleram nas águas do Douro</t>
+  </si>
+  <si>
+    <t>O Rio Douro recebeu, pelo quarto ano consecutivo, os pilotos do Campeonato do Mundo de Fórmula 2 de Motonáutica, um espetáculo único de velocidade, adrenalina e emoção.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Rio Douro recebeu, pelo quarto ano consecutivo, os pilotos do Campeonato do Mundo de F&amp;oacute;rmula 2 de Moton&amp;aacute;utica, um espet&amp;aacute;culo &amp;uacute;nico de velocidade, adrenalina e emo&amp;ccedil;&amp;atilde;o. Lamego e Peso da R&amp;eacute;gua transformaram-se, assim, num dos palcos do desporto motorizado internacional, numa competi&amp;ccedil;&amp;atilde;o que reuniu milhares de espetadores na zona ribeirinha do Douro que quiseram acompanhar de perto a disputa entre os pilotos. Em prova, estiveram dezoito barcos de catorze nacionalidades.&lt;/p&gt; &lt;p&gt;O Campeonato do Mundo de Moton&amp;aacute;utica F&amp;oacute;rmula 2 j&amp;aacute; passou este ano pela Litu&amp;acirc;nia e It&amp;aacute;lia e, depois de Lamego/ Peso da R&amp;eacute;gua, vai rumar ao Cais Fluvial de Vila Velha de R&amp;oacute;d&amp;atilde;o. A Vereadora do Desporto da C&amp;acirc;mara Municipal de Lamego, Catarina Ribeiro, marcou presen&amp;ccedil;a na cerim&amp;oacute;nia de entrega de trof&amp;eacute;us aos vencedores, destacando que esta competi&amp;ccedil;&amp;atilde;o &amp;eacute; um "excelente cartaz tur&amp;iacute;stico para a regi&amp;atilde;o". &amp;ldquo;Acolhemos, mais uma vez, com enorme entusiasmo os melhores pilotos do mundo. Real&amp;ccedil;o, sobretudo, a colabora&amp;ccedil;&amp;atilde;o exemplar das autarquias do Douro e de outras institui&amp;ccedil;&amp;otilde;es que criaram as condi&amp;ccedil;&amp;otilde;es ideais para acolhermos esta competi&amp;ccedil;&amp;atilde;o mundial", n&amp;atilde;o escondendo a alegria de ver tanta gente nas margens do rio a acompanhar as emo&amp;ccedil;&amp;otilde;es do evento.&lt;/p&gt; &lt;p&gt;A quinta etapa do Campeonato de F&amp;oacute;rmula 2 de Moton&amp;aacute;utica foi uma organiza&amp;ccedil;&amp;atilde;o conjunta da Federa&amp;ccedil;&amp;atilde;o Portuguesa de Moton&amp;aacute;utica, com o apoio dos munic&amp;iacute;pios de Lamego e do Peso da R&amp;eacute;gua.&lt;/p&gt; &lt;p&gt;Fotos: Munic&amp;iacute;pio do Peso da R&amp;eacute;gua&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/torneio_das_vindimas_2026_a4.png</t>
+  </si>
+  <si>
+    <t>Multiusos de Lamego acolhe emoções fortes do voleibol feminino</t>
+  </si>
+  <si>
+    <t>Lamego vai voltar a ser palco do Torneio das Vindimas/Douro que acolhe quatro das melhores equipas femininas presentes no Campeonato Nacional da Primeira Divisão.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego vai voltar a ser palco do Torneio das Vindimas/Douro que acolhe quatro das melhores equipas femininas presentes no Campeonato Nacional da Primeira Divis&amp;atilde;o. A competi&amp;ccedil;&amp;atilde;o vai receber as forma&amp;ccedil;&amp;otilde;es seniores do Sport Lisboa e Benfica, Sporting Clube de Portugal, F. C. do Porto e Sporting Clube de Braga. As equipas prometem entrar em campo com um &amp;uacute;nico objetivo: erguer o trof&amp;eacute;u, numa prova onde a intensidade, a garra e o esp&amp;iacute;rito de equipa se cruzam em cada ponto.&lt;/p&gt; &lt;p&gt;Organizado pela Associa&amp;ccedil;&amp;atilde;o de Voleibol de Viseu, o 5&amp;ordm; Torneio das Vindimas/Douro tem lugar no Centro Multiusos, com o apoio do Munic&amp;iacute;pio de Lamego e da Federa&amp;ccedil;&amp;atilde;o Portuguesa de Voleibol (FPV).&lt;/p&gt; &lt;p&gt;Os encontros decorrem a 25 e 26 de setembro e ter&amp;atilde;o transmiss&amp;atilde;o televisiva. A entrada &amp;eacute; livre.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/anmp_quinta_pacheca_set2026_ii.JPG</t>
+  </si>
+  <si>
+    <t>Lamego acolhe reunião do Conselho Diretivo da ANMP</t>
+  </si>
+  <si>
+    <t>O concelho de Lamego recebeu, esta quarta-feira, 16, a reunião do Conselho Diretivo da Associação Nacional de Municípios Portugueses (ANMP) que, entre outros assuntos em discussão, deu um primeiro contributo sobre a revisão da lei eleitoral autárquica, numa altura em que se celebra os 50 anos do Poder Local Democrático.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O concelho de Lamego recebeu, esta quarta-feira, 16, a reuni&amp;atilde;o do Conselho Diretivo da Associa&amp;ccedil;&amp;atilde;o Nacional de Munic&amp;iacute;pios Portugueses (ANMP) que, entre outros assuntos em discuss&amp;atilde;o, deu um primeiro contributo sobre a revis&amp;atilde;o da lei eleitoral aut&amp;aacute;rquica, numa altura em que se celebra os 50 anos do Poder Local Democr&amp;aacute;tico.&lt;/p&gt; &lt;p&gt;Da ordem de trabalhos, tamb&amp;eacute;m fez parte a apresenta&amp;ccedil;&amp;atilde;o das conclus&amp;otilde;es da reuni&amp;atilde;o do grupo de trabalho para a revis&amp;atilde;o da Lei das Finan&amp;ccedil;as Locais; o projeto de resolu&amp;ccedil;&amp;atilde;o do Conselho de Ministros que aprova a Estrat&amp;eacute;gia Nacional para a Mobilidade Ativa 2026-2036; e a atualiza&amp;ccedil;&amp;atilde;o da Lei de Bases da Atividade F&amp;iacute;sica e do Desporto e revis&amp;atilde;o de legisla&amp;ccedil;&amp;atilde;o estruturante. O conselho diretivo da ANMP recebeu ainda para audi&amp;ccedil;&amp;atilde;o o Baston&amp;aacute;rio da Ordem dos Engenheiros.&lt;/p&gt; &lt;p&gt;Ao in&amp;iacute;cio da sess&amp;atilde;o, o Presidente Francisco Lopes, autarca anfitri&amp;atilde;o, deu as boas-vindas a todos os membros do Conselho Diretivo e fez uma breve apresenta&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Lamego e da regi&amp;atilde;o do Douro.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/810350873_2167384240792372_6155501359482792888_n.jpg</t>
+  </si>
+  <si>
+    <t>AVISO: Novo troço da Rua de Fafel com circulação automóvel interrompida</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego informa que, no âmbito das obras de requalificação da Rua de Fafel, está interrompida a circulação automóvel no troço que liga a Unidade de Saúde Familiar Almedina e o Restaurante Londrino.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego informa que, no &amp;acirc;mbito das obras de requalifica&amp;ccedil;&amp;atilde;o da Rua de Fafel, est&amp;aacute; interrompida a circula&amp;ccedil;&amp;atilde;o autom&amp;oacute;vel no tro&amp;ccedil;o que liga a Unidade de Sa&amp;uacute;de Familiar Almedina e o Restaurante Londrino.&lt;/p&gt; &lt;p&gt;Devido &amp;agrave; dificuldade de executar esta interven&amp;ccedil;&amp;atilde;o numa das principais ruas de tr&amp;aacute;fego di&amp;aacute;rio da cidade, os trabalhos previstos est&amp;atilde;o a ser executados de uma forma faseada para reduzir os constrangimentos provocados aos automobilistas.&lt;/p&gt; &lt;p&gt;Os automobilistas devem respeitar a sinaliza&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria existente no local e os condicionalismos apresentados pelas autoridades competentes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/encontro_local_cidadania_latino_coelho_set2026.JPG</t>
+  </si>
+  <si>
+    <t>Lamego destaca importância da cidadania ativa nos jovens</t>
+  </si>
+  <si>
+    <t>A Escola Secundária Latino Coelho acolheu o Encontro Local de Cidadania - Serviço Militar/ Cidadania, iniciativa promovida pela “Plataforma Ponto de Encontro”, em colaboração com o Município de Lamego.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Escola Secund&amp;aacute;ria Latino Coelho acolheu o Encontro Local de Cidadania - Servi&amp;ccedil;o Militar/ Cidadania, iniciativa promovida pela &amp;ldquo;Plataforma Ponto de Encontro&amp;rdquo;, em colabora&amp;ccedil;&amp;atilde;o com o Munic&amp;iacute;pio de Lamego. A sess&amp;atilde;o constituiu-se como um espa&amp;ccedil;o de di&amp;aacute;logo, reflex&amp;atilde;o e participa&amp;ccedil;&amp;atilde;o ativa, com a miss&amp;atilde;o de destacar a import&amp;acirc;ncia da cidadania, do servi&amp;ccedil;o &amp;agrave; comunidade e do envolvimento das novas gera&amp;ccedil;&amp;otilde;es na constru&amp;ccedil;&amp;atilde;o de uma sociedade mais participativa e respons&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;Foram oradores neste encontro, especialmente dirigido aos jovens, o Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes, o Tenente-General Fernando Celso Serafino (em representa&amp;ccedil;&amp;atilde;o da Plataforma Ponto de Encontro) e Nuno Ribeiro (professor da Latino Coelho).&lt;/p&gt; &lt;p&gt;Todos foram un&amp;acirc;nimes em destacar o papel da cidadania ativa como uma componente fundamental para construir sociedades mais democr&amp;aacute;ticas, resilientes e inovadoras. Acrescentaram ainda que, quando as novas gera&amp;ccedil;&amp;otilde;es participam ativamente nas decis&amp;otilde;es da sua comunidade, deixam de ser meras espetadoras para se tornarem agentes diretos de transforma&amp;ccedil;&amp;atilde;o social.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lamego_all_stars_tournament_setembro2026.jpg</t>
+  </si>
+  <si>
+    <t>Novo torneio em Lamego combina várias modalidades desportivas</t>
+  </si>
+  <si>
+    <t>O Município de Lamego vai promover a realização de um grande evento que combina várias modalidades desportivas: o LAST 2026 – Lamego All Stars Tournament, destinado, sobretudo, a jovens nascidos entre 2008 e 2011.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego vai promover a realiza&amp;ccedil;&amp;atilde;o de um grande evento que combina v&amp;aacute;rias modalidades desportivas: o LAST 2026 &amp;ndash; Lamego All Stars Tournament, destinado, sobretudo, a jovens nascidos entre 2008 e 2011.&lt;/p&gt; &lt;p&gt;A fechar a &amp;eacute;poca de ver&amp;atilde;o, o Centro Multiusos e o Complexo Desportivo de Lamego recebem, na semana de 14 a 18 de setembro, competi&amp;ccedil;&amp;otilde;es de andebol, futsal, futebol, t&amp;eacute;nis de mesa, t&amp;eacute;nis, minigolfe e voleibol. O programa desportivo encerrar&amp;aacute; com a realiza&amp;ccedil;&amp;atilde;o de uma atividade de paintball, de car&amp;aacute;ter n&amp;atilde;o competitivo.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es, de car&amp;aacute;ter individual, s&amp;atilde;o gratuitas, decorrendo at&amp;eacute; 12 de setembro, em parceria com clubes locais.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia de entrega de pr&amp;eacute;mios est&amp;aacute; agendada para dia 18, pelas 17 horas, no Complexo Desportivo, para a atribui&amp;ccedil;&amp;atilde;o de medalhas a todos os participantes, trof&amp;eacute;us de equipa aos tr&amp;ecirc;s melhores classificados de cada modalidade, trof&amp;eacute;us de melhor jogador de cada modalidade e trof&amp;eacute;us individuais aos tr&amp;ecirc;s melhores jogadores do torneio.&lt;/p&gt; &lt;p&gt;A estrela &amp;eacute;s tu, as equipas fazemos n&amp;oacute;s!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/liga_combatentes_nucleo_lamego_aniversario_set2026.JPG</t>
+  </si>
+  <si>
+    <t>Liga dos Combatentes homenageia mortos caídos pela Pátria em dia de aniversário</t>
+  </si>
+  <si>
+    <t>O Núcleo de Lamego da Liga dos Combatentes (NLLC) comemorou, este domingo, dia 6, o seu 102º aniversário, com a realização de uma cerimónia de homenagem aos mortos caídos pela Pátria para manter viva na memória coletiva o sacrifício supremo daqueles que deram a sua vida.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O N&amp;uacute;cleo de Lamego da Liga dos Combatentes (NLLC) comemorou, este domingo, dia 6, o seu 102&amp;ordm; anivers&amp;aacute;rio, com a realiza&amp;ccedil;&amp;atilde;o de uma cerim&amp;oacute;nia de homenagem aos mortos ca&amp;iacute;dos pela P&amp;aacute;tria para manter viva na mem&amp;oacute;ria coletiva o sacrif&amp;iacute;cio supremo daqueles que deram a sua vida.&lt;/p&gt; &lt;p&gt;O momento mais alto do cerimonial foi a deposi&amp;ccedil;&amp;atilde;o de uma coroa de flores junto do Monumento aos Combatentes, um ato simb&amp;oacute;lico que contou com a participa&amp;ccedil;&amp;atilde;o do Presidente da C&amp;acirc;mara de Lamego, Francisco Lopes, do Presidente do NLLC, Coronel Valdemar Lima, e do Comandante do Centro de Tropas de Opera&amp;ccedil;&amp;otilde;es Especiais (CTOE), Coronel Paulo Roxo.&lt;/p&gt; &lt;p&gt;Na sua interven&amp;ccedil;&amp;atilde;o, o autarca enalteceu a coragem e o sentido de dever dos antigos combatentes, destacando o papel essencial do N&amp;uacute;cleo de Lamego na preserva&amp;ccedil;&amp;atilde;o da mem&amp;oacute;ria hist&amp;oacute;rica e no apoio social. Francisco Lopes tamb&amp;eacute;m reafirmou o compromisso do Munic&amp;iacute;pio em manter a colabora&amp;ccedil;&amp;atilde;o ativa com a institui&amp;ccedil;&amp;atilde;o e fazer as &amp;ldquo;dilig&amp;ecirc;ncias poss&amp;iacute;veis&amp;rdquo; junto do Governo que conduzam &amp;agrave; cria&amp;ccedil;&amp;atilde;o de novas instala&amp;ccedil;&amp;otilde;es para a sua sede, durante o pr&amp;oacute;ximo ano.&lt;/p&gt; &lt;p&gt;Durante a sess&amp;atilde;o, tamb&amp;eacute;m foi realizada a imposi&amp;ccedil;&amp;atilde;o de condecora&amp;ccedil;&amp;otilde;es a combatentes do Ultramar e entregues alguns diplomas.&lt;/p&gt; &lt;p&gt;Recorde-se que a C&amp;acirc;mara Municipal de Lamego atribuiu, em 2024, a Medalha de Ouro da Cidade, a mais alta condecora&amp;ccedil;&amp;atilde;o municipal, ao N&amp;uacute;cleo de Lamego da Liga dos Combatentes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/794648237_1078237644962312_4914298344158895626_n.jpg</t>
+  </si>
+  <si>
+    <t>Circulação automóvel interrompida na EN 226-1 que liga Cambres a Lamego</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego informa que, devido às obras de requalificação da antiga EN 226-1 e da Rua Central de Cambres até à EM 536, será interrompida a circulação automóvel na EN 226-1, no troço que liga Cambres a Lamego, entre os dias 9 e 18 de setembro, das 8h às 17 horas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego informa que, devido &amp;agrave;s obras de requalifica&amp;ccedil;&amp;atilde;o da antiga EN 226-1 e da Rua Central de Cambres at&amp;eacute; &amp;agrave; EM 536, ser&amp;aacute; interrompida a circula&amp;ccedil;&amp;atilde;o autom&amp;oacute;vel na EN 226-1, no tro&amp;ccedil;o que liga Cambres a Lamego, entre os dias 9 e 18 de setembro, das 8h &amp;agrave;s 17 horas.&lt;/p&gt; &lt;p&gt;Os automobilistas devem respeitar a sinaliza&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria existente no local e os condicionalismos apresentados pelas autoridades competentes.&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal de Lamego agradece, desde j&amp;aacute;, a colabora&amp;ccedil;&amp;atilde;o de todos, lamentando o inc&amp;oacute;modo causado.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/conferencias_educacao_trc_setembro2026.JPG</t>
+  </si>
+  <si>
+    <t>Conferências da Educação refletem sobre lideranças e inovação pedagógica</t>
+  </si>
+  <si>
+    <t>No arranque do novo ano escolar, o Teatro Ribeiro Conceição acolheu, esta manhã, as “Conferências da Educação ’26”, subordinadas ao tema “(Re)Pensar as lideranças em contexto de inovação pedagógica”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No arranque do novo ano escolar, o Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o acolheu, esta manh&amp;atilde;, as &amp;ldquo;Confer&amp;ecirc;ncias da Educa&amp;ccedil;&amp;atilde;o &amp;rsquo;26&amp;rdquo;, subordinadas ao tema &amp;ldquo;(Re)Pensar as lideran&amp;ccedil;as em contexto de inova&amp;ccedil;&amp;atilde;o pedag&amp;oacute;gica&amp;rdquo;.&lt;/p&gt; &lt;p&gt;A iniciativa, promovida pelo Centro de Forma&amp;ccedil;&amp;atilde;o de Professores de Lamego, Armamar, Resende e tarouca (CEFOP-LART), pretendeu proporcionar um espa&amp;ccedil;o de reflex&amp;atilde;o e debate em torno dos desafios que atualmente se colocam &amp;agrave;s lideran&amp;ccedil;as educativas, &amp;agrave; inova&amp;ccedil;&amp;atilde;o pedag&amp;oacute;gica e &amp;agrave; transforma&amp;ccedil;&amp;atilde;o das escolas.&lt;/p&gt; &lt;p&gt;Na Sess&amp;atilde;o de Abertura, a Vereadora da Educa&amp;ccedil;&amp;atilde;o da C&amp;acirc;mara Municipal de Lamego sublinhou que, para esta autarquia, a Educa&amp;ccedil;&amp;atilde;o &amp;ldquo;n&amp;atilde;o &amp;eacute; uma mera tarefa administrativa, &amp;eacute; o pilar estruturante do futuro do nosso concelho&amp;rdquo;. &amp;ldquo;Continuaremos a investir em escolas equipadas e modernas, mas sabemos que o verdadeiro cora&amp;ccedil;&amp;atilde;o do ensino n&amp;atilde;o s&amp;atilde;o as paredes, nem a tecnologia: s&amp;atilde;o as pessoas. &amp;Eacute; a dedica&amp;ccedil;&amp;atilde;o e o talento do nosso corpo docente&amp;rdquo;, fundamenta Catarina Ribeiro, acrescentando que o Munic&amp;iacute;pio continuar&amp;aacute; a ser um parceiro ativo, pr&amp;oacute;ximo e solid&amp;aacute;rio de todas as escolas.&lt;/p&gt; &lt;p&gt;As Confer&amp;ecirc;ncias de Educa&amp;ccedil;&amp;atilde;o continuam esta quinta-feira, constituindo uma oportunidade &amp;uacute;nica de valoriza&amp;ccedil;&amp;atilde;o profissional e de promo&amp;ccedil;&amp;atilde;o de pr&amp;aacute;ticas que contribuam para um servi&amp;ccedil;o p&amp;uacute;blico educativo cada vez mais qualificado e humanizado, atento ao bem-estar de toda a comunidade escolar.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/medalha_merito_sapataria_barradas_agosto2026.jpg</t>
+  </si>
+  <si>
+    <t>Município de Lamego atribui Medalha de Mérito à Sapataria Barradas</t>
+  </si>
+  <si>
+    <t>A Sapataria Barradas, fundada em 1958 por Rogério Barradas e Arminda da Costa, foi homenageada pelo Município de Lamego com a outorga da Medalha de Mérito Municipal (Grau Ouro) pelo seu contributo para “o desenvolvimento cultural, a divulgação e o aprofundamento da sua história no comércio tradicional de Lamego, cujo reconhecimento se manifesta da maior justiça e importância pelo seu exemplo de vida para a nossa cidade”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Sapataria Barradas, fundada em 1958 por Rog&amp;eacute;rio Barradas e Arminda da Costa, foi homenageada pelo Munic&amp;iacute;pio de Lamego com a outorga da Medalha de M&amp;eacute;rito Municipal (Grau Ouro) pelo seu contributo para &amp;ldquo;o desenvolvimento cultural, a divulga&amp;ccedil;&amp;atilde;o e o aprofundamento da sua hist&amp;oacute;ria no com&amp;eacute;rcio tradicional de Lamego, cujo reconhecimento se manifesta da maior justi&amp;ccedil;a e import&amp;acirc;ncia pelo seu exemplo de vida para a nossa cidade&amp;rdquo;.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia p&amp;uacute;blica de outorga da distin&amp;ccedil;&amp;atilde;o decorreu na tarde de 29 de agosto, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho, com a participa&amp;ccedil;&amp;atilde;o de muito p&amp;uacute;blico, sobretudo familiares, amigos e atuais e antigos moradores da Rua da Olaria, onde se localiza a Sapataria Barradas, no n&amp;ordm; 27, um dos estabelecimentos comerciais mais antigos da cidade.&lt;/p&gt; &lt;p&gt;Em nome do casal, Rog&amp;eacute;rio Barradas agradeceu &amp;ldquo;com humildade o reconhecimento do m&amp;eacute;rito&amp;rdquo; de um neg&amp;oacute;cio que assistiu &amp;agrave; lenta transforma&amp;ccedil;&amp;atilde;o da sociedade lamecense e que teve sempre como lema &amp;ldquo;honrar os compromissos com os nossos fornecedores e respeitar e ajudar sempre os nossos clientes&amp;rdquo;. &amp;ldquo;A C&amp;acirc;mara Municipal de Lamego honra-nos, &amp;agrave; minha esposa e a mim, e claro, tamb&amp;eacute;m &amp;agrave; minha fam&amp;iacute;lia e a todos os nossos amigos. Mas permita-me que n&amp;oacute;s a recebamos n&amp;atilde;o para n&amp;oacute;s. Permita-me que a recebamos em nome de todos os comerciantes da rua da Olaria. Todos. Mesmo todos&amp;rdquo;, afirma.&lt;/p&gt; &lt;p&gt;Na interven&amp;ccedil;&amp;atilde;o de abertura da sess&amp;atilde;o, o Presidente Francisco Lopes elogiou o &amp;ldquo;exemplo de vida de trabalho e sacrif&amp;iacute;cio&amp;rdquo; de Rog&amp;eacute;rio Barradas e de Arminda da Costa, acrescentando que ainda hoje os comerciantes de Lamego continuam a exercer a sua profiss&amp;atilde;o com alegria e paix&amp;atilde;o. Destacou que o com&amp;eacute;rcio tradicional poder&amp;aacute; sempre contar com o apoio da autarquia.&lt;/p&gt; &lt;p&gt;Hoje com 89 anos de idade e sete filhos, ainda &amp;eacute; poss&amp;iacute;vel encontrar Rog&amp;eacute;rio Barradas, pronto a atender a clientela fiel que ainda o procura, por detr&amp;aacute;s do mesmo balc&amp;atilde;o de madeira que em tempos serviu para &amp;ldquo;cortar cal&amp;ccedil;ado&amp;rdquo; e que tamb&amp;eacute;m foi, durante algum tempo, o lar da sua fam&amp;iacute;lia onde criou os primeiros filhos.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/788765205_1373642864928202_8237294440875228834_n.jpg</t>
+  </si>
+  <si>
+    <t>Interrupção de abastecimento de água na cidade</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego informa que, devido aos trabalhos de ligação de uma nova conduta de abastecimento de água na empreitada da Av. das Acácias, será interrompido o abastecimento de água às urbanizações da Franzia, de S. Vicente e da Senhora da Saúde, esta terça-feira, dia 1, das 9h às 12 horas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego informa que, devido aos trabalhos de liga&amp;ccedil;&amp;atilde;o de uma nova conduta de abastecimento de &amp;aacute;gua na empreitada da Av. das Ac&amp;aacute;cias, ser&amp;aacute; interrompido o abastecimento de &amp;aacute;gua &amp;agrave;s urbaniza&amp;ccedil;&amp;otilde;es da Franzia, de S. Vicente e da Senhora da Sa&amp;uacute;de, esta ter&amp;ccedil;a-feira, dia 1, das 9h &amp;agrave;s 12 horas.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego agradece, desde j&amp;aacute;, a colabora&amp;ccedil;&amp;atilde;o de todos, lamentando o inc&amp;oacute;modo causado.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/grande_premio_cicilismo_douro_internacional_agosto2026.JPG</t>
+  </si>
+  <si>
+    <t>Ciclista americano assegura em Lamego liderança do GP Douro Internacional</t>
+  </si>
+  <si>
+    <t>O Grande Prémio Douro Internacional regressou, este sábado, a Lamego para a sua sexta edição, ligando na primeira etapa Vila Real à cidade dos Remédios, numa distância de 145,6 quilómetros.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Grande Pr&amp;eacute;mio Douro Internacional regressou, este s&amp;aacute;bado, a Lamego para a sua sexta edi&amp;ccedil;&amp;atilde;o, ligando na primeira etapa Vila Real &amp;agrave; cidade dos Rem&amp;eacute;dios, numa dist&amp;acirc;ncia de 145,6 quil&amp;oacute;metros. Keegan Swirbul, da Efapel Cycling, bateu Jes&amp;uacute;s Del Pino ao sprint na meta colocada na Av. Regimento de Infantaria 9 e assumiu, pela primeira vez, a camisola amarela da corrida. Em tarde de Romaria, houve muito p&amp;uacute;blico a aplaudir &amp;agrave; chegada o esfor&amp;ccedil;o do pelot&amp;atilde;o e a participar nesta grande festa do ciclismo. O ciclista americano defendeu a lideran&amp;ccedil;a no dia seguinte e venceu no final esta competi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Depois de atravessar Alij&amp;oacute;, Favaios e Pinh&amp;atilde;o, em pleno cora&amp;ccedil;&amp;atilde;o do Douro, o percurso da etapa rainha, entre Vila Real e Lamego, incluiu duas contagens de montanha de primeira categoria apenas a 40 quil&amp;oacute;metros da meta.&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s felicitar o ciclista lamecense Gaspar Gon&amp;ccedil;alves pelo desempenho na prova, o Vice-Presidente da C&amp;acirc;mara Municipal de Lamego, Hugo Maravilha, subiu ao p&amp;oacute;dio para distinguir os primeiros classificados da corrida.&lt;/p&gt; &lt;p&gt;O GP Douro Internacional de Ciclismo &amp;eacute; uma iniciativa do Jornal de Not&amp;iacute;cias, do jornal O Jogo e do Turismo do Porto e Norte de Portugal, com o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;FOTOS: MUNIC&amp;Iacute;PIO DE LAMEGO E MIGUEL PEREIRA/JN&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/medalha_sapataria_barradas.png</t>
+  </si>
+  <si>
+    <t>O Município de Lamego vai atribuir a Medalha de Mérito Municipal (Grau Ouro) à "Sapataria Barradas", em cerimónia a realizar este sábado, dia 29, pelas 17 horas, no Salão Nobre dos Paços do Concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego vai atribuir a Medalha de M&amp;eacute;rito Municipal (Grau Ouro) &amp;agrave; "Sapataria Barradas", em cerim&amp;oacute;nia a realizar este s&amp;aacute;bado, dia 29, pelas 17 horas, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt; &lt;p&gt;Esta distin&amp;ccedil;&amp;atilde;o &amp;eacute; atribu&amp;iacute;da, tendo em conta &amp;ldquo;o desenvolvimento cultural, divulga&amp;ccedil;&amp;atilde;o e aprofundamento da sua hist&amp;oacute;ria no com&amp;eacute;rcio tradicional de Lamego, cujo reconhecimento se manifesta da maior justi&amp;ccedil;a e import&amp;acirc;ncia pelo seu exemplo de vida para a nossa cidade&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Localizada no n&amp;ordm;27 da Rua da Olaria, a "Sapataria Barradas" foi fundada em 20 de mar&amp;ccedil;o de 1958 por Rog&amp;eacute;rio Henriques Barradas e Arminda do Patroc&amp;iacute;nio da Costa.&lt;/p&gt; &lt;p&gt;Rog&amp;eacute;rio Barradas, hoje com 95 anos, continua todos os dias a abrir a sua sapataria, que conserva quase o mesmo aspeto do dia da abertura.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/marcha_mulher_duriense_agosto2026.JPG</t>
+  </si>
+  <si>
+    <t>Caminhada solidária mobiliza centenas de lamecenses</t>
+  </si>
+  <si>
+    <t>Os lamecenses voltaram a “abraçar” uma grande causa solidária.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Os lamecenses voltaram a &amp;ldquo;abra&amp;ccedil;ar&amp;rdquo; uma grande causa solid&amp;aacute;ria.&lt;/p&gt; &lt;p&gt;Mais de 400 pessoas, sobretudo mulheres, percorreram este s&amp;aacute;bado cinco quil&amp;oacute;metros pelas ruas da cidade de Lamego para cumprirem uma caminhada que recolheu donativos para a Liga Portuguesa Contra o Cancro (LPCC).&lt;/p&gt; &lt;p&gt;A primeira atleta a &amp;ldquo;cortar&amp;rdquo; a meta da 14&amp;ordf; Marcha e Corrida da Mulher Duriense foi Catarina Antunes que recebeu o pr&amp;eacute;mio das m&amp;atilde;os da Vereadora Catarina Ribeiro, que real&amp;ccedil;ou a &amp;ldquo;onda incr&amp;iacute;vel de solidariedade e o grande entusiasmo e energia demonstrados por todas as pessoas&amp;rdquo;. O p&amp;oacute;dio feminino ficou completo com as atletas Raquel Aires e Ana Rita Sim&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A Marcha e Corrida da Mulher Duriense foi uma organiza&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Lamego e da Delega&amp;ccedil;&amp;atilde;o de Lamego da LPCC, com o apoio de outras institui&amp;ccedil;&amp;otilde;es.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/circulacao_fafel.png</t>
+  </si>
+  <si>
+    <t>Reabertura temporária da Rua de Fafel à circulação automóvel</t>
+  </si>
+  <si>
+    <t>A pensar no bem-estar dos lamecenses e de todos aqueles que nos visitam durante as Festas em Honra de Nossa Senhora dos Remédios, o Município de Lamego procedeu à reabertura temporária ao trânsito da Rua de Fafel, atualmente em obras.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A pensar no bem-estar dos lamecenses e de todos aqueles que nos visitam durante as Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, o Munic&amp;iacute;pio de Lamego procedeu &amp;agrave; reabertura tempor&amp;aacute;ria ao tr&amp;acirc;nsito da Rua de Fafel, atualmente em obras.&lt;/p&gt; &lt;p&gt;Esta medida pretende facilitar a circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria, melhorar os acessos &amp;agrave; cidade e minimizar os constrangimentos provocados pelo aumento significativo de tr&amp;aacute;fego durante este per&amp;iacute;odo festivo.&lt;/p&gt; &lt;p&gt;Apesar de os trabalhos ainda n&amp;atilde;o estarem conclu&amp;iacute;dos, foram criadas condi&amp;ccedil;&amp;otilde;es para esta abertura tempor&amp;aacute;ria, procurando garantir maior comodidade e fluidez na circula&amp;ccedil;&amp;atilde;o de residentes e visitantes.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego agradece a compreens&amp;atilde;o de todos e apela a uma circula&amp;ccedil;&amp;atilde;o cuidada e ao respeito pela sinaliza&amp;ccedil;&amp;atilde;o existente.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-08-17</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/habitacao_social_lamego_agosto2026_iv.JPG</t>
   </si>
   <si>
     <t>Esclarecimento: Listas provisórias para atribuição de habitação social</t>
   </si>
   <si>
     <t>O Município de Lamego divulgou as listas das candidaturas elegíveis e não elegíveis ao concurso para Atribuição de Habitações Sociais.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego divulgou as listas das candidaturas eleg&amp;iacute;veis e n&amp;atilde;o eleg&amp;iacute;veis ao concurso para Atribui&amp;ccedil;&amp;atilde;o de Habita&amp;ccedil;&amp;otilde;es Sociais. Estas listas s&amp;atilde;o provis&amp;oacute;rias e apenas ser&amp;atilde;o ordenadas depois de conclu&amp;iacute;do o procedimento de audi&amp;ecirc;ncia pr&amp;eacute;via.&lt;/p&gt; &lt;p&gt;As candidaturas n&amp;atilde;o eleg&amp;iacute;veis resultam da falta de documentos exigidos no Programa de Concurso, nomeadamente a n&amp;atilde;o entrega de certid&amp;otilde;es de n&amp;atilde;o d&amp;iacute;vida ao Munic&amp;iacute;pio, &amp;agrave; Autoridade Tribut&amp;aacute;ria e &amp;agrave; Seguran&amp;ccedil;a Social. Os mun&amp;iacute;cipes que t&amp;ecirc;m a sua situa&amp;ccedil;&amp;atilde;o financeira irregular devem proceder &amp;agrave; sua urgente regulariza&amp;ccedil;&amp;atilde;o. Todos os candidatos disp&amp;otilde;em do prazo de 10 dias &amp;uacute;teis, contado da data da afixa&amp;ccedil;&amp;atilde;o do edital, para exercer o respetivo direito de audi&amp;ecirc;ncia, nos termos do C&amp;oacute;digo do Procedimento Administrativo.&lt;/p&gt; &lt;p&gt;Este procedimento decorre no &amp;acirc;mbito do Programa 1&amp;ordm; Direito, desenvolvido por esta autarquia, durante o qual o j&amp;uacute;ri avaliou 150 candidaturas, n&amp;uacute;mero superior &amp;agrave;s habita&amp;ccedil;&amp;otilde;es a entregar.&lt;/p&gt; &lt;p&gt;Pode consultar a ordena&amp;ccedil;&amp;atilde;o das candidaturas do Programa do Concurso para Atribui&amp;ccedil;&amp;atilde;o de Habita&amp;ccedil;&amp;otilde;es Sociais em www.cm-lamego.pt e nos locais de estilo.&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[]</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/persona_exposicao_balbina_mendes_agosto2026.JPG</t>
   </si>
   <si>
     <t>Nova exposição propõe viagem visual pelo retrato e pela máscara</t>
   </si>
   <si>
     <t>A exposição “PERSONA”, da artista Balbina Mendes, é a nova proposta cultural que pode ser vista na Galeria Solar da Porta dos Figos, uma experiência artística única que contribui para estimular o pensamento crítico e o interesse pela arte contemporânea.</t>
   </si>
   <si>
     <t>&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;PERSONA&amp;rdquo;, da artista Balbina Mendes, &amp;eacute; a nova proposta cultural que pode ser vista na Galeria Solar da Porta dos Figos, uma experi&amp;ecirc;ncia art&amp;iacute;stica &amp;uacute;nica que contribui para estimular o pensamento cr&amp;iacute;tico e o interesse pela arte contempor&amp;acirc;nea.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia de inaugura&amp;ccedil;&amp;atilde;o contou com a participa&amp;ccedil;&amp;atilde;o do Vice-Presidente da C&amp;acirc;mara Municipal de Lamego, na companhia da artista pl&amp;aacute;stica, numa sess&amp;atilde;o que contou com muito p&amp;uacute;blico, unido no mesmo interesse pela arte. Hugo Maravilha enfatizou a import&amp;acirc;ncia de se acolher esta mostra para valorizar a cultura e divulgar a hist&amp;oacute;ria e o patrim&amp;oacute;nio material e imaterial em Lamego, manifestando a abertura da autarquia para continuar a dar palco a exposi&amp;ccedil;&amp;otilde;es que promovam a diversidade cultural e deem visibilidade aos artistas.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o de pintura &amp;ldquo;PERSONA&amp;rdquo; prop&amp;otilde;e uma viagem visual marcada pela for&amp;ccedil;a do retrato, da express&amp;atilde;o e da reflex&amp;atilde;o sobre a condi&amp;ccedil;&amp;atilde;o humana.&lt;/p&gt; &lt;p&gt;Convidamos todos a visitar. De ter&amp;ccedil;a a domingo das 10h &amp;agrave;s 18 horas, at&amp;eacute; 14 de outubro.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/livro_aristides_versus_hitler_agosto2026.jpg</t>
   </si>
   <si>
     <t>Livro da escritora lamecense Paula Araújo apresentado na Biblioteca Municipal</t>
   </si>
   <si>
     <t>O Município de Lamego continua a apoiar ativamente todas as manifestações culturais existentes no concelho, através, por exemplo, da promoção de um vasto conjunto de ações de divulgação de obras da autoria de personalidades locais e regionais e de livros que se debruçam sobre a realidade sociocultural da nossa região.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apoiar ativamente todas as manifesta&amp;ccedil;&amp;otilde;es culturais existentes no concelho, atrav&amp;eacute;s, por exemplo, da promo&amp;ccedil;&amp;atilde;o de um vasto conjunto de a&amp;ccedil;&amp;otilde;es de divulga&amp;ccedil;&amp;atilde;o de obras da autoria de personalidades locais e regionais e de livros que se debru&amp;ccedil;am sobre a realidade sociocultural da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Neste sentido, a Biblioteca Municipal de Lamego foi, na manh&amp;atilde; de 14 de agosto, o palco escolhido para a apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica do livro &amp;ldquo;Aristides Versus Hitler&amp;rdquo;, da autoria de Paula Ara&amp;uacute;jo.&lt;/p&gt; &lt;p&gt;Natural de Lamego, a autora reside atualmente em Riachos, Torres Novas, sendo professora de ingl&amp;ecirc;s. &amp;Eacute; na escrita que encontra a sua grande paix&amp;atilde;o, tendo lan&amp;ccedil;ado a sua primeira obra em 2004, contando agora com dez t&amp;iacute;tulos publicados.&lt;/p&gt; &lt;p&gt;Os momentos musicais da apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica foram animados pelo virtuosismo e alegria do Grupo Almacave Jovem.&lt;/p&gt;</t>
   </si>
@@ -2452,53 +2806,50 @@
     <t>Lalim Vertical adiado para 25 de outubro</t>
   </si>
   <si>
     <t>A segunda edição do Lalim Vertical ganha uma nova data, depois desta competição ter sido suspensa, devido aos incêndios que recentemente fustigaram várias freguesias do concelho de Lamego.</t>
   </si>
   <si>
     <t>&lt;p&gt;A segunda edi&amp;ccedil;&amp;atilde;o do Lalim Vertical ganha uma nova data, depois desta competi&amp;ccedil;&amp;atilde;o ter sido suspensa, devido aos inc&amp;ecirc;ndios que recentemente fustigaram v&amp;aacute;rias freguesias do concelho de Lamego. Esta prova de trail running decorrer&amp;aacute; na tarde de 25 de outubro (s&amp;aacute;bado), contando com um percurso totalmente novo, pensado para dar continuidade ao esp&amp;iacute;rito do trail.&lt;/p&gt; &lt;p&gt;Mais do que uma prova desportiva, o Lalim Vertical ser&amp;aacute; um tributo &amp;agrave; comunidade e um s&amp;iacute;mbolo de esperan&amp;ccedil;a e reconstru&amp;ccedil;&amp;atilde;o. Este ano, h&amp;aacute; algumas novidades: um percurso de ida e volta com mais de 13 km e 650m D+ que colocar&amp;aacute; &amp;agrave; prova a resist&amp;ecirc;ncia dos atletas e garantir&amp;aacute; momentos de pura adrenalina.&lt;/p&gt; &lt;p&gt;O evento &amp;eacute; organizado pelo Munic&amp;iacute;pio de Lamego, com o apoio de diversas institui&amp;ccedil;&amp;otilde;es e empresas.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;As inscri&amp;ccedil;&amp;otilde;es reabrem esta quarta-feira, dia 1 de outubro!&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Programa&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;14h30: kids&lt;/p&gt; &lt;p&gt;15h: Caminhada e Lalim Vertical&lt;/p&gt; &lt;p&gt;17h: Cerim&amp;oacute;nias e lanche&lt;/p&gt; &lt;p&gt;Nota: Os corredores que, anteriormente, estavam inscritos, e n&amp;atilde;o t&amp;ecirc;m a possibilidade de participar na nova data, devem enviar um email para lamecumtrail@gmail.com, a fim de receberem as informa&amp;ccedil;&amp;otilde;es de devolu&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-09-25</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/transi_cml_3.png</t>
   </si>
   <si>
     <t>AVISO: Circulação condicionada na Av. Regimento de Infantaria 9</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lamego informa que, devido à reparação do separador central e à reposição do pavimento, será condicionada a circulação automóvel na Av.</t>
   </si>
   <si>
     <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego informa que, devido &amp;agrave; repara&amp;ccedil;&amp;atilde;o do separador central e &amp;agrave; reposi&amp;ccedil;&amp;atilde;o do pavimento, ser&amp;aacute; &lt;strong&gt;condicionada a circula&amp;ccedil;&amp;atilde;o autom&amp;oacute;vel na Av. Regimento de Infantaria 9&lt;/strong&gt;, no tro&amp;ccedil;o que liga o posto de abastecimento Galp e a Recauchutagem Lameca.&lt;/p&gt; &lt;p&gt;Esta altera&amp;ccedil;&amp;atilde;o ter&amp;aacute; efeitos &lt;strong&gt;a partir da pr&amp;oacute;xima segunda-feira, dia 29.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal de Lamego pede desculpa por eventuais inc&amp;oacute;modos causados aos pe&amp;otilde;es e automobilistas e apela &amp;agrave; sua compreens&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-09-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.lamegoon.pt/files/images/blog/arquivo_diabetes_movimento.JPG</t>
   </si>
   <si>
     <t>Programa "Diabetes em Movimento" recomeça em outubro​</t>
   </si>
   <si>
     <t>O programa comunitário de exercício físico "Diabetes em Movimento", dirigido às pessoas com diabetes Tipo 2, recomeça as suas atividades no próximo dia 1 de outubro.</t>
   </si>
   <si>
     <t>&lt;p&gt;O programa comunit&amp;aacute;rio de exerc&amp;iacute;cio f&amp;iacute;sico "Diabetes em Movimento", dirigido &amp;agrave;s pessoas com diabetes Tipo 2, recome&amp;ccedil;a as suas atividades no pr&amp;oacute;ximo dia 1 de outubro. A iniciativa pretende levar os doentes a adotar um estilo de vida mais saud&amp;aacute;vel, atrav&amp;eacute;s do exerc&amp;iacute;cio f&amp;iacute;sico, mas tamb&amp;eacute;m ajud&amp;aacute;-los a perceber que h&amp;aacute;bitos alimentares devem adotar para controlar a doen&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Todas as segundas, quartas e sextas-feiras, os utentes v&amp;atilde;o ter acesso a sess&amp;otilde;es de exerc&amp;iacute;cio f&amp;iacute;sico no Centro Multiusos de Lamego, orientadas por t&amp;eacute;cnicos da &amp;aacute;rea e por enfermeiros. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante referencia&amp;ccedil;&amp;atilde;o efetuada pelos m&amp;eacute;dicos e enfermeiros dos centros de sa&amp;uacute;de locais.&lt;/p&gt; &lt;p&gt;Este programa, coordenado pela Dire&amp;ccedil;&amp;atilde;o-Geral da Sa&amp;uacute;de, est&amp;aacute; a ser implementado em Lamego numa parceria entre a C&amp;acirc;mara Municipal, a Unidade Local de Sa&amp;uacute;de de Tr&amp;aacute;s-os-Montes e Alto Douro e a Unidade de Cuidados na Comunidade.&lt;/p&gt; &lt;p&gt;A diabetes &amp;eacute; um dos principais problemas de sa&amp;uacute;de p&amp;uacute;blica (existem mais de 1 milh&amp;atilde;o de pessoas com esta doen&amp;ccedil;a cr&amp;oacute;nica em Portugal) e a atividade f&amp;iacute;sica &amp;eacute; um dos pilares do tratamento. Entre outros benef&amp;iacute;cios, melhora o controlo metab&amp;oacute;lico, reduz o risco cardiovascular e aumenta a qualidade de vida.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/cartaz_torneio_das_vindimas_a4_2025.jpg</t>
   </si>
   <si>
     <t>Lamego acolhe elite nacional de voleibol feminino</t>
   </si>
   <si>
     <t>Nos próximos dias 26 e 27 de setembro, Lamego volta a ser palco do Torneio das Vindimas/Douro que acolhe quatro das melhores equipas femininas presentes no Campeonato Nacional da Primeira Divisão.</t>
   </si>
   <si>
     <t>&lt;p&gt;Nos pr&amp;oacute;ximos dias 26 e 27 de setembro, Lamego volta a ser palco do Torneio das Vindimas/Douro que acolhe quatro das melhores equipas femininas presentes no Campeonato Nacional da Primeira Divis&amp;atilde;o. A competi&amp;ccedil;&amp;atilde;o vai receber as forma&amp;ccedil;&amp;otilde;es seniores do Sport Lisboa e Benfica, Sporting Clube de Portugal, F. C. do Porto e Sporting Clube de Braga.&lt;/p&gt; &lt;p&gt;Organizado pela Associa&amp;ccedil;&amp;atilde;o de Voleibol de Viseu, o torneio decorre no Centro Multiusos, com o apoio do Munic&amp;iacute;pio de Lamego e da Federa&amp;ccedil;&amp;atilde;o Portuguesa de Voleibol (FPV).&lt;/p&gt; &lt;p&gt;Os encontros ter&amp;atilde;o transmiss&amp;atilde;o televisiva. A entrada &amp;eacute; livre.&lt;/p&gt;</t>
   </si>
@@ -3012,6274 +3363,7725 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O214"/>
+  <dimension ref="A1:S239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B2">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-      <c r="O2" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="H2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>24</v>
+      </c>
+      <c r="R2" t="s">
+        <v>24</v>
+      </c>
+      <c r="S2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="B3">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
-[...17 lines deleted...]
-    <row r="4" spans="1:15">
+        <v>28</v>
+      </c>
+      <c r="H3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>24</v>
+      </c>
+      <c r="R3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="B4">
+        <v>64</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>24</v>
+      </c>
+      <c r="R4" t="s">
+        <v>24</v>
+      </c>
+      <c r="S4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>24</v>
+      </c>
+      <c r="R5" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6">
+        <v>165</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="P6" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>24</v>
+      </c>
+      <c r="R6" t="s">
+        <v>24</v>
+      </c>
+      <c r="S6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7">
+        <v>69</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="P7" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>24</v>
+      </c>
+      <c r="R7" t="s">
+        <v>24</v>
+      </c>
+      <c r="S7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8">
+        <v>83</v>
+      </c>
+      <c r="C8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="H8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="P8" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>24</v>
+      </c>
+      <c r="R8" t="s">
+        <v>24</v>
+      </c>
+      <c r="S8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="H9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>59</v>
+      </c>
+      <c r="P9" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>24</v>
+      </c>
+      <c r="R9" t="s">
+        <v>24</v>
+      </c>
+      <c r="S9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10">
+        <v>66</v>
+      </c>
+      <c r="C10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H10" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
+      </c>
+      <c r="P10" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>24</v>
+      </c>
+      <c r="R10" t="s">
+        <v>24</v>
+      </c>
+      <c r="S10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11">
+        <v>96</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
+        <v>65</v>
+      </c>
+      <c r="P11" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>24</v>
+      </c>
+      <c r="R11" t="s">
+        <v>24</v>
+      </c>
+      <c r="S11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12">
+        <v>102</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" t="s">
+        <v>68</v>
+      </c>
+      <c r="H12" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" t="s">
         <v>70</v>
       </c>
-      <c r="C4" t="s">
-[...253 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>24</v>
+      </c>
+      <c r="R12" t="s">
+        <v>24</v>
+      </c>
+      <c r="S12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B13">
         <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="J13" t="s">
+        <v>73</v>
+      </c>
+      <c r="H13" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" t="s">
+        <v>75</v>
+      </c>
+      <c r="P13" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
         <v>71</v>
       </c>
-      <c r="M13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B14">
+        <v>82</v>
+      </c>
+      <c r="C14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" t="s">
+        <v>77</v>
+      </c>
+      <c r="H14" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
+      </c>
+      <c r="P14" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>24</v>
+      </c>
+      <c r="R14" t="s">
+        <v>24</v>
+      </c>
+      <c r="S14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" t="s">
+        <v>82</v>
+      </c>
+      <c r="H15" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
+      </c>
+      <c r="P15" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>24</v>
+      </c>
+      <c r="R15" t="s">
+        <v>24</v>
+      </c>
+      <c r="S15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16">
         <v>72</v>
       </c>
-      <c r="B14">
+      <c r="C16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="H16" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" t="s">
         <v>89</v>
       </c>
-      <c r="C14" t="s">
+      <c r="P16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R16" t="s">
+        <v>24</v>
+      </c>
+      <c r="S16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17">
         <v>73</v>
       </c>
-      <c r="D14" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D17" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="J17" t="s">
         <v>91</v>
       </c>
-      <c r="M17" t="s">
-[...9 lines deleted...]
-    <row r="18" spans="1:15">
+      <c r="H17" t="s">
+        <v>92</v>
+      </c>
+      <c r="L17" t="s">
+        <v>93</v>
+      </c>
+      <c r="P17" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>24</v>
+      </c>
+      <c r="R17" t="s">
+        <v>24</v>
+      </c>
+      <c r="S17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B18">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="J18" t="s">
         <v>96</v>
       </c>
-      <c r="M18" t="s">
-[...9 lines deleted...]
-    <row r="19" spans="1:15">
+      <c r="H18" t="s">
+        <v>97</v>
+      </c>
+      <c r="L18" t="s">
+        <v>98</v>
+      </c>
+      <c r="P18" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>24</v>
+      </c>
+      <c r="R18" t="s">
+        <v>24</v>
+      </c>
+      <c r="S18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B19">
         <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="G19" t="s">
+        <v>101</v>
+      </c>
+      <c r="H19" t="s">
+        <v>102</v>
+      </c>
+      <c r="L19" t="s">
+        <v>103</v>
+      </c>
+      <c r="P19" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>24</v>
+      </c>
+      <c r="R19" t="s">
+        <v>24</v>
+      </c>
+      <c r="S19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20">
         <v>99</v>
       </c>
-      <c r="J19" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
-[...17 lines deleted...]
-    <row r="21" spans="1:15">
+        <v>106</v>
+      </c>
+      <c r="H20" t="s">
+        <v>107</v>
+      </c>
+      <c r="L20" t="s">
+        <v>108</v>
+      </c>
+      <c r="P20" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>24</v>
+      </c>
+      <c r="R20" t="s">
+        <v>24</v>
+      </c>
+      <c r="S20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B21">
-        <v>67</v>
+        <v>150</v>
       </c>
       <c r="C21" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D21" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="J21" t="s">
+        <v>111</v>
+      </c>
+      <c r="H21" t="s">
+        <v>112</v>
+      </c>
+      <c r="L21" t="s">
+        <v>113</v>
+      </c>
+      <c r="P21" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>24</v>
+      </c>
+      <c r="R21" t="s">
+        <v>24</v>
+      </c>
+      <c r="S21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
         <v>109</v>
       </c>
-      <c r="M21" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B22">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" t="s">
+        <v>115</v>
+      </c>
+      <c r="H22" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" t="s">
+        <v>117</v>
+      </c>
+      <c r="P22" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>24</v>
+      </c>
+      <c r="R22" t="s">
+        <v>24</v>
+      </c>
+      <c r="S22" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B23">
+        <v>85</v>
+      </c>
+      <c r="C23" t="s">
+        <v>118</v>
+      </c>
+      <c r="D23" t="s">
+        <v>119</v>
+      </c>
+      <c r="H23" t="s">
+        <v>120</v>
+      </c>
+      <c r="L23" t="s">
+        <v>121</v>
+      </c>
+      <c r="P23" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>24</v>
+      </c>
+      <c r="R23" t="s">
+        <v>24</v>
+      </c>
+      <c r="S23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24">
+        <v>60</v>
+      </c>
+      <c r="C24" t="s">
+        <v>123</v>
+      </c>
+      <c r="D24" t="s">
         <v>111</v>
       </c>
-      <c r="D22" t="s">
-[...57 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H24" t="s">
+        <v>124</v>
+      </c>
+      <c r="L24" t="s">
+        <v>125</v>
+      </c>
+      <c r="P24" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>24</v>
+      </c>
+      <c r="R24" t="s">
+        <v>24</v>
+      </c>
+      <c r="S24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
         <v>122</v>
-      </c>
-[...18 lines deleted...]
-        <v>125</v>
       </c>
       <c r="B25">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>126</v>
       </c>
       <c r="D25" t="s">
         <v>127</v>
       </c>
-      <c r="G25" t="s">
+      <c r="H25" t="s">
         <v>128</v>
       </c>
-      <c r="J25" t="s">
+      <c r="L25" t="s">
         <v>129</v>
       </c>
-      <c r="M25" t="s">
-[...9 lines deleted...]
-    <row r="26" spans="1:15">
+      <c r="P25" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>24</v>
+      </c>
+      <c r="R25" t="s">
+        <v>24</v>
+      </c>
+      <c r="S25" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B26">
+        <v>60</v>
+      </c>
+      <c r="C26" t="s">
+        <v>131</v>
+      </c>
+      <c r="D26" t="s">
+        <v>132</v>
+      </c>
+      <c r="H26" t="s">
+        <v>133</v>
+      </c>
+      <c r="L26" t="s">
+        <v>134</v>
+      </c>
+      <c r="P26" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>24</v>
+      </c>
+      <c r="R26" t="s">
+        <v>24</v>
+      </c>
+      <c r="S26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>135</v>
+      </c>
+      <c r="B27">
+        <v>81</v>
+      </c>
+      <c r="C27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D27" t="s">
+        <v>137</v>
+      </c>
+      <c r="H27" t="s">
+        <v>138</v>
+      </c>
+      <c r="L27" t="s">
+        <v>139</v>
+      </c>
+      <c r="P27" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>24</v>
+      </c>
+      <c r="R27" t="s">
+        <v>24</v>
+      </c>
+      <c r="S27" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>135</v>
+      </c>
+      <c r="B28">
+        <v>79</v>
+      </c>
+      <c r="C28" t="s">
+        <v>140</v>
+      </c>
+      <c r="D28" t="s">
+        <v>141</v>
+      </c>
+      <c r="H28" t="s">
+        <v>142</v>
+      </c>
+      <c r="L28" t="s">
+        <v>143</v>
+      </c>
+      <c r="P28" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>24</v>
+      </c>
+      <c r="R28" t="s">
+        <v>24</v>
+      </c>
+      <c r="S28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>135</v>
+      </c>
+      <c r="B29">
+        <v>70</v>
+      </c>
+      <c r="C29" t="s">
+        <v>144</v>
+      </c>
+      <c r="D29" t="s">
+        <v>145</v>
+      </c>
+      <c r="H29" t="s">
+        <v>146</v>
+      </c>
+      <c r="L29" t="s">
+        <v>147</v>
+      </c>
+      <c r="P29" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>24</v>
+      </c>
+      <c r="R29" t="s">
+        <v>24</v>
+      </c>
+      <c r="S29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>79</v>
+      </c>
+      <c r="C30" t="s">
+        <v>149</v>
+      </c>
+      <c r="D30" t="s">
+        <v>150</v>
+      </c>
+      <c r="H30" t="s">
+        <v>151</v>
+      </c>
+      <c r="L30" t="s">
+        <v>152</v>
+      </c>
+      <c r="P30" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>24</v>
+      </c>
+      <c r="R30" t="s">
+        <v>24</v>
+      </c>
+      <c r="S30" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>153</v>
+      </c>
+      <c r="B31">
+        <v>92</v>
+      </c>
+      <c r="C31" t="s">
+        <v>154</v>
+      </c>
+      <c r="D31" t="s">
+        <v>155</v>
+      </c>
+      <c r="H31" t="s">
+        <v>156</v>
+      </c>
+      <c r="L31" t="s">
+        <v>157</v>
+      </c>
+      <c r="P31" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>24</v>
+      </c>
+      <c r="R31" t="s">
+        <v>24</v>
+      </c>
+      <c r="S31" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>60</v>
+      </c>
+      <c r="C32" t="s">
+        <v>159</v>
+      </c>
+      <c r="D32" t="s">
+        <v>160</v>
+      </c>
+      <c r="H32" t="s">
+        <v>161</v>
+      </c>
+      <c r="L32" t="s">
+        <v>162</v>
+      </c>
+      <c r="P32" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>24</v>
+      </c>
+      <c r="R32" t="s">
+        <v>24</v>
+      </c>
+      <c r="S32" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" t="s">
+        <v>163</v>
+      </c>
+      <c r="B33">
         <v>86</v>
       </c>
-      <c r="C26" t="s">
-[...201 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D33" t="s">
-        <v>160</v>
-[...17 lines deleted...]
-    <row r="34" spans="1:15">
+        <v>165</v>
+      </c>
+      <c r="H33" t="s">
+        <v>166</v>
+      </c>
+      <c r="L33" t="s">
+        <v>167</v>
+      </c>
+      <c r="P33" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>24</v>
+      </c>
+      <c r="R33" t="s">
+        <v>24</v>
+      </c>
+      <c r="S33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>163</v>
       </c>
       <c r="B34">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D34" t="s">
-        <v>165</v>
-[...17 lines deleted...]
-    <row r="35" spans="1:15">
+        <v>169</v>
+      </c>
+      <c r="H34" t="s">
+        <v>170</v>
+      </c>
+      <c r="L34" t="s">
+        <v>171</v>
+      </c>
+      <c r="P34" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>24</v>
+      </c>
+      <c r="R34" t="s">
+        <v>24</v>
+      </c>
+      <c r="S34" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B35">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D35" t="s">
-        <v>169</v>
-[...17 lines deleted...]
-    <row r="36" spans="1:15">
+        <v>174</v>
+      </c>
+      <c r="H35" t="s">
+        <v>175</v>
+      </c>
+      <c r="L35" t="s">
+        <v>176</v>
+      </c>
+      <c r="P35" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>24</v>
+      </c>
+      <c r="R35" t="s">
+        <v>24</v>
+      </c>
+      <c r="S35" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B36">
         <v>60</v>
       </c>
       <c r="C36" t="s">
+        <v>177</v>
+      </c>
+      <c r="D36" t="s">
+        <v>178</v>
+      </c>
+      <c r="H36" t="s">
+        <v>179</v>
+      </c>
+      <c r="L36" t="s">
+        <v>180</v>
+      </c>
+      <c r="P36" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R36" t="s">
+        <v>24</v>
+      </c>
+      <c r="S36" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" t="s">
         <v>172</v>
       </c>
-      <c r="D36" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B37">
-        <v>65</v>
+        <v>92</v>
+      </c>
+      <c r="C37" t="s">
+        <v>181</v>
       </c>
       <c r="D37" t="s">
-        <v>177</v>
-[...17 lines deleted...]
-    <row r="38" spans="1:15">
+        <v>182</v>
+      </c>
+      <c r="H37" t="s">
+        <v>183</v>
+      </c>
+      <c r="L37" t="s">
+        <v>184</v>
+      </c>
+      <c r="P37" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>24</v>
+      </c>
+      <c r="R37" t="s">
+        <v>24</v>
+      </c>
+      <c r="S37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B38">
         <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D38" t="s">
-        <v>181</v>
-[...17 lines deleted...]
-    <row r="39" spans="1:15">
+        <v>187</v>
+      </c>
+      <c r="H38" t="s">
+        <v>188</v>
+      </c>
+      <c r="L38" t="s">
+        <v>189</v>
+      </c>
+      <c r="P38" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>24</v>
+      </c>
+      <c r="R38" t="s">
+        <v>24</v>
+      </c>
+      <c r="S38" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="B39">
+        <v>89</v>
+      </c>
+      <c r="C39" t="s">
+        <v>191</v>
+      </c>
+      <c r="D39" t="s">
+        <v>192</v>
+      </c>
+      <c r="H39" t="s">
+        <v>193</v>
+      </c>
+      <c r="L39" t="s">
+        <v>194</v>
+      </c>
+      <c r="P39" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>24</v>
+      </c>
+      <c r="R39" t="s">
+        <v>24</v>
+      </c>
+      <c r="S39" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" t="s">
+        <v>195</v>
+      </c>
+      <c r="B40">
+        <v>113</v>
+      </c>
+      <c r="C40" t="s">
+        <v>196</v>
+      </c>
+      <c r="D40" t="s">
+        <v>197</v>
+      </c>
+      <c r="H40" t="s">
+        <v>198</v>
+      </c>
+      <c r="L40" t="s">
+        <v>199</v>
+      </c>
+      <c r="P40" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>24</v>
+      </c>
+      <c r="R40" t="s">
+        <v>24</v>
+      </c>
+      <c r="S40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" t="s">
+        <v>200</v>
+      </c>
+      <c r="B41">
+        <v>158</v>
+      </c>
+      <c r="C41" t="s">
+        <v>201</v>
+      </c>
+      <c r="D41" t="s">
+        <v>202</v>
+      </c>
+      <c r="H41" t="s">
+        <v>203</v>
+      </c>
+      <c r="L41" t="s">
+        <v>204</v>
+      </c>
+      <c r="P41" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>24</v>
+      </c>
+      <c r="R41" t="s">
+        <v>24</v>
+      </c>
+      <c r="S41" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
+      <c r="A42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B42">
+        <v>84</v>
+      </c>
+      <c r="C42" t="s">
+        <v>206</v>
+      </c>
+      <c r="D42" t="s">
+        <v>207</v>
+      </c>
+      <c r="H42" t="s">
+        <v>208</v>
+      </c>
+      <c r="L42" t="s">
+        <v>209</v>
+      </c>
+      <c r="P42" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>24</v>
+      </c>
+      <c r="R42" t="s">
+        <v>24</v>
+      </c>
+      <c r="S42" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" t="s">
+        <v>210</v>
+      </c>
+      <c r="B43">
+        <v>87</v>
+      </c>
+      <c r="C43" t="s">
+        <v>211</v>
+      </c>
+      <c r="D43" t="s">
+        <v>212</v>
+      </c>
+      <c r="H43" t="s">
+        <v>213</v>
+      </c>
+      <c r="L43" t="s">
+        <v>214</v>
+      </c>
+      <c r="P43" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>24</v>
+      </c>
+      <c r="R43" t="s">
+        <v>24</v>
+      </c>
+      <c r="S43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" t="s">
+        <v>210</v>
+      </c>
+      <c r="B44">
+        <v>60</v>
+      </c>
+      <c r="C44" t="s">
+        <v>215</v>
+      </c>
+      <c r="D44" t="s">
+        <v>216</v>
+      </c>
+      <c r="H44" t="s">
+        <v>217</v>
+      </c>
+      <c r="L44" t="s">
+        <v>218</v>
+      </c>
+      <c r="P44" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>24</v>
+      </c>
+      <c r="R44" t="s">
+        <v>24</v>
+      </c>
+      <c r="S44" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" t="s">
+        <v>219</v>
+      </c>
+      <c r="B45">
+        <v>76</v>
+      </c>
+      <c r="C45" t="s">
+        <v>220</v>
+      </c>
+      <c r="D45" t="s">
+        <v>221</v>
+      </c>
+      <c r="H45" t="s">
+        <v>222</v>
+      </c>
+      <c r="L45" t="s">
+        <v>223</v>
+      </c>
+      <c r="P45" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>24</v>
+      </c>
+      <c r="R45" t="s">
+        <v>24</v>
+      </c>
+      <c r="S45" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" t="s">
+        <v>219</v>
+      </c>
+      <c r="B46">
+        <v>67</v>
+      </c>
+      <c r="C46" t="s">
+        <v>224</v>
+      </c>
+      <c r="D46" t="s">
+        <v>225</v>
+      </c>
+      <c r="H46" t="s">
+        <v>226</v>
+      </c>
+      <c r="L46" t="s">
+        <v>227</v>
+      </c>
+      <c r="P46" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>24</v>
+      </c>
+      <c r="R46" t="s">
+        <v>24</v>
+      </c>
+      <c r="S46" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="C47" t="s">
+        <v>229</v>
+      </c>
+      <c r="D47" t="s">
+        <v>230</v>
+      </c>
+      <c r="H47" t="s">
+        <v>231</v>
+      </c>
+      <c r="L47" t="s">
+        <v>232</v>
+      </c>
+      <c r="P47" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>24</v>
+      </c>
+      <c r="R47" t="s">
+        <v>24</v>
+      </c>
+      <c r="S47" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" t="s">
+        <v>233</v>
+      </c>
+      <c r="B48">
+        <v>62</v>
+      </c>
+      <c r="C48" t="s">
+        <v>234</v>
+      </c>
+      <c r="D48" t="s">
+        <v>235</v>
+      </c>
+      <c r="H48" t="s">
+        <v>236</v>
+      </c>
+      <c r="L48" t="s">
+        <v>237</v>
+      </c>
+      <c r="P48" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>24</v>
+      </c>
+      <c r="R48" t="s">
+        <v>24</v>
+      </c>
+      <c r="S48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" t="s">
+        <v>238</v>
+      </c>
+      <c r="B49">
+        <v>151</v>
+      </c>
+      <c r="C49" t="s">
+        <v>239</v>
+      </c>
+      <c r="D49" t="s">
+        <v>240</v>
+      </c>
+      <c r="H49" t="s">
+        <v>241</v>
+      </c>
+      <c r="L49" t="s">
+        <v>242</v>
+      </c>
+      <c r="P49" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>24</v>
+      </c>
+      <c r="R49" t="s">
+        <v>24</v>
+      </c>
+      <c r="S49" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" t="s">
+        <v>243</v>
+      </c>
+      <c r="B50">
+        <v>60</v>
+      </c>
+      <c r="C50" t="s">
+        <v>244</v>
+      </c>
+      <c r="D50" t="s">
+        <v>245</v>
+      </c>
+      <c r="H50" t="s">
+        <v>246</v>
+      </c>
+      <c r="L50" t="s">
+        <v>247</v>
+      </c>
+      <c r="P50" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>24</v>
+      </c>
+      <c r="R50" t="s">
+        <v>24</v>
+      </c>
+      <c r="S50" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" t="s">
+        <v>243</v>
+      </c>
+      <c r="B51">
+        <v>86</v>
+      </c>
+      <c r="C51" t="s">
+        <v>248</v>
+      </c>
+      <c r="D51" t="s">
+        <v>249</v>
+      </c>
+      <c r="H51" t="s">
+        <v>250</v>
+      </c>
+      <c r="L51" t="s">
+        <v>251</v>
+      </c>
+      <c r="P51" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>24</v>
+      </c>
+      <c r="R51" t="s">
+        <v>24</v>
+      </c>
+      <c r="S51" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" t="s">
+        <v>252</v>
+      </c>
+      <c r="B52">
+        <v>109</v>
+      </c>
+      <c r="C52" t="s">
+        <v>253</v>
+      </c>
+      <c r="D52" t="s">
+        <v>254</v>
+      </c>
+      <c r="H52" t="s">
+        <v>255</v>
+      </c>
+      <c r="L52" t="s">
+        <v>256</v>
+      </c>
+      <c r="P52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>24</v>
+      </c>
+      <c r="R52" t="s">
+        <v>24</v>
+      </c>
+      <c r="S52" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" t="s">
+        <v>252</v>
+      </c>
+      <c r="B53">
+        <v>86</v>
+      </c>
+      <c r="C53" t="s">
+        <v>248</v>
+      </c>
+      <c r="D53" t="s">
+        <v>249</v>
+      </c>
+      <c r="H53" t="s">
+        <v>250</v>
+      </c>
+      <c r="L53" t="s">
+        <v>251</v>
+      </c>
+      <c r="P53" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>24</v>
+      </c>
+      <c r="R53" t="s">
+        <v>24</v>
+      </c>
+      <c r="S53" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" t="s">
+        <v>252</v>
+      </c>
+      <c r="B54">
+        <v>97</v>
+      </c>
+      <c r="C54" t="s">
+        <v>257</v>
+      </c>
+      <c r="D54" t="s">
+        <v>258</v>
+      </c>
+      <c r="H54" t="s">
+        <v>259</v>
+      </c>
+      <c r="L54" t="s">
+        <v>260</v>
+      </c>
+      <c r="P54" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>24</v>
+      </c>
+      <c r="R54" t="s">
+        <v>24</v>
+      </c>
+      <c r="S54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" t="s">
+        <v>261</v>
+      </c>
+      <c r="B55">
+        <v>85</v>
+      </c>
+      <c r="C55" t="s">
+        <v>262</v>
+      </c>
+      <c r="D55" t="s">
+        <v>263</v>
+      </c>
+      <c r="H55" t="s">
+        <v>264</v>
+      </c>
+      <c r="L55" t="s">
+        <v>265</v>
+      </c>
+      <c r="P55" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>24</v>
+      </c>
+      <c r="R55" t="s">
+        <v>24</v>
+      </c>
+      <c r="S55" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" t="s">
+        <v>266</v>
+      </c>
+      <c r="B56">
+        <v>67</v>
+      </c>
+      <c r="C56" t="s">
+        <v>267</v>
+      </c>
+      <c r="D56" t="s">
+        <v>268</v>
+      </c>
+      <c r="H56" t="s">
+        <v>269</v>
+      </c>
+      <c r="L56" t="s">
+        <v>270</v>
+      </c>
+      <c r="P56" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>24</v>
+      </c>
+      <c r="R56" t="s">
+        <v>24</v>
+      </c>
+      <c r="S56" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" t="s">
+        <v>271</v>
+      </c>
+      <c r="B57">
+        <v>67</v>
+      </c>
+      <c r="C57" t="s">
+        <v>272</v>
+      </c>
+      <c r="D57" t="s">
+        <v>273</v>
+      </c>
+      <c r="H57" t="s">
+        <v>274</v>
+      </c>
+      <c r="L57" t="s">
+        <v>275</v>
+      </c>
+      <c r="P57" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>24</v>
+      </c>
+      <c r="R57" t="s">
+        <v>24</v>
+      </c>
+      <c r="S57" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" t="s">
+        <v>276</v>
+      </c>
+      <c r="B58">
+        <v>122</v>
+      </c>
+      <c r="C58" t="s">
+        <v>277</v>
+      </c>
+      <c r="D58" t="s">
+        <v>278</v>
+      </c>
+      <c r="H58" t="s">
+        <v>279</v>
+      </c>
+      <c r="L58" t="s">
+        <v>280</v>
+      </c>
+      <c r="P58" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>24</v>
+      </c>
+      <c r="R58" t="s">
+        <v>24</v>
+      </c>
+      <c r="S58" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" t="s">
+        <v>281</v>
+      </c>
+      <c r="B59">
+        <v>75</v>
+      </c>
+      <c r="C59" t="s">
+        <v>282</v>
+      </c>
+      <c r="D59" t="s">
+        <v>283</v>
+      </c>
+      <c r="H59" t="s">
+        <v>146</v>
+      </c>
+      <c r="L59" t="s">
+        <v>284</v>
+      </c>
+      <c r="P59" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>24</v>
+      </c>
+      <c r="R59" t="s">
+        <v>24</v>
+      </c>
+      <c r="S59" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" t="s">
+        <v>285</v>
+      </c>
+      <c r="B60">
+        <v>86</v>
+      </c>
+      <c r="C60" t="s">
+        <v>286</v>
+      </c>
+      <c r="D60" t="s">
+        <v>287</v>
+      </c>
+      <c r="H60" t="s">
+        <v>288</v>
+      </c>
+      <c r="L60" t="s">
+        <v>289</v>
+      </c>
+      <c r="P60" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>24</v>
+      </c>
+      <c r="R60" t="s">
+        <v>24</v>
+      </c>
+      <c r="S60" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" t="s">
+        <v>285</v>
+      </c>
+      <c r="B61">
+        <v>60</v>
+      </c>
+      <c r="C61" t="s">
+        <v>290</v>
+      </c>
+      <c r="D61" t="s">
+        <v>291</v>
+      </c>
+      <c r="H61" t="s">
+        <v>292</v>
+      </c>
+      <c r="L61" t="s">
+        <v>293</v>
+      </c>
+      <c r="P61" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>24</v>
+      </c>
+      <c r="R61" t="s">
+        <v>24</v>
+      </c>
+      <c r="S61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" t="s">
+        <v>294</v>
+      </c>
+      <c r="B62">
+        <v>65</v>
+      </c>
+      <c r="D62" t="s">
+        <v>295</v>
+      </c>
+      <c r="H62" t="s">
+        <v>296</v>
+      </c>
+      <c r="L62" t="s">
+        <v>297</v>
+      </c>
+      <c r="P62" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>24</v>
+      </c>
+      <c r="R62" t="s">
+        <v>24</v>
+      </c>
+      <c r="S62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" t="s">
+        <v>294</v>
+      </c>
+      <c r="B63">
+        <v>60</v>
+      </c>
+      <c r="C63" t="s">
+        <v>298</v>
+      </c>
+      <c r="D63" t="s">
+        <v>299</v>
+      </c>
+      <c r="H63" t="s">
+        <v>300</v>
+      </c>
+      <c r="L63" t="s">
+        <v>301</v>
+      </c>
+      <c r="P63" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>24</v>
+      </c>
+      <c r="R63" t="s">
+        <v>24</v>
+      </c>
+      <c r="S63" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" t="s">
+        <v>294</v>
+      </c>
+      <c r="B64">
         <v>92</v>
       </c>
-      <c r="C39" t="s">
-[...723 lines deleted...]
-      </c>
       <c r="C64" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D64" t="s">
-        <v>301</v>
-[...4 lines deleted...]
-      <c r="J64" t="s">
         <v>303</v>
       </c>
-      <c r="M64" t="s">
-[...9 lines deleted...]
-    <row r="65" spans="1:15">
+      <c r="H64" t="s">
+        <v>304</v>
+      </c>
+      <c r="L64" t="s">
+        <v>305</v>
+      </c>
+      <c r="P64" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>24</v>
+      </c>
+      <c r="R64" t="s">
+        <v>24</v>
+      </c>
+      <c r="S64" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B65">
         <v>60</v>
       </c>
       <c r="C65" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D65" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="G65" t="s">
+        <v>308</v>
+      </c>
+      <c r="H65" t="s">
+        <v>309</v>
+      </c>
+      <c r="L65" t="s">
+        <v>310</v>
+      </c>
+      <c r="P65" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S65" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" t="s">
         <v>306</v>
       </c>
-      <c r="J65" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B66">
-        <v>137</v>
+        <v>62</v>
       </c>
       <c r="C66" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D66" t="s">
-        <v>310</v>
-[...4 lines deleted...]
-      <c r="J66" t="s">
         <v>312</v>
       </c>
-      <c r="M66" t="s">
-[...9 lines deleted...]
-    <row r="67" spans="1:15">
+      <c r="H66" t="s">
+        <v>313</v>
+      </c>
+      <c r="L66" t="s">
+        <v>314</v>
+      </c>
+      <c r="P66" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>24</v>
+      </c>
+      <c r="R66" t="s">
+        <v>24</v>
+      </c>
+      <c r="S66" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B67">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C67" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D67" t="s">
-        <v>315</v>
-[...4 lines deleted...]
-      <c r="J67" t="s">
         <v>317</v>
       </c>
-      <c r="M67" t="s">
-[...9 lines deleted...]
-    <row r="68" spans="1:15">
+      <c r="H67" t="s">
+        <v>318</v>
+      </c>
+      <c r="L67" t="s">
+        <v>319</v>
+      </c>
+      <c r="P67" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>24</v>
+      </c>
+      <c r="R67" t="s">
+        <v>24</v>
+      </c>
+      <c r="S67" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B68">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="C68" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D68" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      <c r="J68" t="s">
         <v>322</v>
       </c>
-      <c r="M68" t="s">
-[...9 lines deleted...]
-    <row r="69" spans="1:15">
+      <c r="H68" t="s">
+        <v>323</v>
+      </c>
+      <c r="L68" t="s">
+        <v>324</v>
+      </c>
+      <c r="P68" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>24</v>
+      </c>
+      <c r="R68" t="s">
+        <v>24</v>
+      </c>
+      <c r="S68" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B69">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C69" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D69" t="s">
-        <v>325</v>
-[...4 lines deleted...]
-      <c r="J69" t="s">
         <v>327</v>
       </c>
-      <c r="M69" t="s">
-[...9 lines deleted...]
-    <row r="70" spans="1:15">
+      <c r="H69" t="s">
+        <v>328</v>
+      </c>
+      <c r="L69" t="s">
+        <v>329</v>
+      </c>
+      <c r="P69" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>24</v>
+      </c>
+      <c r="R69" t="s">
+        <v>24</v>
+      </c>
+      <c r="S69" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B70">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="C70" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D70" t="s">
+        <v>332</v>
+      </c>
+      <c r="H70" t="s">
+        <v>333</v>
+      </c>
+      <c r="L70" t="s">
+        <v>334</v>
+      </c>
+      <c r="P70" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>24</v>
+      </c>
+      <c r="R70" t="s">
+        <v>24</v>
+      </c>
+      <c r="S70" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
+      <c r="A71" t="s">
         <v>330</v>
       </c>
-      <c r="G70" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B71">
+        <v>88</v>
+      </c>
+      <c r="C71" t="s">
+        <v>335</v>
+      </c>
+      <c r="D71" t="s">
+        <v>336</v>
+      </c>
+      <c r="H71" t="s">
+        <v>337</v>
+      </c>
+      <c r="L71" t="s">
+        <v>338</v>
+      </c>
+      <c r="P71" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>24</v>
+      </c>
+      <c r="R71" t="s">
+        <v>24</v>
+      </c>
+      <c r="S71" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" t="s">
+        <v>339</v>
+      </c>
+      <c r="B72">
+        <v>129</v>
+      </c>
+      <c r="C72" t="s">
+        <v>340</v>
+      </c>
+      <c r="D72" t="s">
+        <v>341</v>
+      </c>
+      <c r="H72" t="s">
+        <v>342</v>
+      </c>
+      <c r="L72" t="s">
+        <v>343</v>
+      </c>
+      <c r="P72" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>24</v>
+      </c>
+      <c r="R72" t="s">
+        <v>24</v>
+      </c>
+      <c r="S72" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" t="s">
+        <v>344</v>
+      </c>
+      <c r="B73">
+        <v>107</v>
+      </c>
+      <c r="C73" t="s">
+        <v>345</v>
+      </c>
+      <c r="D73" t="s">
+        <v>346</v>
+      </c>
+      <c r="H73" t="s">
+        <v>347</v>
+      </c>
+      <c r="L73" t="s">
+        <v>348</v>
+      </c>
+      <c r="P73" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>24</v>
+      </c>
+      <c r="R73" t="s">
+        <v>24</v>
+      </c>
+      <c r="S73" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" t="s">
+        <v>344</v>
+      </c>
+      <c r="B74">
+        <v>74</v>
+      </c>
+      <c r="C74" t="s">
+        <v>349</v>
+      </c>
+      <c r="D74" t="s">
+        <v>350</v>
+      </c>
+      <c r="H74" t="s">
+        <v>351</v>
+      </c>
+      <c r="L74" t="s">
+        <v>352</v>
+      </c>
+      <c r="P74" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>24</v>
+      </c>
+      <c r="R74" t="s">
+        <v>24</v>
+      </c>
+      <c r="S74" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" t="s">
+        <v>353</v>
+      </c>
+      <c r="B75">
+        <v>77</v>
+      </c>
+      <c r="C75" t="s">
+        <v>354</v>
+      </c>
+      <c r="D75" t="s">
+        <v>355</v>
+      </c>
+      <c r="H75" t="s">
+        <v>356</v>
+      </c>
+      <c r="L75" t="s">
+        <v>357</v>
+      </c>
+      <c r="P75" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>24</v>
+      </c>
+      <c r="R75" t="s">
+        <v>24</v>
+      </c>
+      <c r="S75" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" t="s">
+        <v>358</v>
+      </c>
+      <c r="B76">
+        <v>89</v>
+      </c>
+      <c r="C76" t="s">
+        <v>359</v>
+      </c>
+      <c r="D76" t="s">
+        <v>360</v>
+      </c>
+      <c r="H76" t="s">
+        <v>361</v>
+      </c>
+      <c r="L76" t="s">
+        <v>362</v>
+      </c>
+      <c r="P76" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>24</v>
+      </c>
+      <c r="R76" t="s">
+        <v>24</v>
+      </c>
+      <c r="S76" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" t="s">
+        <v>358</v>
+      </c>
+      <c r="B77">
+        <v>74</v>
+      </c>
+      <c r="C77" t="s">
+        <v>363</v>
+      </c>
+      <c r="D77" t="s">
+        <v>364</v>
+      </c>
+      <c r="H77" t="s">
+        <v>365</v>
+      </c>
+      <c r="L77" t="s">
+        <v>366</v>
+      </c>
+      <c r="P77" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>24</v>
+      </c>
+      <c r="R77" t="s">
+        <v>24</v>
+      </c>
+      <c r="S77" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" t="s">
+        <v>358</v>
+      </c>
+      <c r="B78">
         <v>63</v>
       </c>
-      <c r="C71" t="s">
-[...201 lines deleted...]
-      </c>
       <c r="C78" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D78" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="G78" t="s">
         <v>368</v>
       </c>
-      <c r="J78" t="s">
+      <c r="H78" t="s">
         <v>369</v>
       </c>
-      <c r="M78" t="s">
-[...9 lines deleted...]
-    <row r="79" spans="1:15">
+      <c r="L78" t="s">
+        <v>370</v>
+      </c>
+      <c r="P78" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>24</v>
+      </c>
+      <c r="R78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S78" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B79">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="C79" t="s">
+        <v>372</v>
+      </c>
+      <c r="D79" t="s">
+        <v>373</v>
+      </c>
+      <c r="H79" t="s">
+        <v>374</v>
+      </c>
+      <c r="L79" t="s">
+        <v>375</v>
+      </c>
+      <c r="P79" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>24</v>
+      </c>
+      <c r="R79" t="s">
+        <v>24</v>
+      </c>
+      <c r="S79" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" t="s">
         <v>371</v>
       </c>
-      <c r="D79" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B80">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C80" t="s">
         <v>376</v>
       </c>
       <c r="D80" t="s">
         <v>377</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>378</v>
       </c>
-      <c r="J80" t="s">
+      <c r="L80" t="s">
         <v>379</v>
       </c>
-      <c r="M80" t="s">
-[...9 lines deleted...]
-    <row r="81" spans="1:15">
+      <c r="P80" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>24</v>
+      </c>
+      <c r="R80" t="s">
+        <v>24</v>
+      </c>
+      <c r="S80" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="B81">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C81" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D81" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="G81" t="s">
         <v>382</v>
       </c>
-      <c r="J81" t="s">
+      <c r="H81" t="s">
         <v>383</v>
       </c>
-      <c r="M81" t="s">
-[...9 lines deleted...]
-    <row r="82" spans="1:15">
+      <c r="L81" t="s">
+        <v>384</v>
+      </c>
+      <c r="P81" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>24</v>
+      </c>
+      <c r="R81" t="s">
+        <v>24</v>
+      </c>
+      <c r="S81" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B82">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C82" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D82" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="G82" t="s">
         <v>387</v>
       </c>
-      <c r="J82" t="s">
+      <c r="H82" t="s">
         <v>388</v>
       </c>
-      <c r="M82" t="s">
-[...9 lines deleted...]
-    <row r="83" spans="1:15">
+      <c r="L82" t="s">
+        <v>389</v>
+      </c>
+      <c r="P82" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>24</v>
+      </c>
+      <c r="R82" t="s">
+        <v>24</v>
+      </c>
+      <c r="S82" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B83">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C83" t="s">
+        <v>391</v>
+      </c>
+      <c r="D83" t="s">
+        <v>392</v>
+      </c>
+      <c r="H83" t="s">
+        <v>393</v>
+      </c>
+      <c r="L83" t="s">
+        <v>394</v>
+      </c>
+      <c r="P83" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>24</v>
+      </c>
+      <c r="R83" t="s">
+        <v>24</v>
+      </c>
+      <c r="S83" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" t="s">
         <v>390</v>
       </c>
-      <c r="D83" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B84">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="C84" t="s">
         <v>395</v>
       </c>
       <c r="D84" t="s">
         <v>396</v>
       </c>
-      <c r="G84" t="s">
+      <c r="H84" t="s">
         <v>397</v>
       </c>
-      <c r="J84" t="s">
+      <c r="L84" t="s">
         <v>398</v>
       </c>
-      <c r="M84" t="s">
-[...9 lines deleted...]
-    <row r="85" spans="1:15">
+      <c r="P84" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>24</v>
+      </c>
+      <c r="R84" t="s">
+        <v>24</v>
+      </c>
+      <c r="S84" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="B85">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="C85" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D85" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="G85" t="s">
         <v>401</v>
       </c>
-      <c r="J85" t="s">
+      <c r="H85" t="s">
         <v>402</v>
       </c>
-      <c r="M85" t="s">
-[...9 lines deleted...]
-    <row r="86" spans="1:15">
+      <c r="L85" t="s">
+        <v>403</v>
+      </c>
+      <c r="P85" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>24</v>
+      </c>
+      <c r="R85" t="s">
+        <v>24</v>
+      </c>
+      <c r="S85" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B86">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="C86" t="s">
+        <v>405</v>
+      </c>
+      <c r="D86" t="s">
+        <v>406</v>
+      </c>
+      <c r="H86" t="s">
+        <v>407</v>
+      </c>
+      <c r="L86" t="s">
+        <v>408</v>
+      </c>
+      <c r="P86" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>24</v>
+      </c>
+      <c r="R86" t="s">
+        <v>24</v>
+      </c>
+      <c r="S86" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" t="s">
         <v>404</v>
-      </c>
-[...21 lines deleted...]
-        <v>408</v>
       </c>
       <c r="B87">
         <v>61</v>
       </c>
       <c r="C87" t="s">
         <v>409</v>
       </c>
       <c r="D87" t="s">
         <v>410</v>
       </c>
-      <c r="G87" t="s">
+      <c r="H87" t="s">
         <v>411</v>
       </c>
-      <c r="J87" t="s">
+      <c r="L87" t="s">
         <v>412</v>
       </c>
-      <c r="M87" t="s">
-[...9 lines deleted...]
-    <row r="88" spans="1:15">
+      <c r="P87" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>24</v>
+      </c>
+      <c r="R87" t="s">
+        <v>24</v>
+      </c>
+      <c r="S87" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="B88">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="C88" t="s">
         <v>413</v>
       </c>
       <c r="D88" t="s">
         <v>414</v>
       </c>
-      <c r="G88" t="s">
-[...2 lines deleted...]
-      <c r="J88" t="s">
+      <c r="H88" t="s">
         <v>415</v>
       </c>
-      <c r="M88" t="s">
-[...9 lines deleted...]
-    <row r="89" spans="1:15">
+      <c r="L88" t="s">
+        <v>416</v>
+      </c>
+      <c r="P88" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>24</v>
+      </c>
+      <c r="R88" t="s">
+        <v>24</v>
+      </c>
+      <c r="S88" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B89">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C89" t="s">
+        <v>418</v>
+      </c>
+      <c r="D89" t="s">
+        <v>419</v>
+      </c>
+      <c r="H89" t="s">
+        <v>420</v>
+      </c>
+      <c r="L89" t="s">
+        <v>421</v>
+      </c>
+      <c r="P89" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>24</v>
+      </c>
+      <c r="R89" t="s">
+        <v>24</v>
+      </c>
+      <c r="S89" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" t="s">
         <v>417</v>
       </c>
-      <c r="D89" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B90">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C90" t="s">
         <v>422</v>
       </c>
       <c r="D90" t="s">
         <v>423</v>
       </c>
-      <c r="G90" t="s">
+      <c r="H90" t="s">
         <v>424</v>
       </c>
-      <c r="J90" t="s">
+      <c r="L90" t="s">
         <v>425</v>
       </c>
-      <c r="M90" t="s">
-[...9 lines deleted...]
-    <row r="91" spans="1:15">
+      <c r="P90" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>24</v>
+      </c>
+      <c r="R90" t="s">
+        <v>24</v>
+      </c>
+      <c r="S90" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>426</v>
       </c>
       <c r="B91">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="C91" t="s">
         <v>427</v>
       </c>
       <c r="D91" t="s">
         <v>428</v>
       </c>
-      <c r="G91" t="s">
+      <c r="H91" t="s">
         <v>429</v>
       </c>
-      <c r="J91" t="s">
+      <c r="L91" t="s">
         <v>430</v>
       </c>
-      <c r="M91" t="s">
-[...9 lines deleted...]
-    <row r="92" spans="1:15">
+      <c r="P91" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>24</v>
+      </c>
+      <c r="R91" t="s">
+        <v>24</v>
+      </c>
+      <c r="S91" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>431</v>
       </c>
       <c r="B92">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="C92" t="s">
         <v>432</v>
       </c>
       <c r="D92" t="s">
         <v>433</v>
       </c>
-      <c r="G92" t="s">
+      <c r="H92" t="s">
         <v>434</v>
       </c>
-      <c r="J92" t="s">
+      <c r="L92" t="s">
         <v>435</v>
       </c>
-      <c r="M92" t="s">
-[...9 lines deleted...]
-    <row r="93" spans="1:15">
+      <c r="P92" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>24</v>
+      </c>
+      <c r="R92" t="s">
+        <v>24</v>
+      </c>
+      <c r="S92" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>436</v>
       </c>
       <c r="B93">
-        <v>66</v>
+        <v>221</v>
       </c>
       <c r="C93" t="s">
         <v>437</v>
       </c>
       <c r="D93" t="s">
         <v>438</v>
       </c>
-      <c r="G93" t="s">
+      <c r="H93" t="s">
         <v>439</v>
       </c>
-      <c r="J93" t="s">
+      <c r="L93" t="s">
         <v>440</v>
       </c>
-      <c r="M93" t="s">
-[...9 lines deleted...]
-    <row r="94" spans="1:15">
+      <c r="P93" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>24</v>
+      </c>
+      <c r="R93" t="s">
+        <v>24</v>
+      </c>
+      <c r="S93" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B94">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C94" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D94" t="s">
-        <v>442</v>
-[...4 lines deleted...]
-      <c r="J94" t="s">
         <v>443</v>
       </c>
-      <c r="M94" t="s">
-[...9 lines deleted...]
-    <row r="95" spans="1:15">
+      <c r="H94" t="s">
+        <v>444</v>
+      </c>
+      <c r="L94" t="s">
+        <v>445</v>
+      </c>
+      <c r="P94" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>24</v>
+      </c>
+      <c r="R94" t="s">
+        <v>24</v>
+      </c>
+      <c r="S94" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B95">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="C95" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D95" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-      <c r="J95" t="s">
         <v>448</v>
       </c>
-      <c r="M95" t="s">
-[...9 lines deleted...]
-    <row r="96" spans="1:15">
+      <c r="H95" t="s">
+        <v>449</v>
+      </c>
+      <c r="L95" t="s">
+        <v>450</v>
+      </c>
+      <c r="P95" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>24</v>
+      </c>
+      <c r="R95" t="s">
+        <v>24</v>
+      </c>
+      <c r="S95" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B96">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C96" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D96" t="s">
-        <v>451</v>
-[...4 lines deleted...]
-      <c r="J96" t="s">
         <v>453</v>
       </c>
-      <c r="M96" t="s">
-[...9 lines deleted...]
-    <row r="97" spans="1:15">
+      <c r="H96" t="s">
+        <v>454</v>
+      </c>
+      <c r="L96" t="s">
+        <v>455</v>
+      </c>
+      <c r="P96" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>24</v>
+      </c>
+      <c r="R96" t="s">
+        <v>24</v>
+      </c>
+      <c r="S96" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B97">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C97" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D97" t="s">
+        <v>458</v>
+      </c>
+      <c r="H97" t="s">
+        <v>459</v>
+      </c>
+      <c r="L97" t="s">
+        <v>460</v>
+      </c>
+      <c r="P97" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>24</v>
+      </c>
+      <c r="R97" t="s">
+        <v>24</v>
+      </c>
+      <c r="S97" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19">
+      <c r="A98" t="s">
         <v>456</v>
       </c>
-      <c r="G97" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B98">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C98" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D98" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="G98" t="s">
         <v>462</v>
       </c>
-      <c r="J98" t="s">
+      <c r="H98" t="s">
         <v>463</v>
       </c>
-      <c r="M98" t="s">
-[...9 lines deleted...]
-    <row r="99" spans="1:15">
+      <c r="L98" t="s">
+        <v>464</v>
+      </c>
+      <c r="P98" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>24</v>
+      </c>
+      <c r="R98" t="s">
+        <v>24</v>
+      </c>
+      <c r="S98" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="B99">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="C99" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D99" t="s">
+        <v>467</v>
+      </c>
+      <c r="H99" t="s">
+        <v>146</v>
+      </c>
+      <c r="L99" t="s">
+        <v>468</v>
+      </c>
+      <c r="P99" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>24</v>
+      </c>
+      <c r="R99" t="s">
+        <v>24</v>
+      </c>
+      <c r="S99" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19">
+      <c r="A100" t="s">
         <v>465</v>
       </c>
-      <c r="G99" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B100">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="C100" t="s">
         <v>469</v>
       </c>
       <c r="D100" t="s">
         <v>470</v>
       </c>
-      <c r="G100" t="s">
+      <c r="H100" t="s">
         <v>471</v>
       </c>
-      <c r="J100" t="s">
+      <c r="L100" t="s">
         <v>472</v>
       </c>
-      <c r="M100" t="s">
-[...9 lines deleted...]
-    <row r="101" spans="1:15">
+      <c r="P100" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>24</v>
+      </c>
+      <c r="R100" t="s">
+        <v>24</v>
+      </c>
+      <c r="S100" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>473</v>
       </c>
       <c r="B101">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C101" t="s">
         <v>474</v>
       </c>
       <c r="D101" t="s">
         <v>475</v>
       </c>
-      <c r="G101" t="s">
-[...2 lines deleted...]
-      <c r="J101" t="s">
+      <c r="H101" t="s">
         <v>476</v>
       </c>
-      <c r="M101" t="s">
-[...9 lines deleted...]
-    <row r="102" spans="1:15">
+      <c r="L101" t="s">
+        <v>477</v>
+      </c>
+      <c r="P101" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>24</v>
+      </c>
+      <c r="R101" t="s">
+        <v>24</v>
+      </c>
+      <c r="S101" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B102">
+        <v>62</v>
+      </c>
+      <c r="C102" t="s">
+        <v>479</v>
+      </c>
+      <c r="D102" t="s">
+        <v>480</v>
+      </c>
+      <c r="H102" t="s">
+        <v>481</v>
+      </c>
+      <c r="L102" t="s">
+        <v>482</v>
+      </c>
+      <c r="P102" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>24</v>
+      </c>
+      <c r="R102" t="s">
+        <v>24</v>
+      </c>
+      <c r="S102" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19">
+      <c r="A103" t="s">
+        <v>483</v>
+      </c>
+      <c r="B103">
+        <v>77</v>
+      </c>
+      <c r="C103" t="s">
+        <v>484</v>
+      </c>
+      <c r="D103" t="s">
+        <v>485</v>
+      </c>
+      <c r="H103" t="s">
+        <v>486</v>
+      </c>
+      <c r="L103" t="s">
+        <v>487</v>
+      </c>
+      <c r="P103" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>24</v>
+      </c>
+      <c r="R103" t="s">
+        <v>24</v>
+      </c>
+      <c r="S103" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19">
+      <c r="A104" t="s">
+        <v>488</v>
+      </c>
+      <c r="B104">
+        <v>114</v>
+      </c>
+      <c r="C104" t="s">
+        <v>489</v>
+      </c>
+      <c r="D104" t="s">
+        <v>490</v>
+      </c>
+      <c r="H104" t="s">
+        <v>491</v>
+      </c>
+      <c r="L104" t="s">
+        <v>492</v>
+      </c>
+      <c r="P104" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>24</v>
+      </c>
+      <c r="R104" t="s">
+        <v>24</v>
+      </c>
+      <c r="S104" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19">
+      <c r="A105" t="s">
+        <v>493</v>
+      </c>
+      <c r="B105">
         <v>60</v>
       </c>
-      <c r="C102" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D105" t="s">
+        <v>495</v>
+      </c>
+      <c r="H105" t="s">
+        <v>496</v>
+      </c>
+      <c r="L105" t="s">
+        <v>497</v>
+      </c>
+      <c r="P105" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>24</v>
+      </c>
+      <c r="R105" t="s">
+        <v>24</v>
+      </c>
+      <c r="S105" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19">
+      <c r="A106" t="s">
         <v>493</v>
       </c>
-      <c r="G105" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B106">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C106" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D106" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="G106" t="s">
         <v>499</v>
       </c>
-      <c r="J106" t="s">
+      <c r="H106" t="s">
         <v>500</v>
       </c>
-      <c r="M106" t="s">
-[...9 lines deleted...]
-    <row r="107" spans="1:15">
+      <c r="L106" t="s">
+        <v>501</v>
+      </c>
+      <c r="P106" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>24</v>
+      </c>
+      <c r="R106" t="s">
+        <v>24</v>
+      </c>
+      <c r="S106" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="B107">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="C107" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D107" t="s">
-        <v>502</v>
-[...4 lines deleted...]
-      <c r="J107" t="s">
         <v>504</v>
       </c>
-      <c r="M107" t="s">
-[...9 lines deleted...]
-    <row r="108" spans="1:15">
+      <c r="H107" t="s">
+        <v>505</v>
+      </c>
+      <c r="L107" t="s">
+        <v>506</v>
+      </c>
+      <c r="P107" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>24</v>
+      </c>
+      <c r="R107" t="s">
+        <v>24</v>
+      </c>
+      <c r="S107" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B108">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="C108" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D108" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-      <c r="J108" t="s">
         <v>509</v>
       </c>
-      <c r="M108" t="s">
-[...9 lines deleted...]
-    <row r="109" spans="1:15">
+      <c r="H108" t="s">
+        <v>510</v>
+      </c>
+      <c r="L108" t="s">
+        <v>511</v>
+      </c>
+      <c r="P108" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>24</v>
+      </c>
+      <c r="R108" t="s">
+        <v>24</v>
+      </c>
+      <c r="S108" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B109">
+        <v>74</v>
+      </c>
+      <c r="C109" t="s">
+        <v>513</v>
+      </c>
+      <c r="D109" t="s">
+        <v>514</v>
+      </c>
+      <c r="H109" t="s">
+        <v>515</v>
+      </c>
+      <c r="L109" t="s">
+        <v>516</v>
+      </c>
+      <c r="P109" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>24</v>
+      </c>
+      <c r="R109" t="s">
+        <v>24</v>
+      </c>
+      <c r="S109" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19">
+      <c r="A110" t="s">
+        <v>512</v>
+      </c>
+      <c r="B110">
+        <v>85</v>
+      </c>
+      <c r="C110" t="s">
+        <v>517</v>
+      </c>
+      <c r="D110" t="s">
+        <v>518</v>
+      </c>
+      <c r="H110" t="s">
+        <v>519</v>
+      </c>
+      <c r="L110" t="s">
+        <v>520</v>
+      </c>
+      <c r="P110" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>24</v>
+      </c>
+      <c r="R110" t="s">
+        <v>24</v>
+      </c>
+      <c r="S110" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19">
+      <c r="A111" t="s">
+        <v>521</v>
+      </c>
+      <c r="B111">
+        <v>98</v>
+      </c>
+      <c r="C111" t="s">
+        <v>522</v>
+      </c>
+      <c r="D111" t="s">
+        <v>523</v>
+      </c>
+      <c r="H111" t="s">
+        <v>524</v>
+      </c>
+      <c r="L111" t="s">
+        <v>525</v>
+      </c>
+      <c r="P111" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>24</v>
+      </c>
+      <c r="R111" t="s">
+        <v>24</v>
+      </c>
+      <c r="S111" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
+      <c r="A112" t="s">
+        <v>526</v>
+      </c>
+      <c r="B112">
         <v>61</v>
       </c>
-      <c r="C109" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="C112" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D112" t="s">
+        <v>528</v>
+      </c>
+      <c r="H112" t="s">
+        <v>529</v>
+      </c>
+      <c r="L112" t="s">
+        <v>530</v>
+      </c>
+      <c r="P112" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>24</v>
+      </c>
+      <c r="R112" t="s">
+        <v>24</v>
+      </c>
+      <c r="S112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
+      <c r="A113" t="s">
         <v>526</v>
       </c>
-      <c r="G112" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B113">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C113" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D113" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="G113" t="s">
         <v>532</v>
       </c>
-      <c r="J113" t="s">
+      <c r="H113" t="s">
+        <v>146</v>
+      </c>
+      <c r="L113" t="s">
         <v>533</v>
       </c>
-      <c r="M113" t="s">
-[...9 lines deleted...]
-    <row r="114" spans="1:15">
+      <c r="P113" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>24</v>
+      </c>
+      <c r="R113" t="s">
+        <v>24</v>
+      </c>
+      <c r="S113" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="B114">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C114" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D114" t="s">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="G114" t="s">
         <v>536</v>
       </c>
-      <c r="J114" t="s">
+      <c r="H114" t="s">
         <v>537</v>
       </c>
-      <c r="M114" t="s">
-[...9 lines deleted...]
-    <row r="115" spans="1:15">
+      <c r="L114" t="s">
+        <v>538</v>
+      </c>
+      <c r="P114" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>24</v>
+      </c>
+      <c r="R114" t="s">
+        <v>24</v>
+      </c>
+      <c r="S114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B115">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="C115" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D115" t="s">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="G115" t="s">
         <v>541</v>
       </c>
-      <c r="J115" t="s">
+      <c r="H115" t="s">
         <v>542</v>
       </c>
-      <c r="M115" t="s">
-[...9 lines deleted...]
-    <row r="116" spans="1:15">
+      <c r="L115" t="s">
+        <v>543</v>
+      </c>
+      <c r="P115" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>24</v>
+      </c>
+      <c r="R115" t="s">
+        <v>24</v>
+      </c>
+      <c r="S115" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B116">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C116" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D116" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="G116" t="s">
         <v>546</v>
       </c>
-      <c r="J116" t="s">
+      <c r="H116" t="s">
         <v>547</v>
       </c>
-      <c r="M116" t="s">
-[...9 lines deleted...]
-    <row r="117" spans="1:15">
+      <c r="L116" t="s">
+        <v>548</v>
+      </c>
+      <c r="P116" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>24</v>
+      </c>
+      <c r="R116" t="s">
+        <v>24</v>
+      </c>
+      <c r="S116" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B117">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C117" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D117" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="G117" t="s">
         <v>551</v>
       </c>
-      <c r="J117" t="s">
+      <c r="H117" t="s">
         <v>552</v>
       </c>
-      <c r="M117" t="s">
-[...9 lines deleted...]
-    <row r="118" spans="1:15">
+      <c r="L117" t="s">
+        <v>553</v>
+      </c>
+      <c r="P117" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>24</v>
+      </c>
+      <c r="R117" t="s">
+        <v>24</v>
+      </c>
+      <c r="S117" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B118">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="C118" t="s">
+        <v>555</v>
+      </c>
+      <c r="D118" t="s">
+        <v>556</v>
+      </c>
+      <c r="H118" t="s">
+        <v>557</v>
+      </c>
+      <c r="L118" t="s">
+        <v>558</v>
+      </c>
+      <c r="P118" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>24</v>
+      </c>
+      <c r="R118" t="s">
+        <v>24</v>
+      </c>
+      <c r="S118" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19">
+      <c r="A119" t="s">
         <v>554</v>
       </c>
-      <c r="D118" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B119">
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="C119" t="s">
         <v>559</v>
       </c>
       <c r="D119" t="s">
         <v>560</v>
       </c>
-      <c r="G119" t="s">
+      <c r="H119" t="s">
+        <v>146</v>
+      </c>
+      <c r="L119" t="s">
         <v>561</v>
       </c>
-      <c r="J119" t="s">
+      <c r="P119" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>24</v>
+      </c>
+      <c r="R119" t="s">
+        <v>24</v>
+      </c>
+      <c r="S119" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19">
+      <c r="A120" t="s">
         <v>562</v>
       </c>
-      <c r="M119" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B120">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C120" t="s">
         <v>563</v>
       </c>
       <c r="D120" t="s">
         <v>564</v>
       </c>
-      <c r="G120" t="s">
+      <c r="H120" t="s">
         <v>565</v>
       </c>
-      <c r="J120" t="s">
+      <c r="L120" t="s">
         <v>566</v>
       </c>
-      <c r="M120" t="s">
-[...9 lines deleted...]
-    <row r="121" spans="1:15">
+      <c r="P120" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>24</v>
+      </c>
+      <c r="R120" t="s">
+        <v>24</v>
+      </c>
+      <c r="S120" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>567</v>
       </c>
       <c r="B121">
-        <v>94</v>
+        <v>163</v>
       </c>
       <c r="C121" t="s">
         <v>568</v>
       </c>
       <c r="D121" t="s">
         <v>569</v>
       </c>
-      <c r="G121" t="s">
+      <c r="H121" t="s">
         <v>570</v>
       </c>
-      <c r="J121" t="s">
+      <c r="L121" t="s">
         <v>571</v>
       </c>
-      <c r="M121" t="s">
-[...9 lines deleted...]
-    <row r="122" spans="1:15">
+      <c r="P121" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>24</v>
+      </c>
+      <c r="R121" t="s">
+        <v>24</v>
+      </c>
+      <c r="S121" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>572</v>
       </c>
       <c r="B122">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C122" t="s">
         <v>573</v>
       </c>
       <c r="D122" t="s">
         <v>574</v>
       </c>
-      <c r="G122" t="s">
+      <c r="H122" t="s">
         <v>575</v>
       </c>
-      <c r="J122" t="s">
+      <c r="L122" t="s">
         <v>576</v>
       </c>
-      <c r="M122" t="s">
-[...9 lines deleted...]
-    <row r="123" spans="1:15">
+      <c r="P122" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>24</v>
+      </c>
+      <c r="R122" t="s">
+        <v>24</v>
+      </c>
+      <c r="S122" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="B123">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="C123" t="s">
+        <v>578</v>
+      </c>
+      <c r="D123" t="s">
+        <v>579</v>
+      </c>
+      <c r="H123" t="s">
+        <v>580</v>
+      </c>
+      <c r="L123" t="s">
+        <v>581</v>
+      </c>
+      <c r="P123" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>24</v>
+      </c>
+      <c r="R123" t="s">
+        <v>24</v>
+      </c>
+      <c r="S123" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19">
+      <c r="A124" t="s">
         <v>577</v>
       </c>
-      <c r="D123" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B124">
-        <v>155</v>
+        <v>90</v>
       </c>
       <c r="C124" t="s">
         <v>582</v>
       </c>
       <c r="D124" t="s">
         <v>583</v>
       </c>
-      <c r="G124" t="s">
+      <c r="H124" t="s">
         <v>584</v>
       </c>
-      <c r="J124" t="s">
+      <c r="L124" t="s">
         <v>585</v>
       </c>
-      <c r="M124" t="s">
-[...9 lines deleted...]
-    <row r="125" spans="1:15">
+      <c r="P124" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>24</v>
+      </c>
+      <c r="R124" t="s">
+        <v>24</v>
+      </c>
+      <c r="S124" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>586</v>
       </c>
       <c r="B125">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C125" t="s">
         <v>587</v>
       </c>
       <c r="D125" t="s">
         <v>588</v>
       </c>
-      <c r="G125" t="s">
+      <c r="H125" t="s">
         <v>589</v>
       </c>
-      <c r="J125" t="s">
+      <c r="L125" t="s">
         <v>590</v>
       </c>
-      <c r="M125" t="s">
-[...9 lines deleted...]
-    <row r="126" spans="1:15">
+      <c r="P125" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>24</v>
+      </c>
+      <c r="R125" t="s">
+        <v>24</v>
+      </c>
+      <c r="S125" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>591</v>
       </c>
       <c r="B126">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="C126" t="s">
         <v>592</v>
       </c>
       <c r="D126" t="s">
         <v>593</v>
       </c>
-      <c r="G126" t="s">
+      <c r="H126" t="s">
+        <v>146</v>
+      </c>
+      <c r="L126" t="s">
         <v>594</v>
       </c>
-      <c r="J126" t="s">
+      <c r="P126" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>24</v>
+      </c>
+      <c r="R126" t="s">
+        <v>24</v>
+      </c>
+      <c r="S126" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19">
+      <c r="A127" t="s">
         <v>595</v>
-      </c>
-[...12 lines deleted...]
-        <v>591</v>
       </c>
       <c r="B127">
         <v>60</v>
       </c>
       <c r="C127" t="s">
         <v>596</v>
       </c>
       <c r="D127" t="s">
         <v>597</v>
       </c>
-      <c r="G127" t="s">
+      <c r="H127" t="s">
         <v>598</v>
       </c>
-      <c r="J127" t="s">
+      <c r="L127" t="s">
         <v>599</v>
       </c>
-      <c r="M127" t="s">
-[...9 lines deleted...]
-    <row r="128" spans="1:15">
+      <c r="P127" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>24</v>
+      </c>
+      <c r="R127" t="s">
+        <v>24</v>
+      </c>
+      <c r="S127" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>600</v>
       </c>
       <c r="B128">
-        <v>188</v>
+        <v>106</v>
       </c>
       <c r="C128" t="s">
         <v>601</v>
       </c>
       <c r="D128" t="s">
         <v>602</v>
       </c>
-      <c r="G128" t="s">
+      <c r="H128" t="s">
         <v>603</v>
       </c>
-      <c r="J128" t="s">
+      <c r="L128" t="s">
         <v>604</v>
       </c>
-      <c r="M128" t="s">
-[...9 lines deleted...]
-    <row r="129" spans="1:15">
+      <c r="P128" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>24</v>
+      </c>
+      <c r="R128" t="s">
+        <v>24</v>
+      </c>
+      <c r="S128" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>605</v>
       </c>
       <c r="B129">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="C129" t="s">
         <v>606</v>
       </c>
       <c r="D129" t="s">
         <v>607</v>
       </c>
-      <c r="G129" t="s">
+      <c r="H129" t="s">
         <v>608</v>
       </c>
-      <c r="J129" t="s">
+      <c r="L129" t="s">
         <v>609</v>
       </c>
-      <c r="M129" t="s">
-[...9 lines deleted...]
-    <row r="130" spans="1:15">
+      <c r="P129" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>24</v>
+      </c>
+      <c r="R129" t="s">
+        <v>24</v>
+      </c>
+      <c r="S129" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19">
       <c r="A130" t="s">
+        <v>605</v>
+      </c>
+      <c r="B130">
+        <v>71</v>
+      </c>
+      <c r="C130" t="s">
         <v>610</v>
       </c>
-      <c r="B130">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>611</v>
       </c>
-      <c r="D130" t="s">
+      <c r="H130" t="s">
         <v>612</v>
       </c>
-      <c r="G130" t="s">
+      <c r="L130" t="s">
         <v>613</v>
       </c>
-      <c r="J130" t="s">
+      <c r="P130" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>24</v>
+      </c>
+      <c r="R130" t="s">
+        <v>24</v>
+      </c>
+      <c r="S130" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19">
+      <c r="A131" t="s">
         <v>614</v>
       </c>
-      <c r="M130" t="s">
-[...10 lines deleted...]
-      <c r="A131" t="s">
+      <c r="B131">
+        <v>60</v>
+      </c>
+      <c r="C131" t="s">
         <v>615</v>
       </c>
-      <c r="B131">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>616</v>
       </c>
-      <c r="D131" t="s">
+      <c r="H131" t="s">
         <v>617</v>
       </c>
-      <c r="G131" t="s">
+      <c r="L131" t="s">
         <v>618</v>
       </c>
-      <c r="J131" t="s">
+      <c r="P131" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>24</v>
+      </c>
+      <c r="R131" t="s">
+        <v>24</v>
+      </c>
+      <c r="S131" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19">
+      <c r="A132" t="s">
+        <v>614</v>
+      </c>
+      <c r="B132">
+        <v>137</v>
+      </c>
+      <c r="C132" t="s">
         <v>619</v>
       </c>
-      <c r="M131" t="s">
-[...10 lines deleted...]
-      <c r="A132" t="s">
+      <c r="D132" t="s">
         <v>620</v>
       </c>
-      <c r="B132">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="H132" t="s">
         <v>621</v>
       </c>
-      <c r="D132" t="s">
+      <c r="L132" t="s">
         <v>622</v>
       </c>
-      <c r="G132" t="s">
+      <c r="P132" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>24</v>
+      </c>
+      <c r="R132" t="s">
+        <v>24</v>
+      </c>
+      <c r="S132" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19">
+      <c r="A133" t="s">
         <v>623</v>
       </c>
-      <c r="J132" t="s">
+      <c r="B133">
+        <v>83</v>
+      </c>
+      <c r="C133" t="s">
         <v>624</v>
       </c>
-      <c r="M132" t="s">
-[...10 lines deleted...]
-      <c r="A133" t="s">
+      <c r="D133" t="s">
         <v>625</v>
       </c>
-      <c r="B133">
+      <c r="H133" t="s">
+        <v>626</v>
+      </c>
+      <c r="L133" t="s">
+        <v>627</v>
+      </c>
+      <c r="P133" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>24</v>
+      </c>
+      <c r="R133" t="s">
+        <v>24</v>
+      </c>
+      <c r="S133" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134" t="s">
+        <v>628</v>
+      </c>
+      <c r="B134">
+        <v>61</v>
+      </c>
+      <c r="C134" t="s">
+        <v>629</v>
+      </c>
+      <c r="D134" t="s">
+        <v>630</v>
+      </c>
+      <c r="H134" t="s">
+        <v>631</v>
+      </c>
+      <c r="L134" t="s">
+        <v>632</v>
+      </c>
+      <c r="P134" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>24</v>
+      </c>
+      <c r="R134" t="s">
+        <v>24</v>
+      </c>
+      <c r="S134" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19">
+      <c r="A135" t="s">
+        <v>633</v>
+      </c>
+      <c r="B135">
+        <v>88</v>
+      </c>
+      <c r="C135" t="s">
+        <v>634</v>
+      </c>
+      <c r="D135" t="s">
+        <v>635</v>
+      </c>
+      <c r="H135" t="s">
+        <v>636</v>
+      </c>
+      <c r="L135" t="s">
+        <v>637</v>
+      </c>
+      <c r="P135" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>24</v>
+      </c>
+      <c r="R135" t="s">
+        <v>24</v>
+      </c>
+      <c r="S135" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19">
+      <c r="A136" t="s">
+        <v>638</v>
+      </c>
+      <c r="B136">
         <v>60</v>
-      </c>
-[...85 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C136" t="s">
         <v>639</v>
       </c>
       <c r="D136" t="s">
         <v>640</v>
       </c>
-      <c r="G136" t="s">
+      <c r="H136" t="s">
         <v>641</v>
       </c>
-      <c r="J136" t="s">
+      <c r="L136" t="s">
         <v>642</v>
       </c>
-      <c r="M136" t="s">
-[...9 lines deleted...]
-    <row r="137" spans="1:15">
+      <c r="P136" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>24</v>
+      </c>
+      <c r="R136" t="s">
+        <v>24</v>
+      </c>
+      <c r="S136" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19">
       <c r="A137" t="s">
+        <v>638</v>
+      </c>
+      <c r="B137">
+        <v>60</v>
+      </c>
+      <c r="C137" t="s">
         <v>643</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>644</v>
       </c>
-      <c r="D137" t="s">
+      <c r="H137" t="s">
         <v>645</v>
       </c>
-      <c r="G137" t="s">
+      <c r="L137" t="s">
         <v>646</v>
       </c>
-      <c r="J137" t="s">
+      <c r="P137" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>24</v>
+      </c>
+      <c r="R137" t="s">
+        <v>24</v>
+      </c>
+      <c r="S137" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19">
+      <c r="A138" t="s">
         <v>647</v>
       </c>
-      <c r="M137" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B138">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="C138" t="s">
         <v>648</v>
       </c>
       <c r="D138" t="s">
         <v>649</v>
       </c>
-      <c r="G138" t="s">
+      <c r="H138" t="s">
         <v>650</v>
       </c>
-      <c r="J138" t="s">
+      <c r="L138" t="s">
         <v>651</v>
       </c>
-      <c r="M138" t="s">
-[...9 lines deleted...]
-    <row r="139" spans="1:15">
+      <c r="P138" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>24</v>
+      </c>
+      <c r="R138" t="s">
+        <v>24</v>
+      </c>
+      <c r="S138" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19">
       <c r="A139" t="s">
+        <v>647</v>
+      </c>
+      <c r="B139">
+        <v>60</v>
+      </c>
+      <c r="C139" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D139" t="s">
         <v>653</v>
       </c>
-      <c r="G139" t="s">
+      <c r="H139" t="s">
         <v>654</v>
       </c>
-      <c r="J139" t="s">
+      <c r="L139" t="s">
         <v>655</v>
       </c>
-      <c r="M139" t="s">
-[...9 lines deleted...]
-    <row r="140" spans="1:15">
+      <c r="P139" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>24</v>
+      </c>
+      <c r="R139" t="s">
+        <v>24</v>
+      </c>
+      <c r="S139" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="B140">
+        <v>79</v>
+      </c>
+      <c r="C140" t="s">
+        <v>657</v>
+      </c>
+      <c r="D140" t="s">
+        <v>658</v>
+      </c>
+      <c r="H140" t="s">
+        <v>659</v>
+      </c>
+      <c r="L140" t="s">
+        <v>660</v>
+      </c>
+      <c r="P140" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>24</v>
+      </c>
+      <c r="R140" t="s">
+        <v>24</v>
+      </c>
+      <c r="S140" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19">
+      <c r="A141" t="s">
+        <v>661</v>
+      </c>
+      <c r="B141">
+        <v>60</v>
+      </c>
+      <c r="C141" t="s">
+        <v>662</v>
+      </c>
+      <c r="D141" t="s">
+        <v>663</v>
+      </c>
+      <c r="H141" t="s">
+        <v>664</v>
+      </c>
+      <c r="L141" t="s">
+        <v>665</v>
+      </c>
+      <c r="P141" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>24</v>
+      </c>
+      <c r="R141" t="s">
+        <v>24</v>
+      </c>
+      <c r="S141" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19">
+      <c r="A142" t="s">
+        <v>666</v>
+      </c>
+      <c r="B142">
+        <v>61</v>
+      </c>
+      <c r="C142" t="s">
+        <v>667</v>
+      </c>
+      <c r="D142" t="s">
+        <v>668</v>
+      </c>
+      <c r="H142" t="s">
+        <v>669</v>
+      </c>
+      <c r="L142" t="s">
+        <v>670</v>
+      </c>
+      <c r="P142" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>24</v>
+      </c>
+      <c r="R142" t="s">
+        <v>24</v>
+      </c>
+      <c r="S142" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143" t="s">
+        <v>671</v>
+      </c>
+      <c r="B143">
+        <v>129</v>
+      </c>
+      <c r="C143" t="s">
+        <v>672</v>
+      </c>
+      <c r="D143" t="s">
+        <v>673</v>
+      </c>
+      <c r="H143" t="s">
+        <v>674</v>
+      </c>
+      <c r="L143" t="s">
+        <v>675</v>
+      </c>
+      <c r="P143" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>24</v>
+      </c>
+      <c r="R143" t="s">
+        <v>24</v>
+      </c>
+      <c r="S143" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144" t="s">
+        <v>676</v>
+      </c>
+      <c r="B144">
+        <v>139</v>
+      </c>
+      <c r="C144" t="s">
+        <v>677</v>
+      </c>
+      <c r="D144" t="s">
+        <v>678</v>
+      </c>
+      <c r="H144" t="s">
+        <v>679</v>
+      </c>
+      <c r="L144" t="s">
+        <v>680</v>
+      </c>
+      <c r="P144" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>24</v>
+      </c>
+      <c r="R144" t="s">
+        <v>24</v>
+      </c>
+      <c r="S144" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19">
+      <c r="A145" t="s">
+        <v>676</v>
+      </c>
+      <c r="B145">
+        <v>60</v>
+      </c>
+      <c r="C145" t="s">
+        <v>681</v>
+      </c>
+      <c r="D145" t="s">
+        <v>682</v>
+      </c>
+      <c r="H145" t="s">
+        <v>683</v>
+      </c>
+      <c r="L145" t="s">
+        <v>684</v>
+      </c>
+      <c r="P145" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>24</v>
+      </c>
+      <c r="R145" t="s">
+        <v>24</v>
+      </c>
+      <c r="S145" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19">
+      <c r="A146" t="s">
+        <v>685</v>
+      </c>
+      <c r="B146">
+        <v>94</v>
+      </c>
+      <c r="C146" t="s">
+        <v>686</v>
+      </c>
+      <c r="D146" t="s">
+        <v>687</v>
+      </c>
+      <c r="H146" t="s">
+        <v>688</v>
+      </c>
+      <c r="L146" t="s">
+        <v>689</v>
+      </c>
+      <c r="P146" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>24</v>
+      </c>
+      <c r="R146" t="s">
+        <v>24</v>
+      </c>
+      <c r="S146" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19">
+      <c r="A147" t="s">
+        <v>690</v>
+      </c>
+      <c r="B147">
+        <v>70</v>
+      </c>
+      <c r="C147" t="s">
+        <v>691</v>
+      </c>
+      <c r="D147" t="s">
+        <v>692</v>
+      </c>
+      <c r="H147" t="s">
+        <v>693</v>
+      </c>
+      <c r="L147" t="s">
+        <v>694</v>
+      </c>
+      <c r="P147" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>24</v>
+      </c>
+      <c r="R147" t="s">
+        <v>24</v>
+      </c>
+      <c r="S147" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19">
+      <c r="A148" t="s">
+        <v>690</v>
+      </c>
+      <c r="B148">
+        <v>127</v>
+      </c>
+      <c r="C148" t="s">
+        <v>695</v>
+      </c>
+      <c r="D148" t="s">
+        <v>696</v>
+      </c>
+      <c r="H148" t="s">
+        <v>697</v>
+      </c>
+      <c r="L148" t="s">
+        <v>698</v>
+      </c>
+      <c r="P148" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>24</v>
+      </c>
+      <c r="R148" t="s">
+        <v>24</v>
+      </c>
+      <c r="S148" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19">
+      <c r="A149" t="s">
+        <v>699</v>
+      </c>
+      <c r="B149">
+        <v>155</v>
+      </c>
+      <c r="C149" t="s">
+        <v>700</v>
+      </c>
+      <c r="D149" t="s">
+        <v>701</v>
+      </c>
+      <c r="H149" t="s">
+        <v>702</v>
+      </c>
+      <c r="L149" t="s">
+        <v>703</v>
+      </c>
+      <c r="P149" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>24</v>
+      </c>
+      <c r="R149" t="s">
+        <v>24</v>
+      </c>
+      <c r="S149" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19">
+      <c r="A150" t="s">
+        <v>704</v>
+      </c>
+      <c r="B150">
+        <v>60</v>
+      </c>
+      <c r="C150" t="s">
+        <v>705</v>
+      </c>
+      <c r="D150" t="s">
+        <v>706</v>
+      </c>
+      <c r="H150" t="s">
+        <v>707</v>
+      </c>
+      <c r="L150" t="s">
+        <v>708</v>
+      </c>
+      <c r="P150" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>24</v>
+      </c>
+      <c r="R150" t="s">
+        <v>24</v>
+      </c>
+      <c r="S150" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19">
+      <c r="A151" t="s">
+        <v>709</v>
+      </c>
+      <c r="B151">
+        <v>66</v>
+      </c>
+      <c r="C151" t="s">
+        <v>710</v>
+      </c>
+      <c r="D151" t="s">
+        <v>711</v>
+      </c>
+      <c r="H151" t="s">
+        <v>712</v>
+      </c>
+      <c r="L151" t="s">
+        <v>713</v>
+      </c>
+      <c r="P151" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>24</v>
+      </c>
+      <c r="R151" t="s">
+        <v>24</v>
+      </c>
+      <c r="S151" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19">
+      <c r="A152" t="s">
+        <v>709</v>
+      </c>
+      <c r="B152">
+        <v>60</v>
+      </c>
+      <c r="C152" t="s">
+        <v>714</v>
+      </c>
+      <c r="D152" t="s">
+        <v>715</v>
+      </c>
+      <c r="H152" t="s">
+        <v>716</v>
+      </c>
+      <c r="L152" t="s">
+        <v>717</v>
+      </c>
+      <c r="P152" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>24</v>
+      </c>
+      <c r="R152" t="s">
+        <v>24</v>
+      </c>
+      <c r="S152" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19">
+      <c r="A153" t="s">
+        <v>718</v>
+      </c>
+      <c r="B153">
+        <v>188</v>
+      </c>
+      <c r="C153" t="s">
+        <v>719</v>
+      </c>
+      <c r="D153" t="s">
+        <v>720</v>
+      </c>
+      <c r="H153" t="s">
+        <v>721</v>
+      </c>
+      <c r="L153" t="s">
+        <v>722</v>
+      </c>
+      <c r="P153" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>24</v>
+      </c>
+      <c r="R153" t="s">
+        <v>24</v>
+      </c>
+      <c r="S153" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="154" spans="1:19">
+      <c r="A154" t="s">
+        <v>723</v>
+      </c>
+      <c r="B154">
+        <v>68</v>
+      </c>
+      <c r="C154" t="s">
+        <v>724</v>
+      </c>
+      <c r="D154" t="s">
+        <v>725</v>
+      </c>
+      <c r="H154" t="s">
+        <v>726</v>
+      </c>
+      <c r="L154" t="s">
+        <v>727</v>
+      </c>
+      <c r="P154" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>24</v>
+      </c>
+      <c r="R154" t="s">
+        <v>24</v>
+      </c>
+      <c r="S154" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19">
+      <c r="A155" t="s">
+        <v>728</v>
+      </c>
+      <c r="B155">
+        <v>104</v>
+      </c>
+      <c r="C155" t="s">
+        <v>729</v>
+      </c>
+      <c r="D155" t="s">
+        <v>730</v>
+      </c>
+      <c r="H155" t="s">
+        <v>731</v>
+      </c>
+      <c r="L155" t="s">
+        <v>732</v>
+      </c>
+      <c r="P155" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>24</v>
+      </c>
+      <c r="R155" t="s">
+        <v>24</v>
+      </c>
+      <c r="S155" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19">
+      <c r="A156" t="s">
+        <v>733</v>
+      </c>
+      <c r="B156">
+        <v>149</v>
+      </c>
+      <c r="C156" t="s">
+        <v>734</v>
+      </c>
+      <c r="D156" t="s">
+        <v>735</v>
+      </c>
+      <c r="H156" t="s">
+        <v>736</v>
+      </c>
+      <c r="L156" t="s">
+        <v>737</v>
+      </c>
+      <c r="P156" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>24</v>
+      </c>
+      <c r="R156" t="s">
+        <v>24</v>
+      </c>
+      <c r="S156" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19">
+      <c r="A157" t="s">
+        <v>738</v>
+      </c>
+      <c r="B157">
+        <v>74</v>
+      </c>
+      <c r="C157" t="s">
+        <v>739</v>
+      </c>
+      <c r="D157" t="s">
+        <v>740</v>
+      </c>
+      <c r="H157" t="s">
+        <v>741</v>
+      </c>
+      <c r="L157" t="s">
+        <v>742</v>
+      </c>
+      <c r="P157" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>24</v>
+      </c>
+      <c r="R157" t="s">
+        <v>24</v>
+      </c>
+      <c r="S157" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19">
+      <c r="A158" t="s">
+        <v>743</v>
+      </c>
+      <c r="B158">
+        <v>60</v>
+      </c>
+      <c r="C158" t="s">
+        <v>744</v>
+      </c>
+      <c r="D158" t="s">
+        <v>745</v>
+      </c>
+      <c r="H158" t="s">
+        <v>746</v>
+      </c>
+      <c r="L158" t="s">
+        <v>747</v>
+      </c>
+      <c r="P158" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>24</v>
+      </c>
+      <c r="R158" t="s">
+        <v>24</v>
+      </c>
+      <c r="S158" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19">
+      <c r="A159" t="s">
+        <v>743</v>
+      </c>
+      <c r="B159">
+        <v>97</v>
+      </c>
+      <c r="C159" t="s">
+        <v>748</v>
+      </c>
+      <c r="D159" t="s">
+        <v>749</v>
+      </c>
+      <c r="H159" t="s">
+        <v>750</v>
+      </c>
+      <c r="L159" t="s">
+        <v>751</v>
+      </c>
+      <c r="P159" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>24</v>
+      </c>
+      <c r="R159" t="s">
+        <v>24</v>
+      </c>
+      <c r="S159" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19">
+      <c r="A160" t="s">
+        <v>752</v>
+      </c>
+      <c r="B160">
+        <v>100</v>
+      </c>
+      <c r="C160" t="s">
+        <v>753</v>
+      </c>
+      <c r="D160" t="s">
+        <v>754</v>
+      </c>
+      <c r="H160" t="s">
+        <v>755</v>
+      </c>
+      <c r="L160" t="s">
+        <v>756</v>
+      </c>
+      <c r="P160" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>24</v>
+      </c>
+      <c r="R160" t="s">
+        <v>24</v>
+      </c>
+      <c r="S160" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19">
+      <c r="A161" t="s">
+        <v>752</v>
+      </c>
+      <c r="B161">
+        <v>91</v>
+      </c>
+      <c r="C161" t="s">
+        <v>757</v>
+      </c>
+      <c r="D161" t="s">
+        <v>758</v>
+      </c>
+      <c r="H161" t="s">
+        <v>759</v>
+      </c>
+      <c r="L161" t="s">
+        <v>760</v>
+      </c>
+      <c r="P161" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>24</v>
+      </c>
+      <c r="R161" t="s">
+        <v>24</v>
+      </c>
+      <c r="S161" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="162" spans="1:19">
+      <c r="A162" t="s">
+        <v>761</v>
+      </c>
+      <c r="B162">
+        <v>68</v>
+      </c>
+      <c r="C162" t="s">
+        <v>762</v>
+      </c>
+      <c r="D162" t="s">
+        <v>763</v>
+      </c>
+      <c r="H162" t="s">
+        <v>764</v>
+      </c>
+      <c r="L162" t="s">
+        <v>765</v>
+      </c>
+      <c r="P162" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>24</v>
+      </c>
+      <c r="R162" t="s">
+        <v>24</v>
+      </c>
+      <c r="S162" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19">
+      <c r="A163" t="s">
+        <v>761</v>
+      </c>
+      <c r="B163">
+        <v>96</v>
+      </c>
+      <c r="C163" t="s">
+        <v>766</v>
+      </c>
+      <c r="D163" t="s">
+        <v>767</v>
+      </c>
+      <c r="H163" t="s">
+        <v>768</v>
+      </c>
+      <c r="L163" t="s">
+        <v>769</v>
+      </c>
+      <c r="P163" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>24</v>
+      </c>
+      <c r="R163" t="s">
+        <v>24</v>
+      </c>
+      <c r="S163" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19">
+      <c r="A164" t="s">
+        <v>770</v>
+      </c>
+      <c r="B164">
+        <v>62</v>
+      </c>
+      <c r="D164" t="s">
+        <v>771</v>
+      </c>
+      <c r="H164" t="s">
+        <v>772</v>
+      </c>
+      <c r="L164" t="s">
+        <v>773</v>
+      </c>
+      <c r="P164" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>24</v>
+      </c>
+      <c r="R164" t="s">
+        <v>24</v>
+      </c>
+      <c r="S164" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="165" spans="1:19">
+      <c r="A165" t="s">
+        <v>770</v>
+      </c>
+      <c r="B165">
         <v>71</v>
       </c>
-      <c r="C140" t="s">
-[...25 lines deleted...]
-      <c r="B141">
+      <c r="C165" t="s">
+        <v>774</v>
+      </c>
+      <c r="D165" t="s">
+        <v>775</v>
+      </c>
+      <c r="H165" t="s">
+        <v>776</v>
+      </c>
+      <c r="L165" t="s">
+        <v>777</v>
+      </c>
+      <c r="P165" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>24</v>
+      </c>
+      <c r="R165" t="s">
+        <v>24</v>
+      </c>
+      <c r="S165" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="166" spans="1:19">
+      <c r="A166" t="s">
+        <v>778</v>
+      </c>
+      <c r="B166">
         <v>128</v>
       </c>
-      <c r="C141" t="s">
-[...25 lines deleted...]
-      <c r="B142">
+      <c r="C166" t="s">
+        <v>779</v>
+      </c>
+      <c r="D166" t="s">
+        <v>780</v>
+      </c>
+      <c r="H166" t="s">
+        <v>781</v>
+      </c>
+      <c r="L166" t="s">
+        <v>782</v>
+      </c>
+      <c r="P166" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>24</v>
+      </c>
+      <c r="R166" t="s">
+        <v>24</v>
+      </c>
+      <c r="S166" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19">
+      <c r="A167" t="s">
+        <v>778</v>
+      </c>
+      <c r="B167">
         <v>128</v>
       </c>
-      <c r="C142" t="s">
-[...25 lines deleted...]
-      <c r="B143">
+      <c r="C167" t="s">
+        <v>779</v>
+      </c>
+      <c r="D167" t="s">
+        <v>780</v>
+      </c>
+      <c r="H167" t="s">
+        <v>781</v>
+      </c>
+      <c r="L167" t="s">
+        <v>782</v>
+      </c>
+      <c r="P167" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>24</v>
+      </c>
+      <c r="R167" t="s">
+        <v>24</v>
+      </c>
+      <c r="S167" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="168" spans="1:19">
+      <c r="A168" t="s">
+        <v>783</v>
+      </c>
+      <c r="B168">
         <v>95</v>
       </c>
-      <c r="C143" t="s">
-[...25 lines deleted...]
-      <c r="B144">
+      <c r="C168" t="s">
+        <v>784</v>
+      </c>
+      <c r="D168" t="s">
+        <v>785</v>
+      </c>
+      <c r="H168" t="s">
+        <v>786</v>
+      </c>
+      <c r="L168" t="s">
+        <v>787</v>
+      </c>
+      <c r="P168" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>24</v>
+      </c>
+      <c r="R168" t="s">
+        <v>24</v>
+      </c>
+      <c r="S168" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="169" spans="1:19">
+      <c r="A169" t="s">
+        <v>783</v>
+      </c>
+      <c r="B169">
         <v>78</v>
       </c>
-      <c r="C144" t="s">
-[...25 lines deleted...]
-      <c r="B145">
+      <c r="C169" t="s">
+        <v>788</v>
+      </c>
+      <c r="D169" t="s">
+        <v>789</v>
+      </c>
+      <c r="H169" t="s">
+        <v>790</v>
+      </c>
+      <c r="L169" t="s">
+        <v>791</v>
+      </c>
+      <c r="P169" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>24</v>
+      </c>
+      <c r="R169" t="s">
+        <v>24</v>
+      </c>
+      <c r="S169" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19">
+      <c r="A170" t="s">
+        <v>783</v>
+      </c>
+      <c r="B170">
         <v>95</v>
       </c>
-      <c r="C145" t="s">
-[...25 lines deleted...]
-      <c r="B146">
+      <c r="C170" t="s">
+        <v>784</v>
+      </c>
+      <c r="D170" t="s">
+        <v>785</v>
+      </c>
+      <c r="H170" t="s">
+        <v>786</v>
+      </c>
+      <c r="L170" t="s">
+        <v>787</v>
+      </c>
+      <c r="P170" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>24</v>
+      </c>
+      <c r="R170" t="s">
+        <v>24</v>
+      </c>
+      <c r="S170" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="171" spans="1:19">
+      <c r="A171" t="s">
+        <v>783</v>
+      </c>
+      <c r="B171">
         <v>78</v>
       </c>
-      <c r="C146" t="s">
-[...25 lines deleted...]
-      <c r="B147">
+      <c r="C171" t="s">
+        <v>788</v>
+      </c>
+      <c r="D171" t="s">
+        <v>789</v>
+      </c>
+      <c r="H171" t="s">
+        <v>790</v>
+      </c>
+      <c r="L171" t="s">
+        <v>791</v>
+      </c>
+      <c r="P171" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>24</v>
+      </c>
+      <c r="R171" t="s">
+        <v>24</v>
+      </c>
+      <c r="S171" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="172" spans="1:19">
+      <c r="A172" t="s">
+        <v>792</v>
+      </c>
+      <c r="B172">
         <v>97</v>
       </c>
-      <c r="C147" t="s">
-[...25 lines deleted...]
-      <c r="B148">
+      <c r="C172" t="s">
+        <v>793</v>
+      </c>
+      <c r="D172" t="s">
+        <v>794</v>
+      </c>
+      <c r="H172" t="s">
+        <v>795</v>
+      </c>
+      <c r="L172" t="s">
+        <v>796</v>
+      </c>
+      <c r="P172" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>24</v>
+      </c>
+      <c r="R172" t="s">
+        <v>24</v>
+      </c>
+      <c r="S172" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="173" spans="1:19">
+      <c r="A173" t="s">
+        <v>792</v>
+      </c>
+      <c r="B173">
         <v>66</v>
       </c>
-      <c r="C148" t="s">
-[...25 lines deleted...]
-      <c r="B149">
+      <c r="C173" t="s">
+        <v>797</v>
+      </c>
+      <c r="D173" t="s">
+        <v>798</v>
+      </c>
+      <c r="H173" t="s">
+        <v>799</v>
+      </c>
+      <c r="L173" t="s">
+        <v>800</v>
+      </c>
+      <c r="P173" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>24</v>
+      </c>
+      <c r="R173" t="s">
+        <v>24</v>
+      </c>
+      <c r="S173" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="174" spans="1:19">
+      <c r="A174" t="s">
+        <v>792</v>
+      </c>
+      <c r="B174">
         <v>97</v>
       </c>
-      <c r="C149" t="s">
-[...25 lines deleted...]
-      <c r="B150">
+      <c r="C174" t="s">
+        <v>793</v>
+      </c>
+      <c r="D174" t="s">
+        <v>794</v>
+      </c>
+      <c r="H174" t="s">
+        <v>795</v>
+      </c>
+      <c r="L174" t="s">
+        <v>796</v>
+      </c>
+      <c r="P174" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>24</v>
+      </c>
+      <c r="R174" t="s">
+        <v>24</v>
+      </c>
+      <c r="S174" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="175" spans="1:19">
+      <c r="A175" t="s">
+        <v>792</v>
+      </c>
+      <c r="B175">
         <v>66</v>
       </c>
-      <c r="C150" t="s">
-[...25 lines deleted...]
-      <c r="B151">
+      <c r="C175" t="s">
+        <v>797</v>
+      </c>
+      <c r="D175" t="s">
+        <v>798</v>
+      </c>
+      <c r="H175" t="s">
+        <v>799</v>
+      </c>
+      <c r="L175" t="s">
+        <v>800</v>
+      </c>
+      <c r="P175" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>24</v>
+      </c>
+      <c r="R175" t="s">
+        <v>24</v>
+      </c>
+      <c r="S175" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="176" spans="1:19">
+      <c r="A176" t="s">
+        <v>801</v>
+      </c>
+      <c r="B176">
         <v>60</v>
       </c>
-      <c r="C151" t="s">
-[...25 lines deleted...]
-      <c r="B152">
+      <c r="C176" t="s">
+        <v>802</v>
+      </c>
+      <c r="D176" t="s">
+        <v>803</v>
+      </c>
+      <c r="H176" t="s">
+        <v>804</v>
+      </c>
+      <c r="L176" t="s">
+        <v>805</v>
+      </c>
+      <c r="P176" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>24</v>
+      </c>
+      <c r="R176" t="s">
+        <v>24</v>
+      </c>
+      <c r="S176" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="177" spans="1:19">
+      <c r="A177" t="s">
+        <v>806</v>
+      </c>
+      <c r="B177">
         <v>84</v>
       </c>
-      <c r="C152" t="s">
-[...25 lines deleted...]
-      <c r="B153">
+      <c r="C177" t="s">
+        <v>807</v>
+      </c>
+      <c r="D177" t="s">
+        <v>808</v>
+      </c>
+      <c r="H177" t="s">
+        <v>809</v>
+      </c>
+      <c r="L177" t="s">
+        <v>810</v>
+      </c>
+      <c r="P177" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>24</v>
+      </c>
+      <c r="R177" t="s">
+        <v>24</v>
+      </c>
+      <c r="S177" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19">
+      <c r="A178" t="s">
+        <v>806</v>
+      </c>
+      <c r="B178">
         <v>84</v>
       </c>
-      <c r="C153" t="s">
-[...25 lines deleted...]
-      <c r="B154">
+      <c r="C178" t="s">
+        <v>807</v>
+      </c>
+      <c r="D178" t="s">
+        <v>808</v>
+      </c>
+      <c r="H178" t="s">
+        <v>809</v>
+      </c>
+      <c r="L178" t="s">
+        <v>810</v>
+      </c>
+      <c r="P178" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>24</v>
+      </c>
+      <c r="R178" t="s">
+        <v>24</v>
+      </c>
+      <c r="S178" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19">
+      <c r="A179" t="s">
+        <v>811</v>
+      </c>
+      <c r="B179">
         <v>101</v>
       </c>
-      <c r="C154" t="s">
-[...25 lines deleted...]
-      <c r="B155">
+      <c r="C179" t="s">
+        <v>812</v>
+      </c>
+      <c r="D179" t="s">
+        <v>813</v>
+      </c>
+      <c r="H179" t="s">
+        <v>814</v>
+      </c>
+      <c r="L179" t="s">
+        <v>815</v>
+      </c>
+      <c r="P179" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>24</v>
+      </c>
+      <c r="R179" t="s">
+        <v>24</v>
+      </c>
+      <c r="S179" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="180" spans="1:19">
+      <c r="A180" t="s">
+        <v>811</v>
+      </c>
+      <c r="B180">
         <v>101</v>
       </c>
-      <c r="C155" t="s">
-[...25 lines deleted...]
-      <c r="B156">
+      <c r="C180" t="s">
+        <v>812</v>
+      </c>
+      <c r="D180" t="s">
+        <v>813</v>
+      </c>
+      <c r="H180" t="s">
+        <v>814</v>
+      </c>
+      <c r="L180" t="s">
+        <v>815</v>
+      </c>
+      <c r="P180" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>24</v>
+      </c>
+      <c r="R180" t="s">
+        <v>24</v>
+      </c>
+      <c r="S180" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19">
+      <c r="A181" t="s">
+        <v>816</v>
+      </c>
+      <c r="B181">
         <v>86</v>
       </c>
-      <c r="C156" t="s">
-[...25 lines deleted...]
-      <c r="B157">
+      <c r="C181" t="s">
+        <v>817</v>
+      </c>
+      <c r="D181" t="s">
+        <v>818</v>
+      </c>
+      <c r="H181" t="s">
+        <v>819</v>
+      </c>
+      <c r="L181" t="s">
+        <v>820</v>
+      </c>
+      <c r="P181" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>24</v>
+      </c>
+      <c r="R181" t="s">
+        <v>24</v>
+      </c>
+      <c r="S181" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19">
+      <c r="A182" t="s">
+        <v>816</v>
+      </c>
+      <c r="B182">
         <v>86</v>
       </c>
-      <c r="C157" t="s">
-[...25 lines deleted...]
-      <c r="B158">
+      <c r="C182" t="s">
+        <v>817</v>
+      </c>
+      <c r="D182" t="s">
+        <v>818</v>
+      </c>
+      <c r="H182" t="s">
+        <v>819</v>
+      </c>
+      <c r="L182" t="s">
+        <v>820</v>
+      </c>
+      <c r="P182" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>24</v>
+      </c>
+      <c r="R182" t="s">
+        <v>24</v>
+      </c>
+      <c r="S182" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="183" spans="1:19">
+      <c r="A183" t="s">
+        <v>821</v>
+      </c>
+      <c r="B183">
         <v>81</v>
       </c>
-      <c r="C158" t="s">
-[...25 lines deleted...]
-      <c r="B159">
+      <c r="C183" t="s">
+        <v>822</v>
+      </c>
+      <c r="D183" t="s">
+        <v>823</v>
+      </c>
+      <c r="H183" t="s">
+        <v>146</v>
+      </c>
+      <c r="L183" t="s">
+        <v>824</v>
+      </c>
+      <c r="P183" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>24</v>
+      </c>
+      <c r="R183" t="s">
+        <v>24</v>
+      </c>
+      <c r="S183" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19">
+      <c r="A184" t="s">
+        <v>821</v>
+      </c>
+      <c r="B184">
         <v>81</v>
       </c>
-      <c r="C159" t="s">
-[...25 lines deleted...]
-      <c r="B160">
+      <c r="C184" t="s">
+        <v>822</v>
+      </c>
+      <c r="D184" t="s">
+        <v>823</v>
+      </c>
+      <c r="H184" t="s">
+        <v>146</v>
+      </c>
+      <c r="L184" t="s">
+        <v>824</v>
+      </c>
+      <c r="P184" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>24</v>
+      </c>
+      <c r="R184" t="s">
+        <v>24</v>
+      </c>
+      <c r="S184" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19">
+      <c r="A185" t="s">
+        <v>825</v>
+      </c>
+      <c r="B185">
         <v>77</v>
       </c>
-      <c r="C160" t="s">
-[...25 lines deleted...]
-      <c r="B161">
+      <c r="C185" t="s">
+        <v>826</v>
+      </c>
+      <c r="D185" t="s">
+        <v>827</v>
+      </c>
+      <c r="H185" t="s">
+        <v>828</v>
+      </c>
+      <c r="L185" t="s">
+        <v>829</v>
+      </c>
+      <c r="P185" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>24</v>
+      </c>
+      <c r="R185" t="s">
+        <v>24</v>
+      </c>
+      <c r="S185" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19">
+      <c r="A186" t="s">
+        <v>825</v>
+      </c>
+      <c r="B186">
         <v>65</v>
       </c>
-      <c r="C161" t="s">
-[...25 lines deleted...]
-      <c r="B162">
+      <c r="C186" t="s">
+        <v>830</v>
+      </c>
+      <c r="D186" t="s">
+        <v>831</v>
+      </c>
+      <c r="H186" t="s">
+        <v>832</v>
+      </c>
+      <c r="L186" t="s">
+        <v>833</v>
+      </c>
+      <c r="P186" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>24</v>
+      </c>
+      <c r="R186" t="s">
+        <v>24</v>
+      </c>
+      <c r="S186" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19">
+      <c r="A187" t="s">
+        <v>825</v>
+      </c>
+      <c r="B187">
         <v>65</v>
       </c>
-      <c r="C162" t="s">
-[...25 lines deleted...]
-      <c r="B163">
+      <c r="C187" t="s">
+        <v>830</v>
+      </c>
+      <c r="D187" t="s">
+        <v>831</v>
+      </c>
+      <c r="H187" t="s">
+        <v>832</v>
+      </c>
+      <c r="L187" t="s">
+        <v>833</v>
+      </c>
+      <c r="P187" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>24</v>
+      </c>
+      <c r="R187" t="s">
+        <v>24</v>
+      </c>
+      <c r="S187" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19">
+      <c r="A188" t="s">
+        <v>834</v>
+      </c>
+      <c r="B188">
         <v>60</v>
       </c>
-      <c r="C163" t="s">
-[...25 lines deleted...]
-      <c r="B164">
+      <c r="C188" t="s">
+        <v>835</v>
+      </c>
+      <c r="D188" t="s">
+        <v>836</v>
+      </c>
+      <c r="H188" t="s">
+        <v>837</v>
+      </c>
+      <c r="L188" t="s">
+        <v>838</v>
+      </c>
+      <c r="P188" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>24</v>
+      </c>
+      <c r="R188" t="s">
+        <v>24</v>
+      </c>
+      <c r="S188" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19">
+      <c r="A189" t="s">
+        <v>834</v>
+      </c>
+      <c r="B189">
         <v>60</v>
       </c>
-      <c r="C164" t="s">
-[...25 lines deleted...]
-      <c r="B165">
+      <c r="C189" t="s">
+        <v>835</v>
+      </c>
+      <c r="D189" t="s">
+        <v>836</v>
+      </c>
+      <c r="H189" t="s">
+        <v>837</v>
+      </c>
+      <c r="L189" t="s">
+        <v>838</v>
+      </c>
+      <c r="P189" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>24</v>
+      </c>
+      <c r="R189" t="s">
+        <v>24</v>
+      </c>
+      <c r="S189" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19">
+      <c r="A190" t="s">
+        <v>839</v>
+      </c>
+      <c r="B190">
         <v>103</v>
       </c>
-      <c r="C165" t="s">
-[...25 lines deleted...]
-      <c r="B166">
+      <c r="C190" t="s">
+        <v>840</v>
+      </c>
+      <c r="D190" t="s">
+        <v>841</v>
+      </c>
+      <c r="H190" t="s">
+        <v>842</v>
+      </c>
+      <c r="L190" t="s">
+        <v>843</v>
+      </c>
+      <c r="P190" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>24</v>
+      </c>
+      <c r="R190" t="s">
+        <v>24</v>
+      </c>
+      <c r="S190" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="191" spans="1:19">
+      <c r="A191" t="s">
+        <v>839</v>
+      </c>
+      <c r="B191">
         <v>103</v>
       </c>
-      <c r="C166" t="s">
-[...25 lines deleted...]
-      <c r="B167">
+      <c r="C191" t="s">
+        <v>840</v>
+      </c>
+      <c r="D191" t="s">
+        <v>841</v>
+      </c>
+      <c r="H191" t="s">
+        <v>842</v>
+      </c>
+      <c r="L191" t="s">
+        <v>843</v>
+      </c>
+      <c r="P191" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>24</v>
+      </c>
+      <c r="R191" t="s">
+        <v>24</v>
+      </c>
+      <c r="S191" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="192" spans="1:19">
+      <c r="A192" t="s">
+        <v>844</v>
+      </c>
+      <c r="B192">
         <v>226</v>
       </c>
-      <c r="C167" t="s">
-[...25 lines deleted...]
-      <c r="B168">
+      <c r="C192" t="s">
+        <v>845</v>
+      </c>
+      <c r="D192" t="s">
+        <v>846</v>
+      </c>
+      <c r="H192" t="s">
+        <v>847</v>
+      </c>
+      <c r="L192" t="s">
+        <v>848</v>
+      </c>
+      <c r="P192" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>24</v>
+      </c>
+      <c r="R192" t="s">
+        <v>24</v>
+      </c>
+      <c r="S192" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="193" spans="1:19">
+      <c r="A193" t="s">
+        <v>844</v>
+      </c>
+      <c r="B193">
         <v>226</v>
       </c>
-      <c r="C168" t="s">
-[...25 lines deleted...]
-      <c r="B169">
+      <c r="C193" t="s">
+        <v>845</v>
+      </c>
+      <c r="D193" t="s">
+        <v>846</v>
+      </c>
+      <c r="H193" t="s">
+        <v>847</v>
+      </c>
+      <c r="L193" t="s">
+        <v>848</v>
+      </c>
+      <c r="P193" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>24</v>
+      </c>
+      <c r="R193" t="s">
+        <v>24</v>
+      </c>
+      <c r="S193" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="194" spans="1:19">
+      <c r="A194" t="s">
+        <v>849</v>
+      </c>
+      <c r="B194">
         <v>228</v>
       </c>
-      <c r="C169" t="s">
-[...25 lines deleted...]
-      <c r="B170">
+      <c r="C194" t="s">
+        <v>850</v>
+      </c>
+      <c r="D194" t="s">
+        <v>851</v>
+      </c>
+      <c r="H194" t="s">
+        <v>852</v>
+      </c>
+      <c r="L194" t="s">
+        <v>853</v>
+      </c>
+      <c r="P194" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>24</v>
+      </c>
+      <c r="R194" t="s">
+        <v>24</v>
+      </c>
+      <c r="S194" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="195" spans="1:19">
+      <c r="A195" t="s">
+        <v>849</v>
+      </c>
+      <c r="B195">
         <v>228</v>
       </c>
-      <c r="C170" t="s">
-[...25 lines deleted...]
-      <c r="B171">
+      <c r="C195" t="s">
+        <v>850</v>
+      </c>
+      <c r="D195" t="s">
+        <v>851</v>
+      </c>
+      <c r="H195" t="s">
+        <v>852</v>
+      </c>
+      <c r="L195" t="s">
+        <v>853</v>
+      </c>
+      <c r="P195" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>24</v>
+      </c>
+      <c r="R195" t="s">
+        <v>24</v>
+      </c>
+      <c r="S195" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="196" spans="1:19">
+      <c r="A196" t="s">
+        <v>854</v>
+      </c>
+      <c r="B196">
         <v>124</v>
       </c>
-      <c r="C171" t="s">
-[...25 lines deleted...]
-      <c r="B172">
+      <c r="C196" t="s">
+        <v>855</v>
+      </c>
+      <c r="D196" t="s">
+        <v>856</v>
+      </c>
+      <c r="H196" t="s">
+        <v>857</v>
+      </c>
+      <c r="L196" t="s">
+        <v>858</v>
+      </c>
+      <c r="P196" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>24</v>
+      </c>
+      <c r="R196" t="s">
+        <v>24</v>
+      </c>
+      <c r="S196" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="197" spans="1:19">
+      <c r="A197" t="s">
+        <v>854</v>
+      </c>
+      <c r="B197">
         <v>124</v>
       </c>
-      <c r="C172" t="s">
-[...25 lines deleted...]
-      <c r="B173">
+      <c r="C197" t="s">
+        <v>855</v>
+      </c>
+      <c r="D197" t="s">
+        <v>856</v>
+      </c>
+      <c r="H197" t="s">
+        <v>857</v>
+      </c>
+      <c r="L197" t="s">
+        <v>858</v>
+      </c>
+      <c r="P197" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>24</v>
+      </c>
+      <c r="R197" t="s">
+        <v>24</v>
+      </c>
+      <c r="S197" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="198" spans="1:19">
+      <c r="A198" t="s">
+        <v>859</v>
+      </c>
+      <c r="B198">
         <v>113</v>
       </c>
-      <c r="C173" t="s">
-[...25 lines deleted...]
-      <c r="B174">
+      <c r="C198" t="s">
+        <v>860</v>
+      </c>
+      <c r="D198" t="s">
+        <v>861</v>
+      </c>
+      <c r="H198" t="s">
+        <v>862</v>
+      </c>
+      <c r="L198" t="s">
+        <v>863</v>
+      </c>
+      <c r="P198" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>24</v>
+      </c>
+      <c r="R198" t="s">
+        <v>24</v>
+      </c>
+      <c r="S198" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="199" spans="1:19">
+      <c r="A199" t="s">
+        <v>859</v>
+      </c>
+      <c r="B199">
         <v>113</v>
       </c>
-      <c r="C174" t="s">
-[...25 lines deleted...]
-      <c r="B175">
+      <c r="C199" t="s">
+        <v>860</v>
+      </c>
+      <c r="D199" t="s">
+        <v>861</v>
+      </c>
+      <c r="H199" t="s">
+        <v>862</v>
+      </c>
+      <c r="L199" t="s">
+        <v>863</v>
+      </c>
+      <c r="P199" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>24</v>
+      </c>
+      <c r="R199" t="s">
+        <v>24</v>
+      </c>
+      <c r="S199" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="200" spans="1:19">
+      <c r="A200" t="s">
+        <v>864</v>
+      </c>
+      <c r="B200">
         <v>81</v>
       </c>
-      <c r="C175" t="s">
-[...25 lines deleted...]
-      <c r="B176">
+      <c r="C200" t="s">
+        <v>865</v>
+      </c>
+      <c r="D200" t="s">
+        <v>866</v>
+      </c>
+      <c r="H200" t="s">
+        <v>867</v>
+      </c>
+      <c r="L200" t="s">
+        <v>868</v>
+      </c>
+      <c r="P200" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>24</v>
+      </c>
+      <c r="R200" t="s">
+        <v>24</v>
+      </c>
+      <c r="S200" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="201" spans="1:19">
+      <c r="A201" t="s">
+        <v>864</v>
+      </c>
+      <c r="B201">
         <v>63</v>
       </c>
-      <c r="C176" t="s">
-[...25 lines deleted...]
-      <c r="B177">
+      <c r="C201" t="s">
+        <v>869</v>
+      </c>
+      <c r="D201" t="s">
+        <v>870</v>
+      </c>
+      <c r="H201" t="s">
+        <v>871</v>
+      </c>
+      <c r="L201" t="s">
+        <v>872</v>
+      </c>
+      <c r="P201" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>24</v>
+      </c>
+      <c r="R201" t="s">
+        <v>24</v>
+      </c>
+      <c r="S201" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="202" spans="1:19">
+      <c r="A202" t="s">
+        <v>864</v>
+      </c>
+      <c r="B202">
         <v>81</v>
       </c>
-      <c r="C177" t="s">
-[...25 lines deleted...]
-      <c r="B178">
+      <c r="C202" t="s">
+        <v>865</v>
+      </c>
+      <c r="D202" t="s">
+        <v>866</v>
+      </c>
+      <c r="H202" t="s">
+        <v>867</v>
+      </c>
+      <c r="L202" t="s">
+        <v>868</v>
+      </c>
+      <c r="P202" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>24</v>
+      </c>
+      <c r="R202" t="s">
+        <v>24</v>
+      </c>
+      <c r="S202" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="203" spans="1:19">
+      <c r="A203" t="s">
+        <v>864</v>
+      </c>
+      <c r="B203">
         <v>63</v>
       </c>
-      <c r="C178" t="s">
-[...25 lines deleted...]
-      <c r="B179">
+      <c r="C203" t="s">
+        <v>869</v>
+      </c>
+      <c r="D203" t="s">
+        <v>870</v>
+      </c>
+      <c r="H203" t="s">
+        <v>871</v>
+      </c>
+      <c r="L203" t="s">
+        <v>872</v>
+      </c>
+      <c r="P203" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>24</v>
+      </c>
+      <c r="R203" t="s">
+        <v>24</v>
+      </c>
+      <c r="S203" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="204" spans="1:19">
+      <c r="A204" t="s">
+        <v>873</v>
+      </c>
+      <c r="B204">
         <v>89</v>
       </c>
-      <c r="C179" t="s">
-[...25 lines deleted...]
-      <c r="B180">
+      <c r="C204" t="s">
+        <v>874</v>
+      </c>
+      <c r="D204" t="s">
+        <v>875</v>
+      </c>
+      <c r="H204" t="s">
+        <v>876</v>
+      </c>
+      <c r="L204" t="s">
+        <v>877</v>
+      </c>
+      <c r="P204" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>24</v>
+      </c>
+      <c r="R204" t="s">
+        <v>24</v>
+      </c>
+      <c r="S204" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="205" spans="1:19">
+      <c r="A205" t="s">
+        <v>873</v>
+      </c>
+      <c r="B205">
         <v>89</v>
       </c>
-      <c r="C180" t="s">
-[...25 lines deleted...]
-      <c r="B181">
+      <c r="C205" t="s">
+        <v>874</v>
+      </c>
+      <c r="D205" t="s">
+        <v>875</v>
+      </c>
+      <c r="H205" t="s">
+        <v>876</v>
+      </c>
+      <c r="L205" t="s">
+        <v>877</v>
+      </c>
+      <c r="P205" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>24</v>
+      </c>
+      <c r="R205" t="s">
+        <v>24</v>
+      </c>
+      <c r="S205" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="206" spans="1:19">
+      <c r="A206" t="s">
+        <v>878</v>
+      </c>
+      <c r="B206">
         <v>118</v>
       </c>
-      <c r="C181" t="s">
-[...25 lines deleted...]
-      <c r="B182">
+      <c r="C206" t="s">
+        <v>879</v>
+      </c>
+      <c r="D206" t="s">
+        <v>880</v>
+      </c>
+      <c r="H206" t="s">
+        <v>881</v>
+      </c>
+      <c r="L206" t="s">
+        <v>882</v>
+      </c>
+      <c r="P206" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>24</v>
+      </c>
+      <c r="R206" t="s">
+        <v>24</v>
+      </c>
+      <c r="S206" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="207" spans="1:19">
+      <c r="A207" t="s">
+        <v>878</v>
+      </c>
+      <c r="B207">
         <v>118</v>
       </c>
-      <c r="C182" t="s">
-[...25 lines deleted...]
-      <c r="B183">
+      <c r="C207" t="s">
+        <v>879</v>
+      </c>
+      <c r="D207" t="s">
+        <v>880</v>
+      </c>
+      <c r="H207" t="s">
+        <v>881</v>
+      </c>
+      <c r="L207" t="s">
+        <v>882</v>
+      </c>
+      <c r="P207" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>24</v>
+      </c>
+      <c r="R207" t="s">
+        <v>24</v>
+      </c>
+      <c r="S207" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="208" spans="1:19">
+      <c r="A208" t="s">
+        <v>883</v>
+      </c>
+      <c r="B208">
         <v>95</v>
       </c>
-      <c r="C183" t="s">
-[...25 lines deleted...]
-      <c r="B184">
+      <c r="C208" t="s">
+        <v>884</v>
+      </c>
+      <c r="D208" t="s">
+        <v>885</v>
+      </c>
+      <c r="H208" t="s">
+        <v>886</v>
+      </c>
+      <c r="L208" t="s">
+        <v>887</v>
+      </c>
+      <c r="P208" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>24</v>
+      </c>
+      <c r="R208" t="s">
+        <v>24</v>
+      </c>
+      <c r="S208" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="209" spans="1:19">
+      <c r="A209" t="s">
+        <v>883</v>
+      </c>
+      <c r="B209">
         <v>97</v>
       </c>
-      <c r="C184" t="s">
-[...2 lines deleted...]
-      <c r="D184" t="s">
+      <c r="C209" t="s">
+        <v>888</v>
+      </c>
+      <c r="D209" t="s">
+        <v>889</v>
+      </c>
+      <c r="H209" t="s">
+        <v>890</v>
+      </c>
+      <c r="L209" t="s">
+        <v>891</v>
+      </c>
+      <c r="P209" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>24</v>
+      </c>
+      <c r="R209" t="s">
+        <v>24</v>
+      </c>
+      <c r="S209" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="210" spans="1:19">
+      <c r="A210" t="s">
+        <v>883</v>
+      </c>
+      <c r="B210">
+        <v>172</v>
+      </c>
+      <c r="C210" t="s">
+        <v>892</v>
+      </c>
+      <c r="D210" t="s">
+        <v>893</v>
+      </c>
+      <c r="H210" t="s">
+        <v>894</v>
+      </c>
+      <c r="L210" t="s">
+        <v>895</v>
+      </c>
+      <c r="P210" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>24</v>
+      </c>
+      <c r="R210" t="s">
+        <v>24</v>
+      </c>
+      <c r="S210" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="211" spans="1:19">
+      <c r="A211" t="s">
+        <v>883</v>
+      </c>
+      <c r="B211">
+        <v>95</v>
+      </c>
+      <c r="C211" t="s">
+        <v>884</v>
+      </c>
+      <c r="D211" t="s">
+        <v>885</v>
+      </c>
+      <c r="H211" t="s">
+        <v>886</v>
+      </c>
+      <c r="L211" t="s">
+        <v>887</v>
+      </c>
+      <c r="P211" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>24</v>
+      </c>
+      <c r="R211" t="s">
+        <v>24</v>
+      </c>
+      <c r="S211" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="212" spans="1:19">
+      <c r="A212" t="s">
+        <v>883</v>
+      </c>
+      <c r="B212">
+        <v>97</v>
+      </c>
+      <c r="C212" t="s">
+        <v>888</v>
+      </c>
+      <c r="D212" t="s">
+        <v>889</v>
+      </c>
+      <c r="H212" t="s">
+        <v>890</v>
+      </c>
+      <c r="L212" t="s">
+        <v>891</v>
+      </c>
+      <c r="P212" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>24</v>
+      </c>
+      <c r="R212" t="s">
+        <v>24</v>
+      </c>
+      <c r="S212" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="213" spans="1:19">
+      <c r="A213" t="s">
+        <v>883</v>
+      </c>
+      <c r="B213">
+        <v>172</v>
+      </c>
+      <c r="C213" t="s">
+        <v>892</v>
+      </c>
+      <c r="D213" t="s">
+        <v>893</v>
+      </c>
+      <c r="H213" t="s">
+        <v>894</v>
+      </c>
+      <c r="L213" t="s">
+        <v>895</v>
+      </c>
+      <c r="P213" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>24</v>
+      </c>
+      <c r="R213" t="s">
+        <v>24</v>
+      </c>
+      <c r="S213" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="214" spans="1:19">
+      <c r="A214" t="s">
+        <v>896</v>
+      </c>
+      <c r="B214">
+        <v>95</v>
+      </c>
+      <c r="C214" t="s">
+        <v>897</v>
+      </c>
+      <c r="D214" t="s">
+        <v>898</v>
+      </c>
+      <c r="H214" t="s">
+        <v>899</v>
+      </c>
+      <c r="L214" t="s">
+        <v>900</v>
+      </c>
+      <c r="P214" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>24</v>
+      </c>
+      <c r="R214" t="s">
+        <v>24</v>
+      </c>
+      <c r="S214" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="215" spans="1:19">
+      <c r="A215" t="s">
+        <v>896</v>
+      </c>
+      <c r="B215">
+        <v>95</v>
+      </c>
+      <c r="C215" t="s">
+        <v>897</v>
+      </c>
+      <c r="D215" t="s">
+        <v>898</v>
+      </c>
+      <c r="H215" t="s">
+        <v>899</v>
+      </c>
+      <c r="L215" t="s">
+        <v>900</v>
+      </c>
+      <c r="P215" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>24</v>
+      </c>
+      <c r="R215" t="s">
+        <v>24</v>
+      </c>
+      <c r="S215" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="216" spans="1:19">
+      <c r="A216" t="s">
+        <v>901</v>
+      </c>
+      <c r="B216">
+        <v>74</v>
+      </c>
+      <c r="C216" t="s">
+        <v>902</v>
+      </c>
+      <c r="D216" t="s">
+        <v>903</v>
+      </c>
+      <c r="H216" t="s">
+        <v>904</v>
+      </c>
+      <c r="L216" t="s">
+        <v>905</v>
+      </c>
+      <c r="P216" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>24</v>
+      </c>
+      <c r="R216" t="s">
+        <v>24</v>
+      </c>
+      <c r="S216" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="217" spans="1:19">
+      <c r="A217" t="s">
+        <v>901</v>
+      </c>
+      <c r="B217">
+        <v>74</v>
+      </c>
+      <c r="C217" t="s">
+        <v>902</v>
+      </c>
+      <c r="D217" t="s">
+        <v>903</v>
+      </c>
+      <c r="H217" t="s">
+        <v>904</v>
+      </c>
+      <c r="L217" t="s">
+        <v>905</v>
+      </c>
+      <c r="P217" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>24</v>
+      </c>
+      <c r="R217" t="s">
+        <v>24</v>
+      </c>
+      <c r="S217" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="218" spans="1:19">
+      <c r="A218" t="s">
+        <v>906</v>
+      </c>
+      <c r="B218">
+        <v>60</v>
+      </c>
+      <c r="C218" t="s">
+        <v>907</v>
+      </c>
+      <c r="D218" t="s">
+        <v>908</v>
+      </c>
+      <c r="H218" t="s">
+        <v>909</v>
+      </c>
+      <c r="L218" t="s">
+        <v>910</v>
+      </c>
+      <c r="P218" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>24</v>
+      </c>
+      <c r="R218" t="s">
+        <v>24</v>
+      </c>
+      <c r="S218" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="219" spans="1:19">
+      <c r="A219" t="s">
+        <v>906</v>
+      </c>
+      <c r="B219">
+        <v>60</v>
+      </c>
+      <c r="C219" t="s">
+        <v>907</v>
+      </c>
+      <c r="D219" t="s">
+        <v>908</v>
+      </c>
+      <c r="H219" t="s">
+        <v>909</v>
+      </c>
+      <c r="L219" t="s">
+        <v>910</v>
+      </c>
+      <c r="P219" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>24</v>
+      </c>
+      <c r="R219" t="s">
+        <v>24</v>
+      </c>
+      <c r="S219" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="220" spans="1:19">
+      <c r="A220" t="s">
+        <v>911</v>
+      </c>
+      <c r="B220">
+        <v>62</v>
+      </c>
+      <c r="C220" t="s">
+        <v>912</v>
+      </c>
+      <c r="D220" t="s">
         <v>771</v>
       </c>
-      <c r="G184" t="s">
+      <c r="H220" t="s">
         <v>772</v>
       </c>
-      <c r="J184" t="s">
-[...80 lines deleted...]
-      <c r="D187" t="s">
+      <c r="L220" t="s">
+        <v>913</v>
+      </c>
+      <c r="P220" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>24</v>
+      </c>
+      <c r="R220" t="s">
+        <v>24</v>
+      </c>
+      <c r="S220" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="221" spans="1:19">
+      <c r="A221" t="s">
+        <v>911</v>
+      </c>
+      <c r="B221">
+        <v>62</v>
+      </c>
+      <c r="C221" t="s">
+        <v>912</v>
+      </c>
+      <c r="D221" t="s">
         <v>771</v>
       </c>
-      <c r="G187" t="s">
+      <c r="H221" t="s">
         <v>772</v>
       </c>
-      <c r="J187" t="s">
-[...161 lines deleted...]
-      <c r="B193">
+      <c r="L221" t="s">
+        <v>913</v>
+      </c>
+      <c r="P221" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>24</v>
+      </c>
+      <c r="R221" t="s">
+        <v>24</v>
+      </c>
+      <c r="S221" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="222" spans="1:19">
+      <c r="A222" t="s">
+        <v>914</v>
+      </c>
+      <c r="B222">
         <v>60</v>
       </c>
-      <c r="C193" t="s">
-[...25 lines deleted...]
-      <c r="B194">
+      <c r="C222" t="s">
+        <v>915</v>
+      </c>
+      <c r="D222" t="s">
+        <v>916</v>
+      </c>
+      <c r="H222" t="s">
+        <v>917</v>
+      </c>
+      <c r="L222" t="s">
+        <v>918</v>
+      </c>
+      <c r="P222" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>24</v>
+      </c>
+      <c r="R222" t="s">
+        <v>24</v>
+      </c>
+      <c r="S222" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="223" spans="1:19">
+      <c r="A223" t="s">
+        <v>914</v>
+      </c>
+      <c r="B223">
+        <v>77</v>
+      </c>
+      <c r="C223" t="s">
+        <v>919</v>
+      </c>
+      <c r="D223" t="s">
+        <v>920</v>
+      </c>
+      <c r="H223" t="s">
+        <v>921</v>
+      </c>
+      <c r="L223" t="s">
+        <v>922</v>
+      </c>
+      <c r="P223" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>24</v>
+      </c>
+      <c r="R223" t="s">
+        <v>24</v>
+      </c>
+      <c r="S223" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="224" spans="1:19">
+      <c r="A224" t="s">
+        <v>923</v>
+      </c>
+      <c r="B224">
         <v>60</v>
       </c>
-      <c r="C194" t="s">
-[...83 lines deleted...]
-      <c r="B197">
+      <c r="C224" t="s">
+        <v>924</v>
+      </c>
+      <c r="D224" t="s">
+        <v>925</v>
+      </c>
+      <c r="H224" t="s">
+        <v>926</v>
+      </c>
+      <c r="L224" t="s">
+        <v>927</v>
+      </c>
+      <c r="P224" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>24</v>
+      </c>
+      <c r="R224" t="s">
+        <v>24</v>
+      </c>
+      <c r="S224" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="225" spans="1:19">
+      <c r="A225" t="s">
+        <v>928</v>
+      </c>
+      <c r="B225">
+        <v>87</v>
+      </c>
+      <c r="C225" t="s">
+        <v>51</v>
+      </c>
+      <c r="D225" t="s">
+        <v>929</v>
+      </c>
+      <c r="H225" t="s">
+        <v>930</v>
+      </c>
+      <c r="L225" t="s">
+        <v>931</v>
+      </c>
+      <c r="P225" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>24</v>
+      </c>
+      <c r="R225" t="s">
+        <v>24</v>
+      </c>
+      <c r="S225" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="226" spans="1:19">
+      <c r="A226" t="s">
+        <v>932</v>
+      </c>
+      <c r="B226">
         <v>60</v>
       </c>
-      <c r="C197" t="s">
-[...25 lines deleted...]
-      <c r="B198">
+      <c r="C226" t="s">
+        <v>933</v>
+      </c>
+      <c r="D226" t="s">
+        <v>934</v>
+      </c>
+      <c r="H226" t="s">
+        <v>935</v>
+      </c>
+      <c r="L226" t="s">
+        <v>936</v>
+      </c>
+      <c r="P226" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>24</v>
+      </c>
+      <c r="R226" t="s">
+        <v>24</v>
+      </c>
+      <c r="S226" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="227" spans="1:19">
+      <c r="A227" t="s">
+        <v>937</v>
+      </c>
+      <c r="B227">
+        <v>60</v>
+      </c>
+      <c r="C227" t="s">
+        <v>938</v>
+      </c>
+      <c r="D227" t="s">
+        <v>939</v>
+      </c>
+      <c r="H227" t="s">
+        <v>940</v>
+      </c>
+      <c r="L227" t="s">
+        <v>941</v>
+      </c>
+      <c r="P227" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>24</v>
+      </c>
+      <c r="R227" t="s">
+        <v>24</v>
+      </c>
+      <c r="S227" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="228" spans="1:19">
+      <c r="A228" t="s">
+        <v>942</v>
+      </c>
+      <c r="B228">
+        <v>70</v>
+      </c>
+      <c r="C228" t="s">
+        <v>943</v>
+      </c>
+      <c r="D228" t="s">
+        <v>944</v>
+      </c>
+      <c r="H228" t="s">
+        <v>945</v>
+      </c>
+      <c r="L228" t="s">
+        <v>946</v>
+      </c>
+      <c r="P228" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>24</v>
+      </c>
+      <c r="R228" t="s">
+        <v>24</v>
+      </c>
+      <c r="S228" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="229" spans="1:19">
+      <c r="A229" t="s">
+        <v>942</v>
+      </c>
+      <c r="B229">
+        <v>91</v>
+      </c>
+      <c r="C229" t="s">
+        <v>947</v>
+      </c>
+      <c r="D229" t="s">
+        <v>948</v>
+      </c>
+      <c r="H229" t="s">
+        <v>949</v>
+      </c>
+      <c r="L229" t="s">
+        <v>950</v>
+      </c>
+      <c r="P229" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>24</v>
+      </c>
+      <c r="R229" t="s">
+        <v>24</v>
+      </c>
+      <c r="S229" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="230" spans="1:19">
+      <c r="A230" t="s">
+        <v>951</v>
+      </c>
+      <c r="B230">
+        <v>76</v>
+      </c>
+      <c r="C230" t="s">
+        <v>952</v>
+      </c>
+      <c r="D230" t="s">
+        <v>953</v>
+      </c>
+      <c r="H230" t="s">
+        <v>954</v>
+      </c>
+      <c r="L230" t="s">
+        <v>955</v>
+      </c>
+      <c r="P230" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>24</v>
+      </c>
+      <c r="R230" t="s">
+        <v>24</v>
+      </c>
+      <c r="S230" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="231" spans="1:19">
+      <c r="A231" t="s">
+        <v>956</v>
+      </c>
+      <c r="B231">
+        <v>89</v>
+      </c>
+      <c r="C231" t="s">
+        <v>957</v>
+      </c>
+      <c r="D231" t="s">
+        <v>958</v>
+      </c>
+      <c r="H231" t="s">
+        <v>146</v>
+      </c>
+      <c r="L231" t="s">
+        <v>959</v>
+      </c>
+      <c r="P231" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>24</v>
+      </c>
+      <c r="R231" t="s">
+        <v>24</v>
+      </c>
+      <c r="S231" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="232" spans="1:19">
+      <c r="A232" t="s">
+        <v>960</v>
+      </c>
+      <c r="B232">
+        <v>90</v>
+      </c>
+      <c r="C232" t="s">
+        <v>961</v>
+      </c>
+      <c r="D232" t="s">
+        <v>962</v>
+      </c>
+      <c r="H232" t="s">
+        <v>963</v>
+      </c>
+      <c r="L232" t="s">
+        <v>964</v>
+      </c>
+      <c r="P232" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>24</v>
+      </c>
+      <c r="R232" t="s">
+        <v>24</v>
+      </c>
+      <c r="S232" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="233" spans="1:19">
+      <c r="A233" t="s">
+        <v>960</v>
+      </c>
+      <c r="B233">
+        <v>60</v>
+      </c>
+      <c r="C233" t="s">
+        <v>965</v>
+      </c>
+      <c r="D233" t="s">
+        <v>966</v>
+      </c>
+      <c r="H233" t="s">
+        <v>967</v>
+      </c>
+      <c r="L233" t="s">
+        <v>968</v>
+      </c>
+      <c r="P233" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>24</v>
+      </c>
+      <c r="R233" t="s">
+        <v>24</v>
+      </c>
+      <c r="S233" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="234" spans="1:19">
+      <c r="A234" t="s">
+        <v>969</v>
+      </c>
+      <c r="B234">
+        <v>86</v>
+      </c>
+      <c r="C234" t="s">
+        <v>970</v>
+      </c>
+      <c r="D234" t="s">
+        <v>971</v>
+      </c>
+      <c r="H234" t="s">
+        <v>972</v>
+      </c>
+      <c r="L234" t="s">
+        <v>973</v>
+      </c>
+      <c r="P234" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>24</v>
+      </c>
+      <c r="R234" t="s">
+        <v>24</v>
+      </c>
+      <c r="S234" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="235" spans="1:19">
+      <c r="A235" t="s">
+        <v>974</v>
+      </c>
+      <c r="B235">
+        <v>84</v>
+      </c>
+      <c r="C235" t="s">
+        <v>975</v>
+      </c>
+      <c r="D235" t="s">
+        <v>976</v>
+      </c>
+      <c r="H235" t="s">
+        <v>977</v>
+      </c>
+      <c r="L235" t="s">
+        <v>978</v>
+      </c>
+      <c r="P235" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>24</v>
+      </c>
+      <c r="R235" t="s">
+        <v>24</v>
+      </c>
+      <c r="S235" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="236" spans="1:19">
+      <c r="A236" t="s">
+        <v>979</v>
+      </c>
+      <c r="B236">
+        <v>98</v>
+      </c>
+      <c r="C236" t="s">
+        <v>980</v>
+      </c>
+      <c r="D236" t="s">
+        <v>981</v>
+      </c>
+      <c r="H236" t="s">
+        <v>982</v>
+      </c>
+      <c r="L236" t="s">
+        <v>983</v>
+      </c>
+      <c r="P236" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>24</v>
+      </c>
+      <c r="R236" t="s">
+        <v>24</v>
+      </c>
+      <c r="S236" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="237" spans="1:19">
+      <c r="A237" t="s">
+        <v>984</v>
+      </c>
+      <c r="B237">
         <v>77</v>
       </c>
-      <c r="C198" t="s">
-[...431 lines deleted...]
-      <c r="B213">
+      <c r="C237" t="s">
+        <v>985</v>
+      </c>
+      <c r="D237" t="s">
+        <v>986</v>
+      </c>
+      <c r="H237" t="s">
+        <v>987</v>
+      </c>
+      <c r="L237" t="s">
+        <v>988</v>
+      </c>
+      <c r="P237" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>24</v>
+      </c>
+      <c r="R237" t="s">
+        <v>24</v>
+      </c>
+      <c r="S237" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="238" spans="1:19">
+      <c r="A238" t="s">
+        <v>989</v>
+      </c>
+      <c r="B238">
         <v>99</v>
       </c>
-      <c r="C213" t="s">
-[...25 lines deleted...]
-      <c r="B214">
+      <c r="C238" t="s">
+        <v>990</v>
+      </c>
+      <c r="D238" t="s">
+        <v>991</v>
+      </c>
+      <c r="H238" t="s">
+        <v>992</v>
+      </c>
+      <c r="L238" t="s">
+        <v>993</v>
+      </c>
+      <c r="P238" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>24</v>
+      </c>
+      <c r="R238" t="s">
+        <v>24</v>
+      </c>
+      <c r="S238" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="239" spans="1:19">
+      <c r="A239" t="s">
+        <v>994</v>
+      </c>
+      <c r="B239">
         <v>68</v>
       </c>
-      <c r="C214" t="s">
-[...18 lines deleted...]
-        <v>21</v>
+      <c r="C239" t="s">
+        <v>995</v>
+      </c>
+      <c r="D239" t="s">
+        <v>996</v>
+      </c>
+      <c r="H239" t="s">
+        <v>997</v>
+      </c>
+      <c r="L239" t="s">
+        <v>998</v>
+      </c>
+      <c r="P239" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>24</v>
+      </c>
+      <c r="R239" t="s">
+        <v>24</v>
+      </c>
+      <c r="S239" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>