--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -12,118 +12,496 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="535">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="660">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/cambres_centro_civico_maio2026.jpeg</t>
+  </si>
+  <si>
+    <t>Campus da Vila será novo espaço de encontro e convívio em Cambres</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego está a reabilitar um edifício na freguesia de Cambres, junto ao campo de futebol, degradado desde há muitos anos, que vai dar lugar a um moderno centro cívico.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego est&amp;aacute; a reabilitar um edif&amp;iacute;cio na freguesia de Cambres, junto ao campo de futebol, degradado desde h&amp;aacute; muitos anos, que vai dar lugar a um moderno centro c&amp;iacute;vico. O projeto, batizado de &amp;ldquo;Campus da Vila&amp;rdquo;, proporcionar&amp;aacute; um novo espa&amp;ccedil;o de encontro e conv&amp;iacute;vio &amp;agrave; comunidade, incentivando a sua participa&amp;ccedil;&amp;atilde;o em atividades culturais, recreativas e sociais. Al&amp;eacute;m disso, contribuir&amp;aacute; para estimular a atividade econ&amp;oacute;mica e o desenvolvimento urbano.&lt;/p&gt; &lt;p&gt;Com as obras a decorrer a bom ritmo, o Presidente da C&amp;acirc;mara de Lamego, Francisco Lopes, afirma que este investimento municipal refor&amp;ccedil;a o papel estruturante que a autarquia pretende implementar nas freguesias de modo a promover o envolvimento comunit&amp;aacute;rio e o desenvolvimento social.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego planeia construir modernos centros c&amp;iacute;vicos em quatro freguesias rurais do concelho, nomeadamente em Valdigem (obra em curso), Cambres, Lalim e Britiande.&lt;/p&gt; &lt;p&gt;Esta rede de equipamentos p&amp;uacute;blicos vai apoiar as associa&amp;ccedil;&amp;otilde;es locais e as atividades das freguesias, espa&amp;ccedil;os inclusivos at&amp;eacute; agora inexistentes, desempenhando tamb&amp;eacute;m um papel importante na constru&amp;ccedil;&amp;atilde;o e na afirma&amp;ccedil;&amp;atilde;o da identidade local.&lt;/p&gt; &lt;p&gt;A constru&amp;ccedil;&amp;atilde;o do Centro C&amp;iacute;vico de Cambres foi adjudicada &amp;agrave; firma &amp;ldquo;ATWALL &amp;ndash; Arquitetura &amp;amp; Constru&amp;ccedil;&amp;atilde;o&amp;rdquo;, pelo valor de 927.285,81 euros (mais IVA), financiado pelo Programa Operacional Regional Norte 2030.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Lamego"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/fernando_lobao_palestra_ciclo_maio2026.JPG</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Presidente da Assembleia Municipal fala na escola sobre cultura democrática</t>
+  </si>
+  <si>
+    <t>A convite dos alunos do 6º ano da Escola Básica de Lamego, o Presidente da Assembleia Municipal de Lamego, Fernando Lobão, participou numa sessão pedagógica dedicada à cultura democrática, à cidadania ativa e à participação cívica.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A convite dos alunos do 6&amp;ordm; ano da Escola B&amp;aacute;sica de Lamego, o Presidente da Assembleia Municipal de Lamego, Fernando Lob&amp;atilde;o, participou numa sess&amp;atilde;o pedag&amp;oacute;gica dedicada &amp;agrave; cultura democr&amp;aacute;tica, &amp;agrave; cidadania ativa e &amp;agrave; participa&amp;ccedil;&amp;atilde;o c&amp;iacute;vica.&lt;/p&gt; &lt;p&gt;Antigo aluno deste estabelecimento de ensino, Fernando Lob&amp;atilde;o partilhou com os alunos a import&amp;acirc;ncia de participar na vida da comunidade desde cedo, sublinhando que a democracia se constr&amp;oacute;i tamb&amp;eacute;m nos gestos simples do dia a dia.&lt;/p&gt; &lt;p&gt;&amp;ldquo;A democracia come&amp;ccedil;a todos os dias na forma como falamos, ouvimos, agimos e respeitamos. Voc&amp;ecirc;s podem j&amp;aacute; hoje fazer a diferen&amp;ccedil;a. Mudar o mundo faz-se, muitas vezes, com pequenos gestos, como respeitar os colegas, ajudar quem precisa ou participar nas atividades da escola&amp;rdquo;, afirmou.&lt;/p&gt; &lt;p&gt;Durante a sess&amp;atilde;o, os alunos tiveram ainda oportunidade de colocar v&amp;aacute;rias quest&amp;otilde;es sobre o papel da Assembleia Municipal, o funcionamento das institui&amp;ccedil;&amp;otilde;es democr&amp;aacute;ticas e a import&amp;acirc;ncia de cada cidad&amp;atilde;o contribuir para a melhoria da sua escola, da sua freguesia e do seu concelho.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/montra_cereja_penajoia_maio2026.JPG</t>
+  </si>
+  <si>
+    <t>Todo o sabor e tradição do Douro na Montra da Cereja da Penajóia</t>
+  </si>
+  <si>
+    <t>Maio é dos meses mais animados da agenda de eventos de Lamego.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Maio &amp;eacute; dos meses mais animados da agenda de eventos de Lamego.&lt;/p&gt; &lt;p&gt;A Av. Dr. Alfredo de Sousa foi palco, este fim de semana, da 14&amp;ordf; Montra da Cereja da Penaj&amp;oacute;ia, um certame que reuniu dezasseis produtores que comercializaram este fruto, que se destaca pela do&amp;ccedil;ura e brilho muito caracter&amp;iacute;sticos.&lt;/p&gt; &lt;p&gt;Durante a cerim&amp;oacute;nia de inaugura&amp;ccedil;&amp;atilde;o, Francisco Lopes, Presidente da C&amp;acirc;mara Municipal, enalteceu o esfor&amp;ccedil;o de todos os produtores para levarem aos consumidores o que de melhor se produz na Penaj&amp;oacute;ia.&lt;/p&gt; &lt;p&gt;Ao longo de dois dias, o p&amp;uacute;blico saboreou a do&amp;ccedil;ura desta cereja, uma experi&amp;ecirc;ncia que agradou os cinco sentidos, numa colorida celebra&amp;ccedil;&amp;atilde;o da identidade e tradi&amp;ccedil;&amp;atilde;o local.&lt;/p&gt; &lt;p&gt;Cada caixa personalizada de dois quilos, foi vendida a oito euros.&lt;/p&gt; &lt;p&gt;A Montra da Cereja &amp;eacute; organizada pela AMIJ&amp;Oacute;IA - Associa&amp;ccedil;&amp;atilde;o de Amigos e Produtores da Cereja da Penaj&amp;oacute;ia, com o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;Este mercado ao ar livre regressa no pr&amp;oacute;ximo fim de semana &amp;agrave; Av. Dr. Alfredo de Sousa.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/dsc04805.JPG</t>
+  </si>
+  <si>
+    <t>Cereja da Penajóia à venda este mês na Av. Dr. Alfredo de Sousa</t>
+  </si>
+  <si>
+    <t>A Cereja da Penajóia, um dos produtos mais emblemáticos da região que se destaca pela sua qualidade, textura e doçura, está de volta ao coração da cidade de Lamego.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Cereja da Penaj&amp;oacute;ia, um dos produtos mais emblem&amp;aacute;ticos da regi&amp;atilde;o que se destaca pela sua qualidade, textura e do&amp;ccedil;ura, est&amp;aacute; de volta ao cora&amp;ccedil;&amp;atilde;o da cidade de Lamego.&lt;/p&gt; &lt;p&gt;A Montra da Cereja da Penaj&amp;oacute;ia regressa durante os fins de semana de 16/17 e 23/24 de maio &amp;agrave; Av. Dr. Alfredo de Sousa, reunindo os produtores desta freguesia banhada pelo rio Douro. A cereja ser&amp;aacute; vendida diretamente pelo produtor a um pre&amp;ccedil;o uniforme, numa caixa personalizada.&lt;/p&gt; &lt;p&gt;A 14&amp;ordf; Montra da Cereja &amp;eacute; organizada pela AMIJ&amp;Oacute;IA - Associa&amp;ccedil;&amp;atilde;o de Amigos e Produtores da Cereja da Penaj&amp;oacute;ia, vocacionada para a promo&amp;ccedil;&amp;atilde;o deste produto de excel&amp;ecirc;ncia, com o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;Em simult&amp;acirc;neo, ser&amp;aacute; oferecida uma programa&amp;ccedil;&amp;atilde;o cultural diversificada, com a atua&amp;ccedil;&amp;atilde;o do Grupo de Cavaquinhos da Universidade S&amp;eacute;nior Jer&amp;oacute;nimo Cardoso e do grupo de concertinas &amp;ldquo;S&amp;oacute; Sa&amp;uacute;de&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Visite-nos e saboreie a excel&amp;ecirc;ncia deste territ&amp;oacute;rio.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/semana_familia_abertura_maio2026.JPG</t>
+  </si>
+  <si>
+    <t>Semana da Família reforça laços de afeto</t>
+  </si>
+  <si>
+    <t>O Município de Lamego deu início, esta segunda-feira, dia 11, à Semana da Família que vai desenvolver, até domingo, um conjunto diversificado de atividades pensadas para aproximar gerações, incentivar a convivência familiar e reforçar os laços entre a escola, a comunidade e as instituições locais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego deu in&amp;iacute;cio, esta segunda-feira, dia 11, &amp;agrave; Semana da Fam&amp;iacute;lia que vai desenvolver, at&amp;eacute; domingo, um conjunto diversificado de atividades pensadas para aproximar gera&amp;ccedil;&amp;otilde;es, incentivar a conviv&amp;ecirc;ncia familiar e refor&amp;ccedil;ar os la&amp;ccedil;os entre a escola, a comunidade e as institui&amp;ccedil;&amp;otilde;es locais.&lt;/p&gt; &lt;p&gt;Neste &amp;acirc;mbito, o Centro Multiusos acolheu as primeiras atividades focadas na promo&amp;ccedil;&amp;atilde;o do conv&amp;iacute;vio intergeracional e no refor&amp;ccedil;o dos la&amp;ccedil;os de afeto: a Sess&amp;atilde;o de Abertura e o Estendal e a Dan&amp;ccedil;a em Fam&amp;iacute;lia.&lt;/p&gt; &lt;p&gt;Simbolicamente, mi&amp;uacute;dos e gra&amp;uacute;dos desenharam em t-shirts v&amp;aacute;rios motivos relacionados com o contexto f&amp;iacute;sico e emocional do seu ambiente familiar. &amp;ldquo;Desejo que esta semana seja vivida com entusiasmo e esp&amp;iacute;rito de comunidade e que cada atividade seja uma oportunidade de encontro, aprendizagem e partilha. Investir na fam&amp;iacute;lia &amp;eacute; investir no futuro&amp;rdquo;, afirma Catarina Ribeiro, Vereadora da Juventude, Educa&amp;ccedil;&amp;atilde;o, Desporto e A&amp;ccedil;&amp;atilde;o Social.&lt;/p&gt; &lt;p&gt;O ponto alto da Semana da Fam&amp;iacute;lia decorrer&amp;aacute; no pr&amp;oacute;ximo s&amp;aacute;bado, 16, no Parque Isidoro Guedes, com a realiza&amp;ccedil;&amp;atilde;o de um mega Piquenique em Fam&amp;iacute;lia, um momento de desconex&amp;atilde;o digital e reconex&amp;atilde;o afetiva.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/procissao_triunfo_assembleia_republica__maio2026.png</t>
+  </si>
+  <si>
+    <t>Procissão de Triunfo a Património da Humanidade na Assembleia da República</t>
+  </si>
+  <si>
+    <t>O Presidente da Assembleia da República recebeu em audiência o Presidente da Câmara de Lamego, a Irmandade de Nossa Senhora dos Remédios e a Diocese de Lamego, no âmbito da candidatura da Procissão de Triunfo, integrada nas Festas em Honra de Nossa Senhora dos Remédios, a Património Imaterial da Humanidade.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Presidente da Assembleia da Rep&amp;uacute;blica recebeu em audi&amp;ecirc;ncia o Presidente da C&amp;acirc;mara de Lamego, a Irmandade de Nossa Senhora dos Rem&amp;eacute;dios e a Diocese de Lamego, no &amp;acirc;mbito da candidatura da Prociss&amp;atilde;o de Triunfo, integrada nas Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, a Patrim&amp;oacute;nio Imaterial da Humanidade.&lt;/p&gt; &lt;p&gt;Jos&amp;eacute; Pedro Aguiar Branco reafirmou a sua "disponibilidade e apoio institucional, considerando a relev&amp;acirc;ncia do projeto apresentado&amp;rdquo;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/cartaz_familia_page_0002.jpeg</t>
+  </si>
+  <si>
+    <t>Semana da Família em Lamego destaca importância dos afetos</t>
+  </si>
+  <si>
+    <t>O Município de Lamego convida todas as famílias a participar na Semana da Família, que decorrerá de 11 a 16 de maio, com diversas atividades para promoção de momentos de partilha, convívio e diversão entre gerações.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego convida todas as fam&amp;iacute;lias a participar na Semana da Fam&amp;iacute;lia, que decorrer&amp;aacute; de 11 a 16 de maio, com diversas atividades para promo&amp;ccedil;&amp;atilde;o de momentos de partilha, conv&amp;iacute;vio e divers&amp;atilde;o entre gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Esta iniciativa tem como objetivo assinalar o Dia Internacional da Fam&amp;iacute;lia, destacando a import&amp;acirc;ncia dos la&amp;ccedil;os familiares, do afeto e da conviv&amp;ecirc;ncia, atrav&amp;eacute;s de um conjunto de atividades l&amp;uacute;dicas, culturais e educativas, dirigidas a toda a comunidade.&lt;/p&gt; &lt;p&gt;A Semana da Fam&amp;iacute;lia &amp;eacute; promovida pelo Munic&amp;iacute;pio de Lamego em parceria com a Comiss&amp;atilde;o de Prote&amp;ccedil;&amp;atilde;o de Crian&amp;ccedil;as e Jovens de Lamego e com diversas associa&amp;ccedil;&amp;otilde;es culturais e desportivas do concelho, refor&amp;ccedil;ando o compromisso conjunto na promo&amp;ccedil;&amp;atilde;o do bem-estar das crian&amp;ccedil;as, jovens e suas fam&amp;iacute;lias.&lt;/p&gt; &lt;p&gt;Ao longo da semana, ser&amp;atilde;o dinamizadas v&amp;aacute;rias a&amp;ccedil;&amp;otilde;es em diferentes espa&amp;ccedil;os do concelho, destacando-se no dia 16 de maio, no Parque Isidoro Guedes, a realiza&amp;ccedil;&amp;atilde;o de um Piquenique em Fam&amp;iacute;lia, repleto de anima&amp;ccedil;&amp;atilde;o, jogos tradicionais e atividades para todas as idades.&lt;/p&gt; &lt;p&gt;Neste momento, cada fam&amp;iacute;lia &amp;eacute; convidada a trazer o seu cesto de piquenique com almo&amp;ccedil;o promovendo um ambiente de partilha e conv&amp;iacute;vio.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, sendo necess&amp;aacute;ria inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/pulguinha_vai_escola_maio2026.jpg</t>
+  </si>
+  <si>
+    <t>"Pulguinha Vai à Escola" ajuda a divulgar benefícios da esterilização</t>
+  </si>
+  <si>
+    <t>A equipa do ABRIGO - Centro de Recolha Oficial de Animais de Lamego levou às escolas do concelho a ação “Pulguinha Vai à Escola”, com o intuito de sensibilizar a comunidade escolar para a importância da esterilização dos animais de companhia.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A equipa do ABRIGO - Centro de Recolha Oficial de Animais de Lamego levou &amp;agrave;s escolas do concelho a a&amp;ccedil;&amp;atilde;o &amp;ldquo;Pulguinha Vai &amp;agrave; Escola&amp;rdquo;, com o intuito de sensibilizar a comunidade escolar para a import&amp;acirc;ncia da esteriliza&amp;ccedil;&amp;atilde;o dos animais de companhia. O abandono de animais, os benef&amp;iacute;cios da esteriliza&amp;ccedil;&amp;atilde;o no que toca &amp;agrave; sa&amp;uacute;de p&amp;uacute;blica e ao bem-estar animal e a consciencializa&amp;ccedil;&amp;atilde;o na hora de adotar, foram alguns dos temas abordados na sess&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Os alunos leram ainda um conto infantil criado pela equipa do ABRIGO, que aborda a import&amp;acirc;ncia da esteriliza&amp;ccedil;&amp;atilde;o de animais de companhia, terminando o momento com v&amp;aacute;rias quest&amp;otilde;es e partilhas pessoais.&lt;/p&gt; &lt;p&gt;Maria Papoila, a cadela que acompanhou as t&amp;eacute;cnicas Andreia Hoffmann e C&amp;aacute;tia Cust&amp;oacute;dio, foi a estrela da companhia e fez as del&amp;iacute;cias de todas as crian&amp;ccedil;as. Foi ainda oferecido um livrinho e um marcador de livros a cada aluno.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/7maravilhas.png</t>
+  </si>
+  <si>
+    <t>Santuário dos Remédios candidato às Novas 7 Maravilhas de Portugal</t>
+  </si>
+  <si>
+    <t>O Município de Lamego, em parceria com a Real Irmandade de Nossa Senhora dos Remédios, candidatou o Santuário dos Remédios ao concurso "Novas 7 Maravilhas de Portugal 2026", categoria Religião, que integra todos os edifícios destinados à prática religiosa, independentemente da religião, tradição espiritual ou época de construção.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego, em parceria com a Real Irmandade de Nossa Senhora dos Rem&amp;eacute;dios, candidatou o Santu&amp;aacute;rio dos Rem&amp;eacute;dios ao concurso "Novas 7 Maravilhas de Portugal 2026", categoria Religi&amp;atilde;o, que integra todos os edif&amp;iacute;cios destinados &amp;agrave; pr&amp;aacute;tica religiosa, independentemente da religi&amp;atilde;o, tradi&amp;ccedil;&amp;atilde;o espiritual ou &amp;eacute;poca de constru&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O Santu&amp;aacute;rio de Nossa Senhora dos Rem&amp;eacute;dios &amp;eacute; um dos mais emblem&amp;aacute;ticos santu&amp;aacute;rios do pa&amp;iacute;s, s&amp;iacute;mbolo maior da F&amp;eacute;, identidade e hist&amp;oacute;ria de Lamego, que agora se apresenta a concurso numa iniciativa de proje&amp;ccedil;&amp;atilde;o nacional.&lt;/p&gt; &lt;p&gt;A candidatura integra a estrat&amp;eacute;gia do Munic&amp;iacute;pio de Lamego de valoriza&amp;ccedil;&amp;atilde;o e afirma&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica do territ&amp;oacute;rio, potenciando um dos seus principais ativos patrimoniais e refor&amp;ccedil;ando a atratividade deste territ&amp;oacute;rio a n&amp;iacute;vel nacional.&lt;/p&gt; &lt;p&gt;O projeto Novas 7 Maravilhas de Portugal culminar&amp;aacute; com a exibi&amp;ccedil;&amp;atilde;o de programas de grande visibilidade medi&amp;aacute;tica, a transmitir pela TVI, voltando a colocar os portugueses no centro da decis&amp;atilde;o, atrav&amp;eacute;s da elei&amp;ccedil;&amp;atilde;o, por voto popular.&lt;/p&gt; &lt;p&gt;Lamego entra nesta candidatura com ambi&amp;ccedil;&amp;atilde;o, confian&amp;ccedil;a e orgulho no seu patrim&amp;oacute;nio.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/egas_moniz_pavimentacao_abril2026.JPG</t>
+  </si>
+  <si>
+    <t>Câmara de Lamego conclui pavimentação da principal entrada da cidade</t>
+  </si>
+  <si>
+    <t>O Município de Lamego continua a apostar na requalificação da sua rede viária, melhorando a circulação, a segurança e a qualidade do espaço público.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apostar na requalifica&amp;ccedil;&amp;atilde;o da sua rede vi&amp;aacute;ria, melhorando a circula&amp;ccedil;&amp;atilde;o, a seguran&amp;ccedil;a e a qualidade do espa&amp;ccedil;o p&amp;uacute;blico. Neste &amp;acirc;mbito, foram conclu&amp;iacute;dos os trabalhos de pavimenta&amp;ccedil;&amp;atilde;o da Av. Egas Moniz, tro&amp;ccedil;o compreendido entre o n&amp;oacute; da A24 e a subesta&amp;ccedil;&amp;atilde;o da E-REDES. Esta interven&amp;ccedil;&amp;atilde;o valoriza a principal entrada da cidade, com a renova&amp;ccedil;&amp;atilde;o do pavimento.&lt;/p&gt; &lt;p&gt;A realiza&amp;ccedil;&amp;atilde;o desta obra refor&amp;ccedil;a a mobilidade e contribui para uma cidade mais funcional e com melhor qualidade de vida.&lt;/p&gt; &lt;p&gt;A beneficia&amp;ccedil;&amp;atilde;o da Av. Egas Moniz integra o programa de conserva&amp;ccedil;&amp;atilde;o e moderniza&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria municipal que serve todas as freguesias do concelho, num investimento total de 1.678.241,29 euros.&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal vai continuar a investir na pavimenta&amp;ccedil;&amp;atilde;o das acessibilidades da cidade de Lamego e das freguesias rurais, consideradas priorit&amp;aacute;rias. Os trabalhos executados incluem movimento de terras, drenagem de &amp;aacute;guas pluviais, pavimenta&amp;ccedil;&amp;otilde;es, constru&amp;ccedil;&amp;atilde;o de passeios e outras interven&amp;ccedil;&amp;otilde;es.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lamego_cidade_poema_maio2026.jpg</t>
+  </si>
+  <si>
+    <t>Cidade Poema reúne escritores, músicos e jornalistas em Lamego</t>
+  </si>
+  <si>
+    <t>A 10ª edição do Festival Literário “Lamego Cidade Poema” foi oficialmente inaugurada no Teatro Ribeiro Conceição (TRC), com a missão de celebrar a literatura e a música, através de entrevistas, mesas redondas e concertos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A 10&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Festival Liter&amp;aacute;rio &amp;ldquo;Lamego Cidade Poema&amp;rdquo; foi oficialmente inaugurada no Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o (TRC), com a miss&amp;atilde;o de celebrar a literatura e a m&amp;uacute;sica, atrav&amp;eacute;s de entrevistas, mesas redondas e concertos.&lt;/p&gt; &lt;p&gt;Com a curadoria de Rui Rodrigues e Jos&amp;eacute; Pedro Leite, este evento consolida-se, mais do que uma iniciativa de natureza liter&amp;aacute;ria, como um lugar de converg&amp;ecirc;ncia entre diferentes linguagens art&amp;iacute;sticas, no qual a escrita se assume enquanto estrutura organizadora do mundo simultaneamente origem e destino das pr&amp;aacute;ticas criativas e do pensamento.&lt;/p&gt; &lt;p&gt;Hugo Maravilha, Vice-Presidente da C&amp;acirc;mara Municipal de Lamego, marcou presen&amp;ccedil;a na sess&amp;atilde;o de abertura, real&amp;ccedil;ando a import&amp;acirc;ncia deste evento para a cultura da cidade, deixando o desejo que este se perpetue no tempo.&lt;/p&gt; &lt;p&gt;Durante tr&amp;ecirc;s dias, Lamego encheu-se de poesia e o TRC abriu portas para acolher autores e criadores que promoveram um di&amp;aacute;logo cr&amp;iacute;tico entre a literatura e as din&amp;acirc;micas contempor&amp;acirc;neas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/candidaturas__atribuicao_apoios_agricultores.jpeg</t>
+  </si>
+  <si>
+    <t>Tempestade Kristin: Abertas as candidaturas para atribuição de apoios aos agricultores</t>
+  </si>
+  <si>
+    <t>O Município de Lamego informa que já se encontram abertas as candidaturas aos apoios extraordinários para as explorações agrícolas afetadas pelas intempéries do início do ano (28 de janeiro a 15 de fevereiro).</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego informa que j&amp;aacute; se encontram abertas as candidaturas aos apoios extraordin&amp;aacute;rios para as explora&amp;ccedil;&amp;otilde;es agr&amp;iacute;colas afetadas pelas intemp&amp;eacute;ries do in&amp;iacute;cio do ano (28 de janeiro a 15 de fevereiro).&lt;/p&gt; &lt;p&gt;Para simplificar o processo e ajudar os agricultores, foi criado um portal municipal dedicado com o passo a passo completo, checklist de documentos e os links oficiais.&lt;/p&gt; &lt;p&gt;Consulte o Guia de Candidatura em https://apoios.procivlamego.pt&lt;/p&gt; &lt;p&gt;Antes de iniciar a respetiva candidatura na plataforma da CCDR-N, &amp;eacute; obrigat&amp;oacute;rio solicitar o parecer pr&amp;eacute;vio do Munic&amp;iacute;pio de Lamego. Saiba como faz&amp;ecirc;-lo no portal.&lt;/p&gt; &lt;p&gt;Em caso de d&amp;uacute;vidas ou dificuldades com as plataformas digitais, o Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil e a APAV Douro est&amp;atilde;o dispon&amp;iacute;veis para prestar todos os esclarecimentos e acompanhar os agricultores durante todo o processo de submiss&amp;atilde;o digital.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/corrida_passo_travado_feira_santa_cruz_2026.JPG</t>
+  </si>
+  <si>
+    <t>Arte equestre atrai aficionados à Feira de Santa Cruz em Lamego</t>
+  </si>
+  <si>
+    <t>Numa tarde cheia de tradição, o Município de Lamego voltou a organizar as populares Corridas de Passo Travado da Grandiosa Feira de Santa Cruz, com a participação de 24 cavalos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Numa tarde cheia de tradi&amp;ccedil;&amp;atilde;o, o Munic&amp;iacute;pio de Lamego voltou a organizar as populares Corridas de Passo Travado da Grandiosa Feira de Santa Cruz, com a participa&amp;ccedil;&amp;atilde;o de 24 cavalos. Milhares de aficionados aplaudiram, no dia 3 de maio, a garra, a t&amp;eacute;cnica e a paix&amp;atilde;o dos cavaleiros que ofereceram ao p&amp;uacute;blico momentos de grande emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Vindo de Fafe, o cavaleiro V&amp;iacute;tor Hugo, montando o &amp;ldquo;Estrela&amp;rdquo;, superou toda a concorr&amp;ecirc;ncia, precisando de apenas 1 minuto e 41 segundos para completar quatro voltas &amp;agrave; pista. Na corrida de cavalo a passo travado, os animais n&amp;atilde;o podem correr livremente, devendo faz&amp;ecirc;-lo a um ritmo controlado. Este ano, n&amp;atilde;o decorreu a corrida &amp;ldquo;Final&amp;iacute;ssima&amp;rdquo; por raz&amp;otilde;es de seguran&amp;ccedil;a. No final foram entregues, no Parque Urbano, os pr&amp;eacute;mios pecuni&amp;aacute;rios e respetivos trof&amp;eacute;us aos vencedores.&lt;/p&gt; &lt;p&gt;Como &amp;eacute; tradi&amp;ccedil;&amp;atilde;o, a organiza&amp;ccedil;&amp;atilde;o tamb&amp;eacute;m atribuiu o Pr&amp;eacute;mio &amp;ldquo;Rufino Rilhado", desta vez a Francisco Monteiro, pelo &amp;ldquo;seu contributo, de forma distinta e continuada, para o desenvolvimento da Feira de Santa Cruz, da arte equestre e da paix&amp;atilde;o pelos cavalos&amp;rdquo;. O galard&amp;atilde;o foi entregue pelo Presidente Francisco Lopes.&lt;/p&gt; &lt;p&gt;O programa da Feira de Santa Cruz incluiu ainda passeios de charretes e equestres, a demonstra&amp;ccedil;&amp;atilde;o de equita&amp;ccedil;&amp;atilde;o de trabalho, uma Noite de Fados com Cristina Marques, a Gala Equestre Miguel Fonseca e a emblem&amp;aacute;tica Feira Anual de 3 de Maio.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lamego_cidade_poema.jpg</t>
+  </si>
+  <si>
+    <t>Lamego Cidade Poema reúne escritores, músicos e jornalistas</t>
+  </si>
+  <si>
+    <t>Lamego Cidade Poema está de volta!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego Cidade Poema est&amp;aacute; de volta!&lt;/p&gt; &lt;p&gt;Vem celebrar a palavra e a m&amp;uacute;sica connosco. A entrada &amp;eacute; livre! De 30 de abril a 2 de maio, Lamego enche-se de poesia.&lt;/p&gt; &lt;p&gt;Mais do que um evento de natureza liter&amp;aacute;ria, esta iniciativa configura-se como um lugar de converg&amp;ecirc;ncia entre diferentes linguagens art&amp;iacute;sticas, no qual a escrita se assume enquanto estrutura organizadora do mundo simultaneamente origem e destino das pr&amp;aacute;ticas criativas e do pensamento.&lt;/p&gt; &lt;p&gt;Ao longo de quatro dias, o Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o acolhe autores e criadores que promovem um di&amp;aacute;logo cr&amp;iacute;tico entre a literatura e as din&amp;acirc;micas contempor&amp;acirc;neas.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Confere o programa completo e marca na tua agenda:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Quinta-feira, 30.04&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;17h30 | Abertura oficial com o Presidente da C&amp;acirc;mara&lt;/p&gt; &lt;p&gt;18h00 | Entrevista filmada com Francisco Jos&amp;eacute; Viegas&lt;/p&gt; &lt;p&gt;21h30 | Concerto "Como se Desenha uma Casa"&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;br&gt;Sexta-feira, 01.05&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;16h30 | Conversa: Miguel Carvalho apresenta "Por Dentro do Chega"&lt;/p&gt; &lt;p&gt;18h00 | Conversa: &amp;Aacute;lvaro Vasconcelos apresenta "Mem&amp;oacute;rias em tempo de amn&amp;eacute;sia"&lt;/p&gt; &lt;p&gt;21h30 | T&amp;acirc;nia Ganho em conversa com Jos&amp;eacute; Pedro Leite&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;br&gt;S&amp;aacute;bado, 02.05&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;15h00 | Jo&amp;atilde;o Maia Pinto em conversa com alunos de artes do Liceu Latino Coelho&lt;/p&gt; &lt;p&gt;16h30 | Mesa redonda: "A escrita &amp;mdash; ponto de partida, ponto de chegada..."&lt;/p&gt; &lt;p&gt;18h30 | Fernando Ribeiro (Moonspell) em conversa com Jo&amp;atilde;o Morales&lt;/p&gt; &lt;p&gt;21h30 | Concerto comentado: "Sopros de Jo&amp;atilde;o Pr&amp;oacute;spero" (Jazz)&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/arquivo_corridas_passo_travado.JPG</t>
+  </si>
+  <si>
+    <t>Feira de Santa Cruz volta a promover a arte equestre em Lamego</t>
+  </si>
+  <si>
+    <t>De 30 de abril a 3 de maio, Lamego volta a receber a Grandiosa Feira de Santa Cruz.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Ser&amp;atilde;o quatro dias dedicados &amp;agrave; tradi&amp;ccedil;&amp;atilde;o, aos cavalos, &amp;agrave;s charretes, aos passeios equestres, &amp;agrave;s demonstra&amp;ccedil;&amp;otilde;es de equita&amp;ccedil;&amp;atilde;o, aos desfiles e &amp;agrave; emblem&amp;aacute;tica Feira Anual de 3 de Maio.&lt;/p&gt; &lt;p&gt;O programa inclui ainda a Noite de Fados da Feira de Santa Cruz, a Gala Equestre Miguel Fonseca, a circula&amp;ccedil;&amp;atilde;o de charretes pelas ruas da cidade e, no domingo, a tradicional Corrida de Passo Travado e a entrega de pr&amp;eacute;mios.&lt;/p&gt; &lt;p&gt;Popularmente conhecida por &amp;ldquo;3 de Maio&amp;rdquo;, a Feira de Santa Cruz &amp;eacute; uma tradi&amp;ccedil;&amp;atilde;o &amp;uacute;nica que continua a marcar gera&amp;ccedil;&amp;otilde;es e a afirmar Lamego como terra de cultura, ruralidade e paix&amp;atilde;o pelo mundo equestre.&lt;/p&gt; &lt;p&gt;FOTO DE ARQUIVO&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/25_abril_sessao_solene_2026.jpg</t>
+  </si>
+  <si>
+    <t>25 de abril: Paulo Portas defende necessidade de compromissos políticos</t>
+  </si>
+  <si>
+    <t>Lamego celebrou, mais uma vez, a Liberdade e a Cidadania em Democracia para manter viva a memória dos ideais de Abril e demonstrar a sua confiança no Portugal pluralista, democrático e verdadeiramente livre.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego celebrou, mais uma vez, a Liberdade e a Cidadania em Democracia para manter viva a mem&amp;oacute;ria dos ideais de Abril e demonstrar a sua confian&amp;ccedil;a no Portugal pluralista, democr&amp;aacute;tico e verdadeiramente livre. O ponto alto desta celebra&amp;ccedil;&amp;atilde;o foi a sess&amp;atilde;o solene da Assembleia Municipal Comemorativa do Dia da Liberdade, que teve Paulo Portas, jurista e antigo ministro da Defesa Nacional e dos Neg&amp;oacute;cios Estrangeiros, como convidado de honra.&lt;/p&gt; &lt;p&gt;Durante a sua interven&amp;ccedil;&amp;atilde;o, Paulo Portas fez a leitura e contextualiza&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica dos acontecimentos que conduziram ao 25 de abril, o que mudou quando um grupo de jovens capit&amp;atilde;es derrubou a ditadura que dominava Portugal e os principais desafios futuros para o pa&amp;iacute;s, no contexto interno e externo. Refletiu ainda sobre a necessidade de haver disponibilidade para a cria&amp;ccedil;&amp;atilde;o de compromissos pol&amp;iacute;ticos e sobre a import&amp;acirc;ncia da estabilidade. &amp;ldquo;Prefiro que haja transi&amp;ccedil;&amp;otilde;es do que revolu&amp;ccedil;&amp;otilde;es. S&amp;oacute; h&amp;aacute; revolu&amp;ccedil;&amp;otilde;es quando n&amp;atilde;o h&amp;aacute; reformas&amp;rdquo;, sustenta.&lt;/p&gt; &lt;p&gt;Com um Sal&amp;atilde;o Nobre repleto de pessoas "de cravo ao peito", o Presidente da Assembleia Municipal, Fernando Lob&amp;atilde;o, proferiu o discurso de encerramento da Sess&amp;atilde;o Solene. &amp;ldquo;O 25 de Abril n&amp;atilde;o foi apenas o fim de um regime. Foi o princ&amp;iacute;pio de um caminho. Um caminho de liberdade, de participa&amp;ccedil;&amp;atilde;o e de constru&amp;ccedil;&amp;atilde;o democr&amp;aacute;tica, que depois ganhou forma na Constitui&amp;ccedil;&amp;atilde;o, nas elei&amp;ccedil;&amp;otilde;es livres e nas institui&amp;ccedil;&amp;otilde;es que servem as pessoas. E esse caminho n&amp;atilde;o acabou. Continua&amp;rdquo;, defende, acrescentando que o poder local democr&amp;aacute;tico foi uma das grandes concretiza&amp;ccedil;&amp;otilde;es de Abril.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Porque aproximou a decis&amp;atilde;o das pessoas. Porque deu voz &amp;agrave;s comunidades. Porque tornou a democracia mais pr&amp;oacute;xima, mais humana e mais real. E cinquenta anos depois, essa responsabilidade continua a renovar-se todos os dias&amp;rdquo;, defende.&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o solene ficou ainda marcada pela interven&amp;ccedil;&amp;atilde;o dos representantes dos partidos pol&amp;iacute;ticos que comp&amp;otilde;em a Assembleia Municipal e pela atua&amp;ccedil;&amp;atilde;o da associa&amp;ccedil;&amp;atilde;o Quinto Imp&amp;eacute;rio com um momento musical dedicado &amp;agrave; liberdade e &amp;agrave; cultura local.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/vespa_asiatica_abril2026.jpg</t>
+  </si>
+  <si>
+    <t>Instalação de armadilhas combate vespa asiática</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego acaba de instalar armadilhas em locais estratégicos, com o objetivo de proteger as abelhas europeias e preservar o ecossistema local.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego acaba de instalar armadilhas em locais estrat&amp;eacute;gicos, com o objetivo de proteger as abelhas europeias e preservar o ecossistema local. Feita em parceria com as juntas de freguesia, esta a&amp;ccedil;&amp;atilde;o visa combater a crescente amea&amp;ccedil;a da vespa asi&amp;aacute;tica.&lt;/p&gt; &lt;p&gt;A instala&amp;ccedil;&amp;atilde;o de armadilhas est&amp;aacute; alinhada com o in&amp;iacute;cio da atividade desta esp&amp;eacute;cie invasora, predadora de abelhas europeias. Com o aumento das temperaturas, as vespas emergem da hiberna&amp;ccedil;&amp;atilde;o, tornando-se uma amea&amp;ccedil;a &amp;agrave; biodiversidade. O principal objetivo &amp;eacute; capturar as vespas antes que formem os ninhos prim&amp;aacute;rios, de modo a controlar a sua propaga&amp;ccedil;&amp;atilde;o. As armadilhas est&amp;atilde;o identificadas e oferecem informa&amp;ccedil;&amp;otilde;es &amp;agrave; comunidade.&lt;/p&gt; &lt;p&gt;A supervis&amp;atilde;o desta a&amp;ccedil;&amp;atilde;o est&amp;aacute; a cargo do Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil (SMPC), respons&amp;aacute;vel pela avalia&amp;ccedil;&amp;atilde;o detalhada das &amp;aacute;reas mais cr&amp;iacute;ticas para a presen&amp;ccedil;a da vespa asi&amp;aacute;tica.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego mant&amp;eacute;m, desta forma, o objetivo de proteger os recursos naturais essenciais &amp;agrave; sustentabilidade do territ&amp;oacute;rio e evitar o surgimento de novos ninhos.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, consulte www.procivlamego.pt&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/cartaz_semana_da_leitura_2026.jpg</t>
+  </si>
+  <si>
+    <t>Semana da Leitura celebra os livros, a leitura e a cultura</t>
+  </si>
+  <si>
+    <t>De 27 a 30 de abril, o Município de Lamego promove, em conjunto com a Rede de Bibliotecas de Lamego, a Semana da Leitura, com uma programação diversificada dedicada ao livro e à leitura.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;De 27 a 30 de abril, o Munic&amp;iacute;pio de Lamego promove, em conjunto com a Rede de Bibliotecas de Lamego, a Semana da Leitura, com uma programa&amp;ccedil;&amp;atilde;o diversificada dedicada ao livro e &amp;agrave; leitura. O evento &amp;eacute; dedicado, este ano, ao &lt;strong&gt;tema &amp;ldquo;Ler entre linhas e algoritmos&amp;rdquo;,&lt;/strong&gt; com o objetivo de convidar &amp;agrave; reflex&amp;atilde;o sobre a liga&amp;ccedil;&amp;atilde;o entre a leitura, a criatividade e o mundo digital.&lt;/p&gt; &lt;p&gt;Ao longo destes dias, escolas, bibliotecas e outros espa&amp;ccedil;os do concelho ser&amp;atilde;o palco de momentos &amp;uacute;nicos de partilha, inova&amp;ccedil;&amp;atilde;o e pensamento cr&amp;iacute;tico, com iniciativas para todas as idades, desde encontros com escritores, anima&amp;ccedil;&amp;atilde;o da leitura, teatro, c&amp;iacute;rculos liter&amp;aacute;rios, palestras e a Feira do Livro.&lt;/p&gt; &lt;p&gt;Destaques:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Sess&amp;atilde;o de abertura e inaugura&amp;ccedil;&amp;otilde;es &amp;ndash; 27 de abril&lt;/li&gt; &lt;li&gt;Encontros com escritores como L&amp;uacute;cia Morgado, Pedro Leit&amp;atilde;o e Victor Carvalho&lt;/li&gt; &lt;li&gt;Atividades de anima&amp;ccedil;&amp;atilde;o da leitura para o p&amp;uacute;blico mais jovem&lt;/li&gt; &lt;li&gt;Teatro inclusivo com &amp;ldquo;Alice no Pa&amp;iacute;s da Inclus&amp;atilde;o&amp;rdquo;&lt;/li&gt; &lt;li&gt;Palestras e c&amp;iacute;rculos liter&amp;aacute;rios que cruzam literatura e tecnologia&lt;/li&gt; &lt;li&gt;Apresenta&amp;ccedil;&amp;otilde;es de livros e momentos dedicados &amp;agrave; obra de Lobo Antunes&lt;br&gt;&lt;br&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Col&amp;eacute;gio de Lamego | Agrupamento de Escolas Latino Coelho | Escola de Hotelaria e Turismo do Douro&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Uma oportunidade imperd&amp;iacute;vel para celebrar a leitura, explorar novos horizontes e refletir sobre o papel dos livros na era digital.&lt;br&gt;&lt;br&gt;&lt;br&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;27 abril | segunda-feira&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Sess&amp;atilde;o de Abertura&lt;/p&gt; &lt;p&gt;14h30 - Escola de Hotelaria e Turismo do Douro - Lamego&lt;/p&gt; &lt;p&gt;Clube de Leituras Divertidas&lt;/p&gt; &lt;p&gt;Inaugura&amp;ccedil;&amp;atilde;o da Feira do Livro*&lt;/p&gt; &lt;p&gt;Inaugura&amp;ccedil;&amp;atilde;o da Oficina Digital (Estabelecimento Prisional de Lamego)&lt;/p&gt; &lt;p&gt;Encontro com L&amp;uacute;cia Morgado&lt;/p&gt; &lt;p&gt;09h00 - AELC (EB - 2.&amp;ordm; CEB)&lt;/p&gt; &lt;p&gt;14h00 - CEL N.&amp;ordm; 2&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;28 abril | ter&amp;ccedil;a-feira&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Encontro com Victor Carvalho - "O Cidad&amp;atilde;o para os Cidad&amp;atilde;os"&lt;/p&gt; &lt;p&gt;10h00 - Estabelecimento Prisional de Lamego&lt;/p&gt; &lt;p&gt;11h30 - Col&amp;eacute;gio de Lamego&lt;/p&gt; &lt;p&gt;15h00 - AELC&lt;/p&gt; &lt;p&gt;Hist&amp;oacute;rias de ler e contar - Anima&amp;ccedil;&amp;atilde;o da Leitura (Carina Novo)&lt;/p&gt; &lt;p&gt;10h00 - Biblioteca P&amp;uacute;blica Municipal de Lamego (Pr&amp;eacute;-Escolar)&lt;/p&gt; &lt;p&gt;14h30 - Biblioteca P&amp;uacute;blica Municipal de Lamego (Pr&amp;eacute;-Escolar)&lt;/p&gt; &lt;p&gt;Encontro com Pedro Leit&amp;atilde;o&lt;/p&gt; &lt;p&gt;09h00 - AELC (CEL - Pr&amp;eacute;-Escolar)&lt;/p&gt; &lt;p&gt;14H00 - AELC (Penude e Cambres - Pr&amp;eacute;-Escolar)&lt;/p&gt; &lt;p&gt;Alice no pa&amp;iacute;s da inclus&amp;atilde;o - Teatro&lt;/p&gt; &lt;p&gt;Associa&amp;ccedil;&amp;atilde;o Portas P&amp;rsquo;r&amp;agrave; Vida&lt;/p&gt; &lt;p&gt;15h00 - Escola de Hotelaria e Turismo do Douro - Lamego&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;29 abril | quarta-feira&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;C&amp;iacute;rculo liter&amp;aacute;rio &amp;ndash; LER entre linhas e algoritmos (Rui Costa)&lt;/p&gt; &lt;p&gt;11h00 - Escola de Hotelaria e Turismo do Douro - Lamego&lt;/p&gt; &lt;p&gt;Encontro com o escritor Pedro Leit&amp;atilde;o&lt;/p&gt; &lt;p&gt;09h00 - Agrupamento de Escolas da S&amp;eacute; (CEL N.&amp;ordm; 2)&lt;/p&gt; &lt;p&gt;14H00 - Agrupamento de Escolas da S&amp;eacute; (CELS Ferreirim)&lt;/p&gt; &lt;p&gt;Lobo Antunes por L&amp;iacute;dia Valadares&lt;/p&gt; &lt;p&gt;10h45 - Agrupamento de Escolas da S&amp;eacute; (Ens. Sec)&lt;/p&gt; &lt;p&gt;Encontro com a escritora L&amp;uacute;cia Morgado&lt;/p&gt; &lt;p&gt;9h00 - Agrupamento de Escolas Latino Coelho (CEL - 1.&amp;ordm; CEB)&lt;/p&gt; &lt;p&gt;14h00 - Agrupamento de Escolas Latino Coelho (CEP - 1.&amp;ordm; CEB)&lt;/p&gt; &lt;p&gt;Hist&amp;oacute;rias que encantam - Anima&amp;ccedil;&amp;atilde;o da Leitura&lt;/p&gt; &lt;p&gt;Universidade S&amp;eacute;nior de Lamego&lt;/p&gt; &lt;p&gt;10h00 - Biblioteca P&amp;uacute;blica Municipal de Lamego (Pr&amp;eacute;-Escolar)&lt;/p&gt; &lt;p&gt;Entre Palavras e Algoritmos - Celso Cabral (Palestra)&lt;/p&gt; &lt;p&gt;10h00 - Col&amp;eacute;gio de Lamego (3.&amp;ordm; CEB)&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;30 abril | quinta-feira&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Lares de Esperan&amp;ccedil;a - Apresenta&amp;ccedil;&amp;atilde;o do livro&lt;/p&gt; &lt;p&gt;09h30 - AELC (Escola Secund&amp;aacute;ria)&lt;/p&gt; &lt;p&gt;De Londres ao Porto numa gaivota - In&amp;ecirc;s Cardoso&lt;/p&gt; &lt;p&gt;09h00 - CEL N.&amp;ordm; 2&lt;/p&gt; &lt;p&gt;14h00 - CELS Ferreirim&lt;/p&gt; &lt;p&gt;Hist&amp;oacute;rias que encantam - Anima&amp;ccedil;&amp;atilde;o da Leitura&lt;/p&gt; &lt;p&gt;Universidade S&amp;eacute;nior de Lamego&lt;/p&gt; &lt;p&gt;10h00 - Col&amp;eacute;gio de Lamego&lt;/p&gt; &lt;p&gt;Almo&amp;ccedil;ar com... Lobo Antunes&lt;/p&gt; &lt;p&gt;12h30 - AELC&lt;/p&gt; &lt;p&gt;Lobo Antunes por L&amp;iacute;dia Valadares&lt;/p&gt; &lt;p&gt;13h55 - Agrupamento de Escolas Latino Coelho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;* Feira do Livro - 27 a 30 de abril (aberta &amp;agrave; comunidade 10h - 17h)&lt;/strong&gt;&lt;/p&gt; &lt;pre&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/pre&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/av_av_acacias_obra_abril2026.JPG</t>
+  </si>
+  <si>
+    <t>Lamego investe mais de 1,8 milhões na reabilitação da Av. das Acácias</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego está a reabilitar a Av. das Acácias e a Calçada da Guerra, um investimento estratégico na qualificação das infraestruturas urbanas que reforça o compromisso da autarquia com uma mobilidade mais segura, eficiente e sustentável.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego est&amp;aacute; a reabilitar a Av. das Ac&amp;aacute;cias e a Cal&amp;ccedil;ada da Guerra, um investimento estrat&amp;eacute;gico na qualifica&amp;ccedil;&amp;atilde;o das infraestruturas urbanas que refor&amp;ccedil;a o compromisso da autarquia com uma mobilidade mais segura, eficiente e sustent&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;Esta interven&amp;ccedil;&amp;atilde;o permitir&amp;aacute; a constru&amp;ccedil;&amp;atilde;o de uma nova avenida, mais larga e com perfil distinto ao anteriormente existente, que vai unir a Escola Secund&amp;aacute;ria Latino Coelho e o cruzamento para a Serra das Meadas, garantindo a liga&amp;ccedil;&amp;atilde;o &amp;agrave; futura CEL e ao novo Parque da Sa&amp;uacute;de.&lt;/p&gt; &lt;p&gt;Este projeto enquadra-se numa estrat&amp;eacute;gia de valoriza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico e de qualifica&amp;ccedil;&amp;atilde;o das infraestruturas urbanas do concelho, permitindo a melhoria das acessibilidades a diversos servi&amp;ccedil;os, habita&amp;ccedil;&amp;otilde;es e escolas.&lt;/p&gt; &lt;p&gt;A reabilita&amp;ccedil;&amp;atilde;o da Av. das Ac&amp;aacute;cias representa um investimento de 1.838.329,87 euros, mais IVA, financiado em 70% pelo FEDER, ao abrigo do Programa NORTE 2030.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito desta empreitada, est&amp;aacute; a ser constru&amp;iacute;da uma nova rotunda que articular&amp;aacute; a Av. das Ac&amp;aacute;cias &amp;agrave; futura CEL e concretizada a substitui&amp;ccedil;&amp;atilde;o das redes de drenagem de &amp;aacute;guas pluviais, abastecimento de &amp;aacute;gua, saneamento, ilumina&amp;ccedil;&amp;atilde;o p&amp;uacute;blica e telecomunica&amp;ccedil;&amp;otilde;es que v&amp;atilde;o contribuir para a melhoria da qualidade de vida da popula&amp;ccedil;&amp;atilde;o. O projeto prev&amp;ecirc; ainda que um tro&amp;ccedil;o desta avenida ter&amp;aacute; duas vias, no sentido ascendente. Tamb&amp;eacute;m ser&amp;atilde;o constru&amp;iacute;dos passeios em zonas inexistentes, reordenado o espa&amp;ccedil;o destinado a estacionamento de ve&amp;iacute;culos e criada uma paragem para transportes p&amp;uacute;blicos.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/56_dsc00424.jpg</t>
+  </si>
+  <si>
+    <t>Caminho dos Monges - Obrigado a todos!</t>
+  </si>
+  <si>
+    <t>Cerca de 500 participantes fizeram deste Caminho dos Monges mais um enorme momento de convívio, partilha e promoção do nosso território.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Cerca de 500 participantes fizeram deste Caminho dos Monges mais um enorme momento de conv&amp;iacute;vio, partilha e promo&amp;ccedil;&amp;atilde;o do nosso territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;Foi mais uma demonstra&amp;ccedil;&amp;atilde;o da capacidade que temos de unir freguesias, associa&amp;ccedil;&amp;otilde;es, grupos locais e popula&amp;ccedil;&amp;atilde;o em torno de uma iniciativa que valoriza a nossa identidade, as nossas paisagens e as nossas tradi&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Ao Munic&amp;iacute;pio de Tarouca, uma palavra de reconhecimento pela parceria e colabora&amp;ccedil;&amp;atilde;o institucional, na concretiza&amp;ccedil;&amp;atilde;o desta iniciativa - uma caminho que une os Munic&amp;iacute;pios de Lamego e Tarouca.&lt;/p&gt; &lt;p&gt;Uma palavra de agradecimento &amp;agrave;s juntas de Freguesias de V&amp;aacute;rzea de Abrunhais e Sande, e &amp;agrave; Uni&amp;atilde;o de Freguesias de Parada do Bispo e Valdigem, &amp;agrave; Associa&amp;ccedil;&amp;atilde;o dos Amigos de Valdigem, ao Grupo de Bombos Douro, ao Rancho Regional da ACR de Penude de Baixo ,ao Grupo de Cavaquinhos da Universidade S&amp;eacute;nior, Prote&amp;ccedil;&amp;atilde;o Civil de Lamego e Bombeiros Volunt&amp;aacute;rios de Lamego, pelo contributo fundamental que deram para o sucesso desta iniciativa.&lt;/p&gt; &lt;p&gt;Um agradecimento muito especial tamb&amp;eacute;m a todos os funcion&amp;aacute;rios do Munic&amp;iacute;pio, que foram inexced&amp;iacute;veis ao longo de toda a organiza&amp;ccedil;&amp;atilde;o, log&amp;iacute;stica do evento e percurso realizado.&lt;/p&gt; &lt;p&gt;Obrigado a todos os que caminharam connosco.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/a.jpeg</t>
+  </si>
+  <si>
+    <t>AVISO: Trânsito condicionado na Av. das Acácias</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego informa que, devido às obras de reabilitação da Av. das Acácias, via que liga a Escola Secundária Latino Coelho e o cruzamento para a Serra das Meadas, será condicionada a circulação automóvel nesta estrada, a partir da próxima segunda-feira, dia 20.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego informa que, devido &amp;agrave;s obras de reabilita&amp;ccedil;&amp;atilde;o da Av. das Ac&amp;aacute;cias, via que liga a Escola Secund&amp;aacute;ria Latino Coelho e o cruzamento para a Serra das Meadas, ser&amp;aacute; condicionada a circula&amp;ccedil;&amp;atilde;o autom&amp;oacute;vel nesta estrada, a partir da pr&amp;oacute;xima segunda-feira, dia 20.&lt;/p&gt; &lt;p&gt;Os ve&amp;iacute;culos ligeiros devem respeitar a sinaliza&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria existente no local e os condicionalismos apresentados pelas autoridades competentes.&lt;/p&gt; &lt;p&gt;Por outro lado, durante o per&amp;iacute;odo de realiza&amp;ccedil;&amp;atilde;o dos trabalhos, ser&amp;aacute; proibida a circula&amp;ccedil;&amp;atilde;o de ve&amp;iacute;culos pesados de mercadorias, devendo os condutores, em alternativa, utilizar a EN 226, que liga Ferreiros ao Rel&amp;oacute;gio do Sol.&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal de Lamego agradece, desde j&amp;aacute;, a colabora&amp;ccedil;&amp;atilde;o de todos, lamentando o inc&amp;oacute;modo causado.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/praceta_coura_passeios_obra_abril2026.JPG</t>
+  </si>
+  <si>
+    <t>Câmara de Lamego reabilita espaço público da Praceta do Coura</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego continua a reabilitar os passeios de várias ruas e praças da cidade para melhorar a circulação pedonal e embelezar o espaço público.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego continua a reabilitar os passeios de v&amp;aacute;rias ruas e pra&amp;ccedil;as da cidade para melhorar a circula&amp;ccedil;&amp;atilde;o pedonal e embelezar o espa&amp;ccedil;o p&amp;uacute;blico. O investimento total ascende a 315.196,0 euros (mais IVA), financiado em 85% pelo FEDER ao abrigo do Programa NORTE 2030. Recentemente, os trabalhos incidiram na reabilita&amp;ccedil;&amp;atilde;o dos passeios da Praceta do Coura que se encontravam degradados, situa&amp;ccedil;&amp;atilde;o que punha em causa uma mobilidade segura e confort&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;Os trabalhos inclu&amp;iacute;ram a reorganiza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o pedonal e do espa&amp;ccedil;o reservado ao estacionamento autom&amp;oacute;vel, a demoli&amp;ccedil;&amp;atilde;o dos pavimentos existentes e o fornecimento e aplica&amp;ccedil;&amp;atilde;o de lancis e cal&amp;ccedil;adas em granito.&lt;/p&gt; &lt;p&gt;Executada pela firma &amp;ldquo;Construtora da Huila &amp;ndash; Irm&amp;atilde;os Neves&amp;rdquo;, este plano de reabilita&amp;ccedil;&amp;atilde;o abrange os seguintes arruamentos: Praceta do Coura, Rua Bernardo Pinheiro de Arag&amp;atilde;o, Rua Dr. Justino Pinto de Oliveira, Rua Eng. Eug&amp;eacute;nio do Valle Teixeira J&amp;uacute;nior, Rua dos Bombeiros, Rua da Pregui&amp;ccedil;a, Rua do Columela, Rua Dr. Jo&amp;atilde;o da Silva Campos Neves e Praceta Eng. Arantes e Oliveira.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/2.png</t>
+  </si>
+  <si>
+    <t>Paulo Portas orador convidado nas comemorações do 25 de abril</t>
+  </si>
+  <si>
+    <t>A histórica madrugada do 25 de abril de 1974 pôs termo a 48 anos de ditadura.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A hist&amp;oacute;rica madrugada do 25 de abril de 1974 p&amp;ocirc;s termo a 48 anos de ditadura.&lt;/p&gt; &lt;p&gt;Em Lamego, - "O dia inicial inteiro e limpo" - ser&amp;aacute; recordado com a realiza&amp;ccedil;&amp;atilde;o de um programa diversificado de eventos, atrav&amp;eacute;s da cultura, do desporto e de outras iniciativas de &amp;iacute;ndole institucional.&lt;/p&gt; &lt;p&gt;Uma programa&amp;ccedil;&amp;atilde;o organizada pela Assembleia Municipal de Lamego e pela C&amp;acirc;mara Municipal de Lamego assente nos valores da liberdade e da democracia.&lt;/p&gt; &lt;p&gt;Como sempre, a Revolu&amp;ccedil;&amp;atilde;o dos Cravos e o Portugal pluralista e verdadeiramente livre ser&amp;atilde;o celebrados com a realiza&amp;ccedil;&amp;atilde;o da Sess&amp;atilde;o Solene da Assembleia Municipal Comemorativa do Dia da Liberdade, que ter&amp;aacute;, este ano, Paulo Portas como convidado de honra.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego convida todos os cidad&amp;atilde;os e cidad&amp;atilde;s a marcarem presen&amp;ccedil;a nas v&amp;aacute;rias atividades.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/livro_peregrinacao__autobiografica_abril2026.JPG</t>
+  </si>
+  <si>
+    <t>Manuel Ribeiro apresenta "Peregrinação Autobiográfica"</t>
+  </si>
+  <si>
+    <t>O Município de Lamego continua a apoiar ativamente todas as manifestações culturais existentes no concelho, através, por exemplo, da promoção de um vasto conjunto de ações de divulgação de obras da autoria de personalidades locais e regionais e de livros que se debruçam sobre a realidade sociocultural da nossa região.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apoiar ativamente todas as manifesta&amp;ccedil;&amp;otilde;es culturais existentes no concelho, atrav&amp;eacute;s, por exemplo, da promo&amp;ccedil;&amp;atilde;o de um vasto conjunto de a&amp;ccedil;&amp;otilde;es de divulga&amp;ccedil;&amp;atilde;o de obras da autoria de personalidades locais e regionais e de livros que se debru&amp;ccedil;am sobre a realidade sociocultural da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Neste sentido, o Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho foi, na tarde de 14 de abril, o palco escolhido para a apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica do livro &amp;ldquo;Peregrina&amp;ccedil;&amp;atilde;o Autobiogr&amp;aacute;fica &amp;ndash; Do Humilde Come&amp;ccedil;o &amp;agrave;s Grandes Realiza&amp;ccedil;&amp;otilde;es&amp;rdquo;, da autoria de Manuel Fernandes Ribeiro. A sess&amp;atilde;o integrou as comemora&amp;ccedil;&amp;otilde;es do Dia do Combatente do N&amp;uacute;cleo de Lamego da Liga dos Combatentes.&lt;/p&gt; &lt;p&gt;O evento contou ainda com a participa&amp;ccedil;&amp;atilde;o do Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes, do Presidente do N&amp;uacute;cleo de Lamego da Liga dos Combatentes, Coronel Valdemar Lima, e do Coronel Joaquim Monteiro, respons&amp;aacute;vel pela estrutura&amp;ccedil;&amp;atilde;o e edi&amp;ccedil;&amp;atilde;o desta obra. Os momentos musicais foram assegurados pelo Grupo de Cavaquinhos da Universidade S&amp;eacute;nior Jer&amp;oacute;nimo Cardoso.&lt;/p&gt; &lt;p&gt;O livro &amp;ldquo;Peregrina&amp;ccedil;&amp;atilde;o Autobiogr&amp;aacute;fica percorre uma vida inteira dedicada ao servi&amp;ccedil;o p&amp;uacute;blico de Manuel Ribeiro, desde as origens humildes em Alvite, passando pela vida militar, pelas comiss&amp;otilde;es na Guin&amp;eacute; e em Mo&amp;ccedil;ambique, pela carreira na Pol&amp;iacute;cia de Seguran&amp;ccedil;a P&amp;uacute;blica, pela doc&amp;ecirc;ncia e pela interven&amp;ccedil;&amp;atilde;o c&amp;iacute;vica.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/dia_combatente_abril2026.JPG</t>
+  </si>
+  <si>
+    <t>Lamego presta homenagem a antigos combatentes</t>
+  </si>
+  <si>
+    <t>No âmbito das comemorações do Dia do Combatente, o Núcleo de Lamego da Liga dos Combatentes organizou na manhã desta terça-feira, 14, uma cerimónia de homenagem aos combatentes mortos pela Pátria e de imposição de condecorações a antigos combatentes, junto ao Monumento do Soldado Desconhecido.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito das comemora&amp;ccedil;&amp;otilde;es do Dia do Combatente, o N&amp;uacute;cleo de Lamego da Liga dos Combatentes organizou na manh&amp;atilde; desta ter&amp;ccedil;a-feira, 14, uma cerim&amp;oacute;nia de homenagem aos combatentes mortos pela P&amp;aacute;tria e de imposi&amp;ccedil;&amp;atilde;o de condecora&amp;ccedil;&amp;otilde;es a antigos combatentes, junto ao Monumento do Soldado Desconhecido.&lt;/p&gt; &lt;p&gt;O Vice-Presidente da C&amp;acirc;mara Municipal de Lamego participou no programa solene de homenagem, reafirmando o compromisso da autarquia em continuar a valorizar a mem&amp;oacute;ria dos combatentes, apoiar as suas causas e colaborar com institui&amp;ccedil;&amp;otilde;es como a Liga dos Combatentes, que "desempenham um papel t&amp;atilde;o relevante na nossa comunidade".&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s a deposi&amp;ccedil;&amp;atilde;o de uma coroa de flores, na companhia do Presidente do N&amp;uacute;cleo de Lamego, Coronel Valdemar Lima, Hugo Maravilha expressou que &amp;ldquo;este &amp;eacute; um momento de mem&amp;oacute;ria, mas tamb&amp;eacute;m de gratid&amp;atilde;o. Gratid&amp;atilde;o por um legado de servi&amp;ccedil;o e de sacrif&amp;iacute;cio que n&amp;atilde;o pode, nem deve, ser esquecido. Um legado que nos convoca, ainda hoje, &amp;agrave; responsabilidade de preservar a mem&amp;oacute;ria coletiva e de transmitir &amp;agrave;s gera&amp;ccedil;&amp;otilde;es futuras o verdadeiro significado destes exemplos&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Na cerim&amp;oacute;nia de evoca&amp;ccedil;&amp;atilde;o foi ainda respeitado um toque de sil&amp;ecirc;ncio em homenagem a todos os combatentes mortos pela P&amp;aacute;tria.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/exposicao_da_janela_vejo_verde_abril_2026.jpeg</t>
+  </si>
+  <si>
+    <t>"Da Janela Vejo Verde" patente ao público no Bairro do Castelo</t>
+  </si>
+  <si>
+    <t>“Da Janela Vejo Verde” é a nova exposição de Eva Carolina, inaugurada na Casa do Artista – Galeria Porta dos Figos, situada no histórico Bairro do Castelo de Lamego.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;ldquo;Da Janela Vejo Verde&amp;rdquo; &amp;eacute; a nova exposi&amp;ccedil;&amp;atilde;o de Eva Carolina, inaugurada na Casa do Artista &amp;ndash; Galeria Porta dos Figos, situada no hist&amp;oacute;rico Bairro do Castelo de Lamego.&lt;/p&gt; &lt;p&gt;Resultado de uma parceria entre o Munic&amp;iacute;pio de Lamego, a VAAGO e a artista, esta mostra parte da mem&amp;oacute;ria, da inf&amp;acirc;ncia e da liga&amp;ccedil;&amp;atilde;o ao territ&amp;oacute;rio, transformando estas experi&amp;ecirc;ncias em linguagem art&amp;iacute;stica, afirmando, ao mesmo tempo, Lamego como espa&amp;ccedil;o de cria&amp;ccedil;&amp;atilde;o e encontro.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia de inaugura&amp;ccedil;&amp;atilde;o contou com a presen&amp;ccedil;a do Vice-Presidente Hugo Maravilha.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o est&amp;aacute; patente ao p&amp;uacute;blico at&amp;eacute; ao pr&amp;oacute;ximo dia 28 de junho, de ter&amp;ccedil;a-feira a domingo. A entrada &amp;eacute; livre.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/img_4546__2_.png</t>
+  </si>
+  <si>
+    <t>A Feira Medieval de Lamego decorre de 12 a 14 de junho</t>
+  </si>
+  <si>
+    <t>O município de Lamego promove, de 12 a 14 de junho, mais uma edição da Feira Medieval de Lamego, que honra a memória de D. Afonso Henriques e as lendárias “Cortes de Lamego”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O munic&amp;iacute;pio de Lamego promove, de 12 a 14 de junho, mais uma edi&amp;ccedil;&amp;atilde;o da Feira Medieval de Lamego, que honra a mem&amp;oacute;ria de D. Afonso Henriques e as lend&amp;aacute;rias &amp;ldquo;Cortes de Lamego&amp;rdquo;. Consolidado ao longo dos &amp;uacute;ltimos anos, como o maior evento de recria&amp;ccedil;&amp;atilde;o medieval da regi&amp;atilde;o, a Feira enche de vida, alegria e cor a zona alta da cidade, entre o Castelo, a Pra&amp;ccedil;a do Com&amp;eacute;rcio e o Jardim da Rep&amp;uacute;blica.&lt;/p&gt; &lt;p&gt;Est&amp;atilde;o abertas as inscri&amp;ccedil;&amp;otilde;es para comerciantes, artes&amp;atilde;os e expositores que pretendam participar nesta experi&amp;ecirc;ncia &amp;uacute;nica.&lt;/p&gt; &lt;p&gt;O formul&amp;aacute;rio de candidatura est&amp;aacute; dispon&amp;iacute;vel no site do munic&amp;iacute;pio em &lt;a href="https://www.cm-lamego.pt/pages/1219" title="FEIRA MEDIEVAL" target="_blank"&gt;www.cm-lamego.pt&lt;/a&gt;, e pode ser preenchido online, ou no Balc&amp;atilde;o &amp;Uacute;nico, nos Pa&amp;ccedil;os do Concelho.&lt;/p&gt; &lt;p&gt;Veja viver o ambiente m&amp;aacute;gico da Feira Medieval de Lamego.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/passadeiras_controlo_trafego_marco2026.JPG</t>
   </si>
   <si>
     <t>Novo sistema de controlo de tráfego aumenta segurança dos peões</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lamego está a instalar um novo sistema de controlo de tráfego, junto às passadeiras que registam maior afluência no centro histórico da cidade.</t>
   </si>
   <si>
     <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego est&amp;aacute; a instalar um novo sistema de controlo de tr&amp;aacute;fego, junto &amp;agrave;s passadeiras que registam maior aflu&amp;ecirc;ncia no centro hist&amp;oacute;rico da cidade. Esta interven&amp;ccedil;&amp;atilde;o est&amp;aacute; a ser levada a efeito no &amp;acirc;mbito do projeto &amp;ldquo;Lamego ON - Bairro Comercial Digital&amp;rdquo;, financiado pelo Plano de Recupera&amp;ccedil;&amp;atilde;o e Resili&amp;ecirc;ncia (PRR).&lt;/p&gt; &lt;p&gt;A instala&amp;ccedil;&amp;atilde;o deste sistema de controlo de tr&amp;aacute;fego visa reduzir a probabilidade de atropelamentos e aumentar a seguran&amp;ccedil;a dos pe&amp;otilde;es, atrav&amp;eacute;s de alertas luminosos aos condutores. Num contexto urbano moderno e no &amp;acirc;mbito da seguran&amp;ccedil;a rodovi&amp;aacute;ria, a solu&amp;ccedil;&amp;atilde;o de passadeiras inteligentes constitui uma alternativa &amp;agrave; coloca&amp;ccedil;&amp;atilde;o de sem&amp;aacute;foros.&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m disso, a implementa&amp;ccedil;&amp;atilde;o de sistemas de mobilidade e tr&amp;aacute;fego inteligentes permite um melhor e mais aprofundado conhecimento do tr&amp;aacute;fego rodovi&amp;aacute;rio e pedonal e a cria&amp;ccedil;&amp;atilde;o de padr&amp;otilde;es, potenciando o aumento de seguran&amp;ccedil;a nas passadeiras.&lt;/p&gt; &lt;p&gt;Estes equipamentos est&amp;atilde;o dotados de pain&amp;eacute;is fotovoltaicos e baterias de forma a fomentar a independ&amp;ecirc;ncia energ&amp;eacute;tica.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Lamego"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/protocolos_associacoes_assinatura_marco2026.jpg</t>
   </si>
   <si>
     <t>Câmara de Lamego atribui mais de 579 mil euros ao movimento associativo</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lamego celebrou protocolos de apoio financeiro e contratos de desenvolvimento desportivo com 67 associações culturais, recreativas e desportivas do concelho, no valor total de 579 mil e 719 euros, um montante superior em 19% em relação ao ano anterior.</t>
   </si>
   <si>
     <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego celebrou protocolos de apoio financeiro e contratos de desenvolvimento desportivo com 67 associa&amp;ccedil;&amp;otilde;es culturais, recreativas e desportivas do concelho, no valor total de 579 mil e 719 euros, um montante superior em 19% em rela&amp;ccedil;&amp;atilde;o ao ano anterior. Este crescimento significativo n&amp;atilde;o contabiliza, ainda assim, outro tipo de aux&amp;iacute;lios, nomeadamente o custo da ced&amp;ecirc;ncia de instala&amp;ccedil;&amp;otilde;es e de apoio t&amp;eacute;cnico e log&amp;iacute;stico, nem inclui algumas associa&amp;ccedil;&amp;otilde;es espec&amp;iacute;ficas tamb&amp;eacute;m apoiadas, nomeadamente na &amp;aacute;rea da Prote&amp;ccedil;&amp;atilde;o Civil, como os Bombeiros Volunt&amp;aacute;rios e as equipas de sapadores.&lt;/p&gt; &lt;p&gt;O montante financeiro total disponibilizado por este Munic&amp;iacute;pio ao movimento associativo da sociedade civil em 2026 dever&amp;aacute; ser superior a 1 milh&amp;atilde;o e 200 mil euros.&lt;/p&gt; &lt;p&gt;No final da sess&amp;atilde;o de assinatura dos documentos, o Presidente Francisco Lopes afirmou que este ato representa um "justo reconhecimento e agradecimento a todos os dirigentes", cujas "associa&amp;ccedil;&amp;otilde;es e coletividades contribuem muito para o desenvolvimento cultural, recreativo e desportivo do concelho e d&amp;atilde;o notoriedade e visibilidade" a este territ&amp;oacute;rio. "Queremos continuar a refor&amp;ccedil;ar esta parceria estrat&amp;eacute;gica que constitui um est&amp;iacute;mulo &amp;agrave; participa&amp;ccedil;&amp;atilde;o c&amp;iacute;vica para cada lamecense dar o melhor de si". O autarca tamb&amp;eacute;m real&amp;ccedil;ou o aumento do n&amp;uacute;mero de coletividades que v&amp;atilde;o ser apoiadas este ano, em particular as associa&amp;ccedil;&amp;otilde;es de moradores de diversos pontos do concelho que "organizam pequenas e grandes iniciativas de &amp;acirc;mbito local e d&amp;atilde;o corpo &amp;agrave; vontade das pessoas que querem fazer algo de bom pela sua localidade".&lt;/p&gt; &lt;p&gt;A assinatura dos protocolos de colabora&amp;ccedil;&amp;atilde;o que visam fomentar o desenvolvimento de fun&amp;ccedil;&amp;otilde;es sociais decorreu esta segunda-feira, dia 30, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/encomendacao_almas_lazarim_marco2026.JPG</t>
   </si>
   <si>
     <t>Lazarim reaviva tradição da Encomendação das Almas</t>
   </si>
   <si>
     <t>A vila de Lazarim reavivou, este domingo ànoite, um dos rituais mais antigos e característicos do tempo daQuaresma: a Encomendação das Almas.</t>
@@ -213,53 +591,50 @@
     <t>O Conselho Local de Ação Social (CLAS) de Lamego reuniu esta quarta-feira, dia 18, nos Paços do Concelho, uma plataforma que visa o planeamento estratégico da intervenção social local e garantir mais coesão e dignidade social.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Conselho Local de A&amp;ccedil;&amp;atilde;o Social (CLAS) de Lamego reuniu esta quarta-feira, dia 18, nos Pa&amp;ccedil;os do Concelho, uma plataforma que visa o planeamento estrat&amp;eacute;gico da interven&amp;ccedil;&amp;atilde;o social local e garantir mais coes&amp;atilde;o e dignidade social. Durante a sess&amp;atilde;o, destacou-se a aprova&amp;ccedil;&amp;atilde;o, por unanimidade, do Plano de A&amp;ccedil;&amp;atilde;o para 2026, tendo o documento sido objeto de uma an&amp;aacute;lise detalhada por parte do N&amp;uacute;cleo Executivo, por refletir de forma integrada os contributos de todos os parceiros da Rede Social.&lt;/p&gt; &lt;p&gt;Sob a presid&amp;ecirc;ncia da Vereadora da A&amp;ccedil;&amp;atilde;o Social, Catarina Ribeiro, os membros do CLAS tiveram ainda a oportunidade de conhecer, de forma mais aprofundada, a carteira de servi&amp;ccedil;os desenvolvida pela Unidade de Cuidados na Comunidade de Lamego, da Unidade Local de Sa&amp;uacute;de de Tr&amp;aacute;s-os-Montes e Alto Douro (ULSTMAD). O CLAS salientou a relev&amp;acirc;ncia desta resposta no contexto da interven&amp;ccedil;&amp;atilde;o social e de proximidade, sublinhando a import&amp;acirc;ncia da exist&amp;ecirc;ncia de um protocolo de colabora&amp;ccedil;&amp;atilde;o entre o Munic&amp;iacute;pio de Lamego e a ULSTMAD, enquanto instrumento fundamental para o refor&amp;ccedil;o da articula&amp;ccedil;&amp;atilde;o institucional, da complementaridade de respostas e da promo&amp;ccedil;&amp;atilde;o de uma atua&amp;ccedil;&amp;atilde;o integrada junto da popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;No final da sess&amp;atilde;o, procedeu-se &amp;agrave; elei&amp;ccedil;&amp;atilde;o da Obra Kolping de Portugal para integrar o Conselho de Parceria do Plano de A&amp;ccedil;&amp;atilde;o Intermunicipal para a Inclus&amp;atilde;o Ativa de Grupos Vulner&amp;aacute;veis (PAIIA).&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/feira_antiguidades_marco2026.JPG</t>
   </si>
   <si>
     <t>Antiguidades e Velharias transformam avenida num "museu vivo"</t>
   </si>
   <si>
     <t>A primeira edição, este ano, da Feira de Antiguidades e Velharias de Lamego que decorreu este domingo, dia 15, transformou a Av.</t>
   </si>
   <si>
     <t>&lt;p&gt;A primeira edi&amp;ccedil;&amp;atilde;o, este ano, da Feira de Antiguidades e Velharias de Lamego que decorreu este domingo, dia 15, transformou a Av. Dr. Alfredo de Sousa, num aut&amp;ecirc;ntico "museu vivo", onde as pessoas aprenderam mais um pouco de hist&amp;oacute;ria, atrav&amp;eacute;s destes objetos raros. A ajudar ao sucesso organizativo, o bom tempo que se fez sentir e a beleza arquitet&amp;oacute;nica da zona envolvente.&lt;/p&gt; &lt;p&gt;Mais de 30 expositores repletos de livros, porcelanas, tape&amp;ccedil;arias, m&amp;oacute;veis, moedas e brinquedos, entre outros artigos, marcaram presen&amp;ccedil;a no certame realizado ao ar livre. Nesta viagem ao passado, o p&amp;uacute;blico tamb&amp;eacute;m p&amp;ocirc;de adquirir cer&amp;acirc;micas, quadros, discos de vinil, r&amp;aacute;dios e candeeiros, entre outras pe&amp;ccedil;as antigas que tendem a valorizar-se com o tempo.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego continuar&amp;aacute; a promover at&amp;eacute; outubro, no terceiro domingo de cada m&amp;ecirc;s, a Feira de Antiguidades e Velharias, o maior mercado de artigos &amp;ldquo;vintage&amp;rdquo; da regi&amp;atilde;o do Douro.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/livro_fabio_ribeiro_marco2026.jpg</t>
   </si>
   <si>
     <t>Fábio Ribeiro apresenta "Caderno de Textos Perdidos" na Câmara de Lamego</t>
-  </si>
-[...1 lines deleted...]
-    <t>O Município de Lamego continua a apoiar ativamente todas as manifestações culturais existentes no concelho, através, por exemplo, da promoção de um vasto conjunto de ações de divulgação de obras da autoria de personalidades locais e regionais e de livros que se debruçam sobre a realidade sociocultural da nossa região.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apoiar ativamente todas as manifesta&amp;ccedil;&amp;otilde;es culturais existentes no concelho, atrav&amp;eacute;s, por exemplo, da promo&amp;ccedil;&amp;atilde;o de um vasto conjunto de a&amp;ccedil;&amp;otilde;es de divulga&amp;ccedil;&amp;atilde;o de obras da autoria de personalidades locais e regionais e de livros que se debru&amp;ccedil;am sobre a realidade sociocultural da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Neste sentido, o Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho foi, na tarde de 13 de mar&amp;ccedil;o, o palco escolhido para a apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica do livro "Caderno de Textos Perdidos &amp;ndash; Sil&amp;ecirc;ncios com a Voz de Lamego (2014-2024)", da autoria de F&amp;aacute;bio Ribeiro. A apresenta&amp;ccedil;&amp;atilde;o da obra e do seu autor esteve a cargo de Francisco Sena Santos, jornalista da Antena 1, figura incontorn&amp;aacute;vel da r&amp;aacute;dio em Portugal, onde fez parte da equipa que fundou a TSF.&lt;/p&gt; &lt;p&gt;O evento contou ainda com a participa&amp;ccedil;&amp;atilde;o do Vereador dos Servi&amp;ccedil;os Urbanos e Prote&amp;ccedil;&amp;atilde;o Civil, Patr&amp;iacute;cio Esteves, do Padre Ant&amp;oacute;nio Teixeira e de Ana Teresa Botelho. Os momentos musicais foram assegurados pelo dueto Bel Viana e Jo&amp;atilde;o Pedro Adrega.&lt;/p&gt; &lt;p&gt;Natural de Lamego, F&amp;aacute;bio Ribeiro &amp;eacute; Professor Associado no Departamento de Letras, Artes e Comunica&amp;ccedil;&amp;atilde;o da Universidade de Tr&amp;aacute;s-os-Montes e Alto Douro (UTAD). Leciona nas &amp;aacute;reas de Jornalismo, Meios Digitais e Comunica&amp;ccedil;&amp;atilde;o de Ci&amp;ecirc;ncia. &amp;Eacute; atualmente diretor de Informa&amp;ccedil;&amp;atilde;o e Conte&amp;uacute;dos da UTAD TV. Concluiu o Doutoramento Europeu em Ci&amp;ecirc;ncias da Comunica&amp;ccedil;&amp;atilde;o, na Universidade do Minho.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/image00034.jpeg</t>
   </si>
   <si>
     <t>Feira de Antiguidades regressa este domingo com mais de 30 expositores</t>
   </si>
   <si>
     <t>O Município de Lamego volta a promover, no terceiro domingo de cada mês, a Feira de Antiguidades e Velharias, na Av.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego volta a promover, no terceiro domingo de cada m&amp;ecirc;s, a Feira de Antiguidades e Velharias, na Av. Dr. Alfredo de Sousa. A edi&amp;ccedil;&amp;atilde;o de regresso deste certame j&amp;aacute; est&amp;aacute; agendada para o pr&amp;oacute;ximo domingo, dia 15, com a participa&amp;ccedil;&amp;atilde;o confirmada de mais de 30 expositores.&lt;/p&gt; &lt;p&gt;Ao longo da &amp;ldquo;sala de visitas&amp;rdquo; da cidade ser&amp;aacute; poss&amp;iacute;vel encontrar objetos antigos e velharias, designadamente livros, porcelanas, m&amp;oacute;veis, moedas, ourivesaria, tape&amp;ccedil;arias, brinquedos e pinturas.&lt;/p&gt; &lt;p&gt;Para a participa&amp;ccedil;&amp;atilde;o neste certame, encontram-se abertas as inscri&amp;ccedil;&amp;otilde;es apenas para expositores devidamente habilitados para exercer a atividade.&lt;/p&gt; &lt;p&gt;Os interessados devem preencher o formul&amp;aacute;rio pr&amp;oacute;prio dispon&amp;iacute;vel no site do Munic&amp;iacute;pio de Lamego (www.cm-lamego.pt) ou no Balc&amp;atilde;o &amp;Uacute;nico de Atendimento.&lt;/p&gt; &lt;p&gt;&amp;Eacute; expressamente proibida a venda, compra e troca de objetos que n&amp;atilde;o sejam identificados como velharias, e cuja proveni&amp;ecirc;ncia n&amp;atilde;o possa ser identificada ou comprovada, sob pena dos expositores serem imediatamente exclu&amp;iacute;dos da iniciativa.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/semana_santa_cartaz_2026_page_0001.jpg</t>
   </si>
@@ -1966,51 +2341,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O138"/>
+  <dimension ref="A1:O165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2026,4012 +2401,4795 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3">
+        <v>74</v>
+      </c>
+      <c r="C3" t="s">
         <v>22</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>23</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>24</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4">
+        <v>63</v>
+      </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" t="s">
         <v>27</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>28</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B5">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>33</v>
       </c>
-      <c r="G5" t="s">
+      <c r="J5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>20</v>
       </c>
       <c r="O5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6">
+        <v>88</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>20</v>
       </c>
       <c r="O6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" t="s">
         <v>41</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>20</v>
       </c>
       <c r="O7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8">
+        <v>94</v>
+      </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
         <v>46</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>47</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>20</v>
       </c>
       <c r="O8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B9">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" t="s">
         <v>51</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>52</v>
       </c>
-      <c r="G9" t="s">
+      <c r="J9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>20</v>
       </c>
       <c r="O9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10">
+        <v>89</v>
+      </c>
+      <c r="C10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" t="s">
         <v>55</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G10" t="s">
         <v>56</v>
       </c>
-      <c r="D10" t="s">
+      <c r="J10" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>20</v>
       </c>
       <c r="O10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11">
+        <v>74</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
         <v>60</v>
       </c>
-      <c r="B11">
+      <c r="G11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="J11" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>20</v>
       </c>
       <c r="O11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B12">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="C12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" t="s">
         <v>65</v>
       </c>
-      <c r="D12" t="s">
+      <c r="G12" t="s">
         <v>66</v>
       </c>
-      <c r="G12" t="s">
+      <c r="J12" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>20</v>
       </c>
       <c r="O12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13">
+        <v>61</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" t="s">
         <v>69</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="G13" t="s">
         <v>70</v>
       </c>
-      <c r="D13" t="s">
+      <c r="J13" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>20</v>
       </c>
       <c r="O13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14">
+        <v>94</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" t="s">
+        <v>73</v>
+      </c>
+      <c r="G14" t="s">
         <v>74</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="J14" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>20</v>
       </c>
       <c r="O14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15">
+        <v>74</v>
+      </c>
+      <c r="C15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" t="s">
+        <v>78</v>
+      </c>
+      <c r="G15" t="s">
         <v>79</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="J15" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>20</v>
       </c>
       <c r="O15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>81</v>
+      </c>
+      <c r="D16" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16" t="s">
+        <v>83</v>
+      </c>
+      <c r="J16" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>20</v>
       </c>
       <c r="O16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17">
+        <v>137</v>
+      </c>
+      <c r="C17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" t="s">
+        <v>87</v>
+      </c>
+      <c r="G17" t="s">
+        <v>88</v>
+      </c>
+      <c r="J17" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>20</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D18" t="s">
+        <v>92</v>
+      </c>
+      <c r="G18" t="s">
+        <v>93</v>
+      </c>
+      <c r="J18" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>20</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19">
+        <v>221</v>
+      </c>
+      <c r="C19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D19" t="s">
         <v>97</v>
       </c>
-      <c r="B19">
+      <c r="G19" t="s">
+        <v>98</v>
+      </c>
+      <c r="J19" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>20</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B20">
+        <v>109</v>
+      </c>
+      <c r="C20" t="s">
+        <v>101</v>
+      </c>
+      <c r="D20" t="s">
         <v>102</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="G20" t="s">
         <v>103</v>
       </c>
-      <c r="D20" t="s">
+      <c r="J20" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>20</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21">
+        <v>80</v>
+      </c>
+      <c r="C21" t="s">
+        <v>106</v>
+      </c>
+      <c r="D21" t="s">
         <v>107</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="G21" t="s">
         <v>108</v>
       </c>
-      <c r="D21" t="s">
+      <c r="J21" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>20</v>
       </c>
       <c r="O21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D22" t="s">
         <v>112</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="G22" t="s">
         <v>113</v>
       </c>
-      <c r="D22" t="s">
+      <c r="J22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>20</v>
       </c>
       <c r="O22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B23">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
+        <v>116</v>
+      </c>
+      <c r="D23" t="s">
         <v>117</v>
       </c>
-      <c r="D23" t="s">
+      <c r="G23" t="s">
         <v>118</v>
       </c>
-      <c r="G23" t="s">
+      <c r="J23" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>20</v>
       </c>
       <c r="O23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24">
+        <v>60</v>
+      </c>
+      <c r="C24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D24" t="s">
         <v>121</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="G24" t="s">
         <v>122</v>
       </c>
-      <c r="D24" t="s">
+      <c r="J24" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24" t="s">
         <v>20</v>
       </c>
       <c r="O24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
+        <v>124</v>
+      </c>
+      <c r="B25">
+        <v>108</v>
+      </c>
+      <c r="C25" t="s">
+        <v>125</v>
+      </c>
+      <c r="D25" t="s">
         <v>126</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="G25" t="s">
         <v>127</v>
       </c>
-      <c r="D25" t="s">
+      <c r="J25" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>20</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B26">
+        <v>91</v>
+      </c>
+      <c r="C26" t="s">
+        <v>129</v>
+      </c>
+      <c r="D26" t="s">
         <v>130</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="G26" t="s">
         <v>131</v>
       </c>
-      <c r="D26" t="s">
+      <c r="J26" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26" t="s">
         <v>20</v>
       </c>
       <c r="O26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
+        <v>134</v>
+      </c>
+      <c r="D27" t="s">
         <v>135</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="G27" t="s">
         <v>136</v>
       </c>
-      <c r="D27" t="s">
+      <c r="J27" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>20</v>
       </c>
       <c r="O27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
+        <v>138</v>
+      </c>
+      <c r="B28">
+        <v>62</v>
+      </c>
+      <c r="C28" t="s">
+        <v>139</v>
+      </c>
+      <c r="D28" t="s">
         <v>140</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" t="s">
         <v>141</v>
       </c>
-      <c r="D28" t="s">
+      <c r="J28" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
         <v>20</v>
       </c>
       <c r="O28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B29">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
+        <v>144</v>
+      </c>
+      <c r="D29" t="s">
         <v>145</v>
       </c>
-      <c r="D29" t="s">
+      <c r="G29" t="s">
         <v>146</v>
       </c>
-      <c r="G29" t="s">
+      <c r="J29" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>20</v>
       </c>
       <c r="O29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>114</v>
+      </c>
+      <c r="C30" t="s">
         <v>149</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>150</v>
       </c>
-      <c r="D30" t="s">
+      <c r="G30" t="s">
         <v>151</v>
       </c>
-      <c r="G30" t="s">
+      <c r="J30" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>20</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B31">
-        <v>137</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
         <v>154</v>
       </c>
       <c r="D31" t="s">
         <v>155</v>
       </c>
       <c r="G31" t="s">
         <v>156</v>
       </c>
       <c r="J31" t="s">
         <v>157</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>20</v>
       </c>
       <c r="O31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>75</v>
+      </c>
+      <c r="C32" t="s">
         <v>158</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>159</v>
       </c>
-      <c r="D32" t="s">
+      <c r="G32" t="s">
         <v>160</v>
       </c>
-      <c r="G32" t="s">
+      <c r="J32" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32" t="s">
         <v>20</v>
       </c>
       <c r="O32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
+        <v>162</v>
+      </c>
+      <c r="B33">
+        <v>92</v>
+      </c>
+      <c r="C33" t="s">
         <v>163</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>164</v>
       </c>
-      <c r="D33" t="s">
+      <c r="G33" t="s">
         <v>165</v>
       </c>
-      <c r="G33" t="s">
+      <c r="J33" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>20</v>
       </c>
       <c r="O33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
+        <v>167</v>
+      </c>
+      <c r="B34">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
         <v>168</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>169</v>
       </c>
-      <c r="D34" t="s">
+      <c r="G34" t="s">
         <v>170</v>
       </c>
-      <c r="G34" t="s">
+      <c r="J34" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>20</v>
       </c>
       <c r="O34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
+        <v>172</v>
+      </c>
+      <c r="B35">
+        <v>74</v>
+      </c>
+      <c r="C35" t="s">
         <v>173</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>174</v>
       </c>
-      <c r="D35" t="s">
+      <c r="G35" t="s">
         <v>175</v>
       </c>
-      <c r="G35" t="s">
+      <c r="J35" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>20</v>
       </c>
       <c r="O35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B36">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C36" t="s">
+        <v>177</v>
+      </c>
+      <c r="D36" t="s">
         <v>178</v>
       </c>
-      <c r="D36" t="s">
+      <c r="G36" t="s">
         <v>179</v>
       </c>
-      <c r="G36" t="s">
+      <c r="J36" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36" t="s">
         <v>20</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
+        <v>181</v>
+      </c>
+      <c r="B37">
+        <v>98</v>
+      </c>
+      <c r="C37" t="s">
         <v>182</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>183</v>
       </c>
-      <c r="D37" t="s">
+      <c r="G37" t="s">
         <v>184</v>
       </c>
-      <c r="G37" t="s">
+      <c r="J37" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>20</v>
       </c>
       <c r="O37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B38">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C38" t="s">
         <v>187</v>
       </c>
       <c r="D38" t="s">
         <v>188</v>
       </c>
       <c r="G38" t="s">
         <v>189</v>
       </c>
       <c r="J38" t="s">
         <v>190</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38" t="s">
         <v>20</v>
       </c>
       <c r="O38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
+        <v>186</v>
+      </c>
+      <c r="B39">
+        <v>107</v>
+      </c>
+      <c r="C39" t="s">
         <v>191</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>192</v>
       </c>
-      <c r="D39" t="s">
+      <c r="G39" t="s">
+        <v>127</v>
+      </c>
+      <c r="J39" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
         <v>20</v>
       </c>
       <c r="O39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
+        <v>194</v>
+      </c>
+      <c r="B40">
+        <v>65</v>
+      </c>
+      <c r="C40" t="s">
+        <v>195</v>
+      </c>
+      <c r="D40" t="s">
         <v>196</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="G40" t="s">
         <v>197</v>
       </c>
-      <c r="D40" t="s">
+      <c r="J40" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>20</v>
       </c>
       <c r="O40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
+        <v>199</v>
+      </c>
+      <c r="B41">
+        <v>68</v>
+      </c>
+      <c r="C41" t="s">
+        <v>200</v>
+      </c>
+      <c r="D41" t="s">
         <v>201</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="G41" t="s">
         <v>202</v>
       </c>
-      <c r="D41" t="s">
+      <c r="J41" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41" t="s">
         <v>20</v>
       </c>
       <c r="O41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B42">
+        <v>81</v>
+      </c>
+      <c r="C42" t="s">
+        <v>205</v>
+      </c>
+      <c r="D42" t="s">
         <v>206</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="G42" t="s">
         <v>207</v>
       </c>
-      <c r="D42" t="s">
+      <c r="J42" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
       <c r="N42" t="s">
         <v>20</v>
       </c>
       <c r="O42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
+        <v>209</v>
+      </c>
+      <c r="B43">
+        <v>67</v>
+      </c>
+      <c r="C43" t="s">
+        <v>210</v>
+      </c>
+      <c r="D43" t="s">
         <v>211</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="G43" t="s">
         <v>212</v>
       </c>
-      <c r="D43" t="s">
+      <c r="J43" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>20</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B44">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C44" t="s">
+        <v>215</v>
+      </c>
+      <c r="D44" t="s">
         <v>216</v>
       </c>
-      <c r="D44" t="s">
+      <c r="G44" t="s">
         <v>217</v>
       </c>
-      <c r="G44" t="s">
+      <c r="J44" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44" t="s">
         <v>20</v>
       </c>
       <c r="O44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
+        <v>214</v>
+      </c>
+      <c r="B45">
+        <v>100</v>
+      </c>
+      <c r="C45" t="s">
+        <v>219</v>
+      </c>
+      <c r="D45" t="s">
         <v>220</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="G45" t="s">
+        <v>127</v>
+      </c>
+      <c r="J45" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45" t="s">
         <v>20</v>
       </c>
       <c r="O45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46">
+        <v>99</v>
+      </c>
+      <c r="C46" t="s">
+        <v>223</v>
+      </c>
+      <c r="D46" t="s">
+        <v>224</v>
+      </c>
+      <c r="G46" t="s">
         <v>225</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="J46" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>20</v>
       </c>
       <c r="O46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B47">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="C47" t="s">
+        <v>228</v>
+      </c>
+      <c r="D47" t="s">
+        <v>229</v>
+      </c>
+      <c r="G47" t="s">
         <v>230</v>
       </c>
-      <c r="D47" t="s">
+      <c r="J47" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>20</v>
       </c>
       <c r="O47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
+        <v>232</v>
+      </c>
+      <c r="B48">
+        <v>68</v>
+      </c>
+      <c r="C48" t="s">
+        <v>233</v>
+      </c>
+      <c r="D48" t="s">
         <v>234</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="G48" t="s">
         <v>235</v>
       </c>
-      <c r="D48" t="s">
+      <c r="J48" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>20</v>
       </c>
       <c r="O48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
+        <v>237</v>
+      </c>
+      <c r="B49">
+        <v>74</v>
+      </c>
+      <c r="C49" t="s">
+        <v>238</v>
+      </c>
+      <c r="D49" t="s">
         <v>239</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="G49" t="s">
         <v>240</v>
       </c>
-      <c r="D49" t="s">
+      <c r="J49" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49" t="s">
         <v>20</v>
       </c>
       <c r="O49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
+        <v>237</v>
+      </c>
+      <c r="B50">
+        <v>90</v>
+      </c>
+      <c r="C50" t="s">
+        <v>242</v>
+      </c>
+      <c r="D50" t="s">
+        <v>243</v>
+      </c>
+      <c r="G50" t="s">
         <v>244</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="J50" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>20</v>
       </c>
       <c r="O50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B51">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C51" t="s">
+        <v>247</v>
+      </c>
+      <c r="D51" t="s">
+        <v>248</v>
+      </c>
+      <c r="G51" t="s">
         <v>249</v>
       </c>
-      <c r="D51" t="s">
+      <c r="J51" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51" t="s">
         <v>20</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
+        <v>251</v>
+      </c>
+      <c r="B52">
+        <v>83</v>
+      </c>
+      <c r="C52" t="s">
+        <v>252</v>
+      </c>
+      <c r="D52" t="s">
         <v>253</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="G52" t="s">
+        <v>127</v>
+      </c>
+      <c r="J52" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>20</v>
       </c>
       <c r="O52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
+        <v>255</v>
+      </c>
+      <c r="B53">
+        <v>60</v>
+      </c>
+      <c r="C53" t="s">
+        <v>256</v>
+      </c>
+      <c r="D53" t="s">
+        <v>257</v>
+      </c>
+      <c r="G53" t="s">
         <v>258</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="J53" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53" t="s">
         <v>20</v>
       </c>
       <c r="O53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
+        <v>260</v>
+      </c>
+      <c r="B54">
+        <v>106</v>
+      </c>
+      <c r="C54" t="s">
+        <v>261</v>
+      </c>
+      <c r="D54" t="s">
+        <v>262</v>
+      </c>
+      <c r="G54" t="s">
         <v>263</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="J54" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>20</v>
       </c>
       <c r="O54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
+        <v>265</v>
+      </c>
+      <c r="B55">
+        <v>83</v>
+      </c>
+      <c r="C55" t="s">
+        <v>266</v>
+      </c>
+      <c r="D55" t="s">
+        <v>267</v>
+      </c>
+      <c r="G55" t="s">
         <v>268</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="J55" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>20</v>
       </c>
       <c r="O55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
+        <v>265</v>
+      </c>
+      <c r="B56">
+        <v>71</v>
+      </c>
+      <c r="C56" t="s">
+        <v>270</v>
+      </c>
+      <c r="D56" t="s">
+        <v>271</v>
+      </c>
+      <c r="G56" t="s">
+        <v>272</v>
+      </c>
+      <c r="J56" t="s">
         <v>273</v>
-      </c>
-[...13 lines deleted...]
-        <v>277</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
       <c r="N56" t="s">
         <v>20</v>
       </c>
       <c r="O56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B57">
         <v>60</v>
       </c>
       <c r="C57" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D57" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="G57" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="J57" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57" t="s">
         <v>20</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B58">
-        <v>97</v>
+        <v>137</v>
       </c>
       <c r="C58" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D58" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="G58" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="J58" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>20</v>
       </c>
       <c r="O58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
+        <v>283</v>
+      </c>
+      <c r="B59">
+        <v>83</v>
+      </c>
+      <c r="C59" t="s">
+        <v>284</v>
+      </c>
+      <c r="D59" t="s">
+        <v>285</v>
+      </c>
+      <c r="G59" t="s">
+        <v>286</v>
+      </c>
+      <c r="J59" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
       <c r="N59" t="s">
         <v>20</v>
       </c>
       <c r="O59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B60">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="C60" t="s">
+        <v>289</v>
+      </c>
+      <c r="D60" t="s">
+        <v>290</v>
+      </c>
+      <c r="G60" t="s">
+        <v>291</v>
+      </c>
+      <c r="J60" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
         <v>20</v>
       </c>
       <c r="O60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
+        <v>293</v>
+      </c>
+      <c r="B61">
+        <v>88</v>
+      </c>
+      <c r="C61" t="s">
+        <v>294</v>
+      </c>
+      <c r="D61" t="s">
+        <v>295</v>
+      </c>
+      <c r="G61" t="s">
         <v>296</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="J61" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>20</v>
       </c>
       <c r="O61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B62">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="C62" t="s">
+        <v>299</v>
+      </c>
+      <c r="D62" t="s">
+        <v>300</v>
+      </c>
+      <c r="G62" t="s">
         <v>301</v>
       </c>
-      <c r="D62" t="s">
+      <c r="J62" t="s">
         <v>302</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>20</v>
       </c>
       <c r="O62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
+        <v>298</v>
+      </c>
+      <c r="B63">
+        <v>60</v>
+      </c>
+      <c r="C63" t="s">
+        <v>303</v>
+      </c>
+      <c r="D63" t="s">
+        <v>304</v>
+      </c>
+      <c r="G63" t="s">
         <v>305</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="J63" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>20</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B64">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C64" t="s">
+        <v>308</v>
+      </c>
+      <c r="D64" t="s">
         <v>309</v>
       </c>
-      <c r="D64" t="s">
+      <c r="G64" t="s">
         <v>310</v>
       </c>
-      <c r="G64" t="s">
+      <c r="J64" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
       <c r="N64" t="s">
         <v>20</v>
       </c>
       <c r="O64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
+        <v>307</v>
+      </c>
+      <c r="B65">
+        <v>60</v>
+      </c>
+      <c r="C65" t="s">
+        <v>312</v>
+      </c>
+      <c r="D65" t="s">
         <v>313</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="G65" t="s">
         <v>314</v>
       </c>
-      <c r="D65" t="s">
+      <c r="J65" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>20</v>
       </c>
       <c r="O65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B66">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="C66" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D66" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="G66" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="J66" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M66" t="s">
         <v>20</v>
       </c>
       <c r="N66" t="s">
         <v>20</v>
       </c>
       <c r="O66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B67">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C67" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D67" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="G67" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="J67" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67" t="s">
         <v>20</v>
       </c>
       <c r="O67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B68">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="C68" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="D68" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="G68" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="J68" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>20</v>
       </c>
       <c r="O68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B69">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="C69" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="D69" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="G69" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="J69" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>20</v>
       </c>
       <c r="O69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
       <c r="B70">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="C70" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="D70" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="G70" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="J70" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70" t="s">
         <v>20</v>
       </c>
       <c r="O70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="B71">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C71" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="D71" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="G71" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="J71" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="M71" t="s">
         <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>20</v>
       </c>
       <c r="O71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="B72">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="C72" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="D72" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="G72" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="J72" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>20</v>
       </c>
       <c r="O72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>327</v>
+        <v>350</v>
       </c>
       <c r="B73">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="C73" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="D73" t="s">
-        <v>329</v>
+        <v>352</v>
       </c>
       <c r="G73" t="s">
-        <v>330</v>
+        <v>353</v>
       </c>
       <c r="J73" t="s">
-        <v>331</v>
+        <v>354</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73" t="s">
         <v>20</v>
       </c>
       <c r="O73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>327</v>
+        <v>350</v>
       </c>
       <c r="B74">
-        <v>66</v>
+        <v>127</v>
       </c>
       <c r="C74" t="s">
-        <v>332</v>
+        <v>355</v>
       </c>
       <c r="D74" t="s">
-        <v>333</v>
+        <v>356</v>
       </c>
       <c r="G74" t="s">
-        <v>334</v>
+        <v>357</v>
       </c>
       <c r="J74" t="s">
-        <v>335</v>
+        <v>358</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74" t="s">
         <v>20</v>
       </c>
       <c r="O74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>336</v>
+        <v>359</v>
       </c>
       <c r="B75">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="C75" t="s">
-        <v>337</v>
+        <v>360</v>
       </c>
       <c r="D75" t="s">
-        <v>338</v>
+        <v>361</v>
       </c>
       <c r="G75" t="s">
-        <v>339</v>
+        <v>362</v>
       </c>
       <c r="J75" t="s">
-        <v>340</v>
+        <v>363</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75" t="s">
         <v>20</v>
       </c>
       <c r="O75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>341</v>
+        <v>364</v>
       </c>
       <c r="B76">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C76" t="s">
-        <v>342</v>
+        <v>365</v>
       </c>
       <c r="D76" t="s">
-        <v>343</v>
+        <v>366</v>
       </c>
       <c r="G76" t="s">
-        <v>344</v>
+        <v>367</v>
       </c>
       <c r="J76" t="s">
-        <v>345</v>
+        <v>368</v>
       </c>
       <c r="M76" t="s">
         <v>20</v>
       </c>
       <c r="N76" t="s">
         <v>20</v>
       </c>
       <c r="O76" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>341</v>
+        <v>369</v>
       </c>
       <c r="B77">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="C77" t="s">
-        <v>342</v>
+        <v>370</v>
       </c>
       <c r="D77" t="s">
-        <v>343</v>
+        <v>371</v>
       </c>
       <c r="G77" t="s">
-        <v>344</v>
+        <v>372</v>
       </c>
       <c r="J77" t="s">
-        <v>345</v>
+        <v>373</v>
       </c>
       <c r="M77" t="s">
         <v>20</v>
       </c>
       <c r="N77" t="s">
         <v>20</v>
       </c>
       <c r="O77" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>346</v>
+        <v>369</v>
       </c>
       <c r="B78">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="C78" t="s">
-        <v>347</v>
+        <v>374</v>
       </c>
       <c r="D78" t="s">
-        <v>348</v>
+        <v>375</v>
       </c>
       <c r="G78" t="s">
-        <v>349</v>
+        <v>376</v>
       </c>
       <c r="J78" t="s">
-        <v>350</v>
+        <v>377</v>
       </c>
       <c r="M78" t="s">
         <v>20</v>
       </c>
       <c r="N78" t="s">
         <v>20</v>
       </c>
       <c r="O78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>346</v>
+        <v>378</v>
       </c>
       <c r="B79">
-        <v>101</v>
+        <v>188</v>
       </c>
       <c r="C79" t="s">
-        <v>347</v>
+        <v>379</v>
       </c>
       <c r="D79" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="G79" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
       <c r="J79" t="s">
-        <v>350</v>
+        <v>382</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79" t="s">
         <v>20</v>
       </c>
       <c r="O79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>351</v>
+        <v>383</v>
       </c>
       <c r="B80">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="C80" t="s">
-        <v>352</v>
+        <v>384</v>
       </c>
       <c r="D80" t="s">
-        <v>353</v>
+        <v>385</v>
       </c>
       <c r="G80" t="s">
-        <v>354</v>
+        <v>386</v>
       </c>
       <c r="J80" t="s">
-        <v>355</v>
+        <v>387</v>
       </c>
       <c r="M80" t="s">
         <v>20</v>
       </c>
       <c r="N80" t="s">
         <v>20</v>
       </c>
       <c r="O80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>351</v>
+        <v>388</v>
       </c>
       <c r="B81">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="C81" t="s">
-        <v>352</v>
+        <v>389</v>
       </c>
       <c r="D81" t="s">
-        <v>353</v>
+        <v>390</v>
       </c>
       <c r="G81" t="s">
-        <v>354</v>
+        <v>391</v>
       </c>
       <c r="J81" t="s">
-        <v>355</v>
+        <v>392</v>
       </c>
       <c r="M81" t="s">
         <v>20</v>
       </c>
       <c r="N81" t="s">
         <v>20</v>
       </c>
       <c r="O81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>356</v>
+        <v>393</v>
       </c>
       <c r="B82">
-        <v>81</v>
+        <v>149</v>
       </c>
       <c r="C82" t="s">
-        <v>357</v>
+        <v>394</v>
       </c>
       <c r="D82" t="s">
-        <v>358</v>
+        <v>395</v>
       </c>
       <c r="G82" t="s">
-        <v>67</v>
+        <v>396</v>
       </c>
       <c r="J82" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="M82" t="s">
         <v>20</v>
       </c>
       <c r="N82" t="s">
         <v>20</v>
       </c>
       <c r="O82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>356</v>
+        <v>398</v>
       </c>
       <c r="B83">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C83" t="s">
-        <v>357</v>
+        <v>399</v>
       </c>
       <c r="D83" t="s">
-        <v>358</v>
+        <v>400</v>
       </c>
       <c r="G83" t="s">
-        <v>67</v>
+        <v>401</v>
       </c>
       <c r="J83" t="s">
-        <v>359</v>
+        <v>402</v>
       </c>
       <c r="M83" t="s">
         <v>20</v>
       </c>
       <c r="N83" t="s">
         <v>20</v>
       </c>
       <c r="O83" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>360</v>
+        <v>403</v>
       </c>
       <c r="B84">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C84" t="s">
-        <v>361</v>
+        <v>404</v>
       </c>
       <c r="D84" t="s">
-        <v>362</v>
+        <v>405</v>
       </c>
       <c r="G84" t="s">
-        <v>363</v>
+        <v>406</v>
       </c>
       <c r="J84" t="s">
-        <v>364</v>
+        <v>407</v>
       </c>
       <c r="M84" t="s">
         <v>20</v>
       </c>
       <c r="N84" t="s">
         <v>20</v>
       </c>
       <c r="O84" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>360</v>
+        <v>403</v>
       </c>
       <c r="B85">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="C85" t="s">
-        <v>365</v>
+        <v>408</v>
       </c>
       <c r="D85" t="s">
-        <v>366</v>
+        <v>409</v>
       </c>
       <c r="G85" t="s">
-        <v>367</v>
+        <v>410</v>
       </c>
       <c r="J85" t="s">
-        <v>368</v>
+        <v>411</v>
       </c>
       <c r="M85" t="s">
         <v>20</v>
       </c>
       <c r="N85" t="s">
         <v>20</v>
       </c>
       <c r="O85" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>360</v>
+        <v>412</v>
       </c>
       <c r="B86">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="C86" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="D86" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="G86" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="J86" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="M86" t="s">
         <v>20</v>
       </c>
       <c r="N86" t="s">
         <v>20</v>
       </c>
       <c r="O86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>369</v>
+        <v>412</v>
       </c>
       <c r="B87">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>370</v>
+        <v>417</v>
       </c>
       <c r="D87" t="s">
-        <v>371</v>
+        <v>418</v>
       </c>
       <c r="G87" t="s">
-        <v>372</v>
+        <v>419</v>
       </c>
       <c r="J87" t="s">
-        <v>373</v>
+        <v>420</v>
       </c>
       <c r="M87" t="s">
         <v>20</v>
       </c>
       <c r="N87" t="s">
         <v>20</v>
       </c>
       <c r="O87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>369</v>
+        <v>421</v>
       </c>
       <c r="B88">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C88" t="s">
-        <v>370</v>
+        <v>422</v>
       </c>
       <c r="D88" t="s">
-        <v>371</v>
+        <v>423</v>
       </c>
       <c r="G88" t="s">
-        <v>372</v>
+        <v>424</v>
       </c>
       <c r="J88" t="s">
-        <v>373</v>
+        <v>425</v>
       </c>
       <c r="M88" t="s">
         <v>20</v>
       </c>
       <c r="N88" t="s">
         <v>20</v>
       </c>
       <c r="O88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>374</v>
+        <v>421</v>
       </c>
       <c r="B89">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C89" t="s">
-        <v>375</v>
+        <v>426</v>
       </c>
       <c r="D89" t="s">
-        <v>376</v>
+        <v>427</v>
       </c>
       <c r="G89" t="s">
-        <v>377</v>
+        <v>428</v>
       </c>
       <c r="J89" t="s">
-        <v>378</v>
+        <v>429</v>
       </c>
       <c r="M89" t="s">
         <v>20</v>
       </c>
       <c r="N89" t="s">
         <v>20</v>
       </c>
       <c r="O89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>374</v>
+        <v>430</v>
       </c>
       <c r="B90">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>62</v>
       </c>
       <c r="D90" t="s">
-        <v>376</v>
+        <v>431</v>
       </c>
       <c r="G90" t="s">
-        <v>377</v>
+        <v>432</v>
       </c>
       <c r="J90" t="s">
-        <v>378</v>
+        <v>433</v>
       </c>
       <c r="M90" t="s">
         <v>20</v>
       </c>
       <c r="N90" t="s">
         <v>20</v>
       </c>
       <c r="O90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
-        <v>379</v>
+        <v>430</v>
       </c>
       <c r="B91">
-        <v>226</v>
+        <v>71</v>
       </c>
       <c r="C91" t="s">
-        <v>380</v>
+        <v>434</v>
       </c>
       <c r="D91" t="s">
-        <v>381</v>
+        <v>435</v>
       </c>
       <c r="G91" t="s">
-        <v>382</v>
+        <v>436</v>
       </c>
       <c r="J91" t="s">
-        <v>383</v>
+        <v>437</v>
       </c>
       <c r="M91" t="s">
         <v>20</v>
       </c>
       <c r="N91" t="s">
         <v>20</v>
       </c>
       <c r="O91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>379</v>
+        <v>438</v>
       </c>
       <c r="B92">
-        <v>226</v>
+        <v>128</v>
       </c>
       <c r="C92" t="s">
-        <v>380</v>
+        <v>439</v>
       </c>
       <c r="D92" t="s">
-        <v>381</v>
+        <v>440</v>
       </c>
       <c r="G92" t="s">
-        <v>382</v>
+        <v>441</v>
       </c>
       <c r="J92" t="s">
-        <v>383</v>
+        <v>442</v>
       </c>
       <c r="M92" t="s">
         <v>20</v>
       </c>
       <c r="N92" t="s">
         <v>20</v>
       </c>
       <c r="O92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
-        <v>384</v>
+        <v>438</v>
       </c>
       <c r="B93">
-        <v>228</v>
+        <v>128</v>
       </c>
       <c r="C93" t="s">
-        <v>385</v>
+        <v>439</v>
       </c>
       <c r="D93" t="s">
-        <v>386</v>
+        <v>440</v>
       </c>
       <c r="G93" t="s">
-        <v>387</v>
+        <v>441</v>
       </c>
       <c r="J93" t="s">
-        <v>388</v>
+        <v>442</v>
       </c>
       <c r="M93" t="s">
         <v>20</v>
       </c>
       <c r="N93" t="s">
         <v>20</v>
       </c>
       <c r="O93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>384</v>
+        <v>443</v>
       </c>
       <c r="B94">
-        <v>228</v>
+        <v>95</v>
       </c>
       <c r="C94" t="s">
-        <v>385</v>
+        <v>444</v>
       </c>
       <c r="D94" t="s">
-        <v>386</v>
+        <v>445</v>
       </c>
       <c r="G94" t="s">
-        <v>387</v>
+        <v>446</v>
       </c>
       <c r="J94" t="s">
-        <v>388</v>
+        <v>447</v>
       </c>
       <c r="M94" t="s">
         <v>20</v>
       </c>
       <c r="N94" t="s">
         <v>20</v>
       </c>
       <c r="O94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>389</v>
+        <v>443</v>
       </c>
       <c r="B95">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="C95" t="s">
-        <v>390</v>
+        <v>448</v>
       </c>
       <c r="D95" t="s">
-        <v>391</v>
+        <v>449</v>
       </c>
       <c r="G95" t="s">
-        <v>392</v>
+        <v>450</v>
       </c>
       <c r="J95" t="s">
-        <v>393</v>
+        <v>451</v>
       </c>
       <c r="M95" t="s">
         <v>20</v>
       </c>
       <c r="N95" t="s">
         <v>20</v>
       </c>
       <c r="O95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>389</v>
+        <v>443</v>
       </c>
       <c r="B96">
-        <v>124</v>
+        <v>95</v>
       </c>
       <c r="C96" t="s">
-        <v>390</v>
+        <v>444</v>
       </c>
       <c r="D96" t="s">
-        <v>391</v>
+        <v>445</v>
       </c>
       <c r="G96" t="s">
-        <v>392</v>
+        <v>446</v>
       </c>
       <c r="J96" t="s">
-        <v>393</v>
+        <v>447</v>
       </c>
       <c r="M96" t="s">
         <v>20</v>
       </c>
       <c r="N96" t="s">
         <v>20</v>
       </c>
       <c r="O96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>394</v>
+        <v>443</v>
       </c>
       <c r="B97">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="C97" t="s">
-        <v>395</v>
+        <v>448</v>
       </c>
       <c r="D97" t="s">
-        <v>396</v>
+        <v>449</v>
       </c>
       <c r="G97" t="s">
-        <v>397</v>
+        <v>450</v>
       </c>
       <c r="J97" t="s">
-        <v>398</v>
+        <v>451</v>
       </c>
       <c r="M97" t="s">
         <v>20</v>
       </c>
       <c r="N97" t="s">
         <v>20</v>
       </c>
       <c r="O97" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>394</v>
+        <v>452</v>
       </c>
       <c r="B98">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="C98" t="s">
-        <v>395</v>
+        <v>453</v>
       </c>
       <c r="D98" t="s">
-        <v>396</v>
+        <v>454</v>
       </c>
       <c r="G98" t="s">
-        <v>397</v>
+        <v>455</v>
       </c>
       <c r="J98" t="s">
-        <v>398</v>
+        <v>456</v>
       </c>
       <c r="M98" t="s">
         <v>20</v>
       </c>
       <c r="N98" t="s">
         <v>20</v>
       </c>
       <c r="O98" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>399</v>
+        <v>452</v>
       </c>
       <c r="B99">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C99" t="s">
-        <v>400</v>
+        <v>457</v>
       </c>
       <c r="D99" t="s">
-        <v>401</v>
+        <v>458</v>
       </c>
       <c r="G99" t="s">
-        <v>402</v>
+        <v>459</v>
       </c>
       <c r="J99" t="s">
-        <v>403</v>
+        <v>460</v>
       </c>
       <c r="M99" t="s">
         <v>20</v>
       </c>
       <c r="N99" t="s">
         <v>20</v>
       </c>
       <c r="O99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>399</v>
+        <v>452</v>
       </c>
       <c r="B100">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="C100" t="s">
-        <v>404</v>
+        <v>453</v>
       </c>
       <c r="D100" t="s">
-        <v>405</v>
+        <v>454</v>
       </c>
       <c r="G100" t="s">
-        <v>406</v>
+        <v>455</v>
       </c>
       <c r="J100" t="s">
-        <v>407</v>
+        <v>456</v>
       </c>
       <c r="M100" t="s">
         <v>20</v>
       </c>
       <c r="N100" t="s">
         <v>20</v>
       </c>
       <c r="O100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
-        <v>399</v>
+        <v>452</v>
       </c>
       <c r="B101">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C101" t="s">
-        <v>400</v>
+        <v>457</v>
       </c>
       <c r="D101" t="s">
-        <v>401</v>
+        <v>458</v>
       </c>
       <c r="G101" t="s">
-        <v>402</v>
+        <v>459</v>
       </c>
       <c r="J101" t="s">
-        <v>403</v>
+        <v>460</v>
       </c>
       <c r="M101" t="s">
         <v>20</v>
       </c>
       <c r="N101" t="s">
         <v>20</v>
       </c>
       <c r="O101" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>399</v>
+        <v>461</v>
       </c>
       <c r="B102">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C102" t="s">
-        <v>404</v>
+        <v>462</v>
       </c>
       <c r="D102" t="s">
-        <v>405</v>
+        <v>463</v>
       </c>
       <c r="G102" t="s">
-        <v>406</v>
+        <v>464</v>
       </c>
       <c r="J102" t="s">
-        <v>407</v>
+        <v>465</v>
       </c>
       <c r="M102" t="s">
         <v>20</v>
       </c>
       <c r="N102" t="s">
         <v>20</v>
       </c>
       <c r="O102" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>408</v>
+        <v>466</v>
       </c>
       <c r="B103">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C103" t="s">
-        <v>409</v>
+        <v>467</v>
       </c>
       <c r="D103" t="s">
-        <v>410</v>
+        <v>468</v>
       </c>
       <c r="G103" t="s">
-        <v>411</v>
+        <v>469</v>
       </c>
       <c r="J103" t="s">
-        <v>412</v>
+        <v>470</v>
       </c>
       <c r="M103" t="s">
         <v>20</v>
       </c>
       <c r="N103" t="s">
         <v>20</v>
       </c>
       <c r="O103" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>408</v>
+        <v>466</v>
       </c>
       <c r="B104">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C104" t="s">
-        <v>409</v>
+        <v>467</v>
       </c>
       <c r="D104" t="s">
-        <v>410</v>
+        <v>468</v>
       </c>
       <c r="G104" t="s">
-        <v>411</v>
+        <v>469</v>
       </c>
       <c r="J104" t="s">
-        <v>412</v>
+        <v>470</v>
       </c>
       <c r="M104" t="s">
         <v>20</v>
       </c>
       <c r="N104" t="s">
         <v>20</v>
       </c>
       <c r="O104" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>413</v>
+        <v>471</v>
       </c>
       <c r="B105">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="C105" t="s">
-        <v>414</v>
+        <v>472</v>
       </c>
       <c r="D105" t="s">
-        <v>415</v>
+        <v>473</v>
       </c>
       <c r="G105" t="s">
-        <v>416</v>
+        <v>474</v>
       </c>
       <c r="J105" t="s">
-        <v>417</v>
+        <v>475</v>
       </c>
       <c r="M105" t="s">
         <v>20</v>
       </c>
       <c r="N105" t="s">
         <v>20</v>
       </c>
       <c r="O105" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>413</v>
+        <v>471</v>
       </c>
       <c r="B106">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="C106" t="s">
-        <v>414</v>
+        <v>472</v>
       </c>
       <c r="D106" t="s">
-        <v>415</v>
+        <v>473</v>
       </c>
       <c r="G106" t="s">
-        <v>416</v>
+        <v>474</v>
       </c>
       <c r="J106" t="s">
-        <v>417</v>
+        <v>475</v>
       </c>
       <c r="M106" t="s">
         <v>20</v>
       </c>
       <c r="N106" t="s">
         <v>20</v>
       </c>
       <c r="O106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>418</v>
+        <v>476</v>
       </c>
       <c r="B107">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="C107" t="s">
-        <v>419</v>
+        <v>477</v>
       </c>
       <c r="D107" t="s">
-        <v>420</v>
+        <v>478</v>
       </c>
       <c r="G107" t="s">
-        <v>421</v>
+        <v>479</v>
       </c>
       <c r="J107" t="s">
-        <v>422</v>
+        <v>480</v>
       </c>
       <c r="M107" t="s">
         <v>20</v>
       </c>
       <c r="N107" t="s">
         <v>20</v>
       </c>
       <c r="O107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>418</v>
+        <v>476</v>
       </c>
       <c r="B108">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="C108" t="s">
-        <v>423</v>
+        <v>477</v>
       </c>
       <c r="D108" t="s">
-        <v>424</v>
+        <v>478</v>
       </c>
       <c r="G108" t="s">
-        <v>425</v>
+        <v>479</v>
       </c>
       <c r="J108" t="s">
-        <v>426</v>
+        <v>480</v>
       </c>
       <c r="M108" t="s">
         <v>20</v>
       </c>
       <c r="N108" t="s">
         <v>20</v>
       </c>
       <c r="O108" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>418</v>
+        <v>481</v>
       </c>
       <c r="B109">
-        <v>172</v>
+        <v>81</v>
       </c>
       <c r="C109" t="s">
-        <v>427</v>
+        <v>482</v>
       </c>
       <c r="D109" t="s">
-        <v>428</v>
+        <v>483</v>
       </c>
       <c r="G109" t="s">
-        <v>429</v>
+        <v>127</v>
       </c>
       <c r="J109" t="s">
-        <v>430</v>
+        <v>484</v>
       </c>
       <c r="M109" t="s">
         <v>20</v>
       </c>
       <c r="N109" t="s">
         <v>20</v>
       </c>
       <c r="O109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>418</v>
+        <v>481</v>
       </c>
       <c r="B110">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="C110" t="s">
-        <v>419</v>
+        <v>482</v>
       </c>
       <c r="D110" t="s">
-        <v>420</v>
+        <v>483</v>
       </c>
       <c r="G110" t="s">
-        <v>421</v>
+        <v>127</v>
       </c>
       <c r="J110" t="s">
-        <v>422</v>
+        <v>484</v>
       </c>
       <c r="M110" t="s">
         <v>20</v>
       </c>
       <c r="N110" t="s">
         <v>20</v>
       </c>
       <c r="O110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>418</v>
+        <v>485</v>
       </c>
       <c r="B111">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="C111" t="s">
-        <v>423</v>
+        <v>486</v>
       </c>
       <c r="D111" t="s">
-        <v>424</v>
+        <v>487</v>
       </c>
       <c r="G111" t="s">
-        <v>425</v>
+        <v>488</v>
       </c>
       <c r="J111" t="s">
-        <v>426</v>
+        <v>489</v>
       </c>
       <c r="M111" t="s">
         <v>20</v>
       </c>
       <c r="N111" t="s">
         <v>20</v>
       </c>
       <c r="O111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>418</v>
+        <v>485</v>
       </c>
       <c r="B112">
-        <v>172</v>
+        <v>65</v>
       </c>
       <c r="C112" t="s">
-        <v>427</v>
+        <v>490</v>
       </c>
       <c r="D112" t="s">
-        <v>428</v>
+        <v>491</v>
       </c>
       <c r="G112" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="J112" t="s">
-        <v>430</v>
+        <v>493</v>
       </c>
       <c r="M112" t="s">
         <v>20</v>
       </c>
       <c r="N112" t="s">
         <v>20</v>
       </c>
       <c r="O112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>431</v>
+        <v>485</v>
       </c>
       <c r="B113">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="C113" t="s">
-        <v>432</v>
+        <v>490</v>
       </c>
       <c r="D113" t="s">
-        <v>433</v>
+        <v>491</v>
       </c>
       <c r="G113" t="s">
-        <v>434</v>
+        <v>492</v>
       </c>
       <c r="J113" t="s">
-        <v>435</v>
+        <v>493</v>
       </c>
       <c r="M113" t="s">
         <v>20</v>
       </c>
       <c r="N113" t="s">
         <v>20</v>
       </c>
       <c r="O113" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>431</v>
+        <v>494</v>
       </c>
       <c r="B114">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C114" t="s">
-        <v>432</v>
+        <v>495</v>
       </c>
       <c r="D114" t="s">
-        <v>433</v>
+        <v>496</v>
       </c>
       <c r="G114" t="s">
-        <v>434</v>
+        <v>497</v>
       </c>
       <c r="J114" t="s">
-        <v>435</v>
+        <v>498</v>
       </c>
       <c r="M114" t="s">
         <v>20</v>
       </c>
       <c r="N114" t="s">
         <v>20</v>
       </c>
       <c r="O114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>436</v>
+        <v>494</v>
       </c>
       <c r="B115">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C115" t="s">
-        <v>437</v>
+        <v>495</v>
       </c>
       <c r="D115" t="s">
-        <v>438</v>
+        <v>496</v>
       </c>
       <c r="G115" t="s">
-        <v>439</v>
+        <v>497</v>
       </c>
       <c r="J115" t="s">
-        <v>440</v>
+        <v>498</v>
       </c>
       <c r="M115" t="s">
         <v>20</v>
       </c>
       <c r="N115" t="s">
         <v>20</v>
       </c>
       <c r="O115" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>436</v>
+        <v>499</v>
       </c>
       <c r="B116">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="C116" t="s">
-        <v>437</v>
+        <v>500</v>
       </c>
       <c r="D116" t="s">
-        <v>438</v>
+        <v>501</v>
       </c>
       <c r="G116" t="s">
-        <v>439</v>
+        <v>502</v>
       </c>
       <c r="J116" t="s">
-        <v>440</v>
+        <v>503</v>
       </c>
       <c r="M116" t="s">
         <v>20</v>
       </c>
       <c r="N116" t="s">
         <v>20</v>
       </c>
       <c r="O116" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>441</v>
+        <v>499</v>
       </c>
       <c r="B117">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C117" t="s">
-        <v>442</v>
+        <v>500</v>
       </c>
       <c r="D117" t="s">
-        <v>443</v>
+        <v>501</v>
       </c>
       <c r="G117" t="s">
-        <v>444</v>
+        <v>502</v>
       </c>
       <c r="J117" t="s">
-        <v>445</v>
+        <v>503</v>
       </c>
       <c r="M117" t="s">
         <v>20</v>
       </c>
       <c r="N117" t="s">
         <v>20</v>
       </c>
       <c r="O117" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>441</v>
+        <v>504</v>
       </c>
       <c r="B118">
-        <v>60</v>
+        <v>226</v>
       </c>
       <c r="C118" t="s">
-        <v>442</v>
+        <v>505</v>
       </c>
       <c r="D118" t="s">
-        <v>443</v>
+        <v>506</v>
       </c>
       <c r="G118" t="s">
-        <v>444</v>
+        <v>507</v>
       </c>
       <c r="J118" t="s">
-        <v>445</v>
+        <v>508</v>
       </c>
       <c r="M118" t="s">
         <v>20</v>
       </c>
       <c r="N118" t="s">
         <v>20</v>
       </c>
       <c r="O118" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>446</v>
+        <v>504</v>
       </c>
       <c r="B119">
-        <v>62</v>
+        <v>226</v>
       </c>
       <c r="C119" t="s">
-        <v>447</v>
+        <v>505</v>
       </c>
       <c r="D119" t="s">
-        <v>306</v>
+        <v>506</v>
       </c>
       <c r="G119" t="s">
-        <v>307</v>
+        <v>507</v>
       </c>
       <c r="J119" t="s">
-        <v>448</v>
+        <v>508</v>
       </c>
       <c r="M119" t="s">
         <v>20</v>
       </c>
       <c r="N119" t="s">
         <v>20</v>
       </c>
       <c r="O119" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>446</v>
+        <v>509</v>
       </c>
       <c r="B120">
-        <v>62</v>
+        <v>228</v>
       </c>
       <c r="C120" t="s">
-        <v>447</v>
+        <v>510</v>
       </c>
       <c r="D120" t="s">
-        <v>306</v>
+        <v>511</v>
       </c>
       <c r="G120" t="s">
-        <v>307</v>
+        <v>512</v>
       </c>
       <c r="J120" t="s">
-        <v>448</v>
+        <v>513</v>
       </c>
       <c r="M120" t="s">
         <v>20</v>
       </c>
       <c r="N120" t="s">
         <v>20</v>
       </c>
       <c r="O120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>449</v>
+        <v>509</v>
       </c>
       <c r="B121">
-        <v>60</v>
+        <v>228</v>
       </c>
       <c r="C121" t="s">
-        <v>450</v>
+        <v>510</v>
       </c>
       <c r="D121" t="s">
-        <v>451</v>
+        <v>511</v>
       </c>
       <c r="G121" t="s">
-        <v>452</v>
+        <v>512</v>
       </c>
       <c r="J121" t="s">
-        <v>453</v>
+        <v>513</v>
       </c>
       <c r="M121" t="s">
         <v>20</v>
       </c>
       <c r="N121" t="s">
         <v>20</v>
       </c>
       <c r="O121" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>449</v>
+        <v>514</v>
       </c>
       <c r="B122">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="C122" t="s">
-        <v>454</v>
+        <v>515</v>
       </c>
       <c r="D122" t="s">
-        <v>455</v>
+        <v>516</v>
       </c>
       <c r="G122" t="s">
-        <v>456</v>
+        <v>517</v>
       </c>
       <c r="J122" t="s">
-        <v>457</v>
+        <v>518</v>
       </c>
       <c r="M122" t="s">
         <v>20</v>
       </c>
       <c r="N122" t="s">
         <v>20</v>
       </c>
       <c r="O122" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>458</v>
+        <v>514</v>
       </c>
       <c r="B123">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="C123" t="s">
-        <v>459</v>
+        <v>515</v>
       </c>
       <c r="D123" t="s">
-        <v>460</v>
+        <v>516</v>
       </c>
       <c r="G123" t="s">
-        <v>461</v>
+        <v>517</v>
       </c>
       <c r="J123" t="s">
-        <v>462</v>
+        <v>518</v>
       </c>
       <c r="M123" t="s">
         <v>20</v>
       </c>
       <c r="N123" t="s">
         <v>20</v>
       </c>
       <c r="O123" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>463</v>
+        <v>519</v>
       </c>
       <c r="B124">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="C124" t="s">
-        <v>464</v>
+        <v>520</v>
       </c>
       <c r="D124" t="s">
-        <v>465</v>
+        <v>521</v>
       </c>
       <c r="G124" t="s">
-        <v>466</v>
+        <v>522</v>
       </c>
       <c r="J124" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
       <c r="M124" t="s">
         <v>20</v>
       </c>
       <c r="N124" t="s">
         <v>20</v>
       </c>
       <c r="O124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>468</v>
+        <v>519</v>
       </c>
       <c r="B125">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C125" t="s">
-        <v>469</v>
+        <v>520</v>
       </c>
       <c r="D125" t="s">
-        <v>470</v>
+        <v>521</v>
       </c>
       <c r="G125" t="s">
-        <v>471</v>
+        <v>522</v>
       </c>
       <c r="J125" t="s">
-        <v>472</v>
+        <v>523</v>
       </c>
       <c r="M125" t="s">
         <v>20</v>
       </c>
       <c r="N125" t="s">
         <v>20</v>
       </c>
       <c r="O125" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>473</v>
+        <v>524</v>
       </c>
       <c r="B126">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C126" t="s">
-        <v>474</v>
+        <v>525</v>
       </c>
       <c r="D126" t="s">
-        <v>475</v>
+        <v>526</v>
       </c>
       <c r="G126" t="s">
-        <v>476</v>
+        <v>527</v>
       </c>
       <c r="J126" t="s">
-        <v>477</v>
+        <v>528</v>
       </c>
       <c r="M126" t="s">
         <v>20</v>
       </c>
       <c r="N126" t="s">
         <v>20</v>
       </c>
       <c r="O126" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>478</v>
+        <v>524</v>
       </c>
       <c r="B127">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C127" t="s">
-        <v>479</v>
+        <v>529</v>
       </c>
       <c r="D127" t="s">
-        <v>480</v>
+        <v>530</v>
       </c>
       <c r="G127" t="s">
-        <v>481</v>
+        <v>531</v>
       </c>
       <c r="J127" t="s">
-        <v>482</v>
+        <v>532</v>
       </c>
       <c r="M127" t="s">
         <v>20</v>
       </c>
       <c r="N127" t="s">
         <v>20</v>
       </c>
       <c r="O127" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>478</v>
+        <v>524</v>
       </c>
       <c r="B128">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="C128" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="D128" t="s">
-        <v>484</v>
+        <v>526</v>
       </c>
       <c r="G128" t="s">
-        <v>485</v>
+        <v>527</v>
       </c>
       <c r="J128" t="s">
-        <v>486</v>
+        <v>528</v>
       </c>
       <c r="M128" t="s">
         <v>20</v>
       </c>
       <c r="N128" t="s">
         <v>20</v>
       </c>
       <c r="O128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>487</v>
+        <v>524</v>
       </c>
       <c r="B129">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="C129" t="s">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="D129" t="s">
-        <v>489</v>
+        <v>530</v>
       </c>
       <c r="G129" t="s">
-        <v>490</v>
+        <v>531</v>
       </c>
       <c r="J129" t="s">
-        <v>491</v>
+        <v>532</v>
       </c>
       <c r="M129" t="s">
         <v>20</v>
       </c>
       <c r="N129" t="s">
         <v>20</v>
       </c>
       <c r="O129" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>492</v>
+        <v>533</v>
       </c>
       <c r="B130">
         <v>89</v>
       </c>
       <c r="C130" t="s">
-        <v>493</v>
+        <v>534</v>
       </c>
       <c r="D130" t="s">
-        <v>494</v>
+        <v>535</v>
       </c>
       <c r="G130" t="s">
-        <v>67</v>
+        <v>536</v>
       </c>
       <c r="J130" t="s">
-        <v>495</v>
+        <v>537</v>
       </c>
       <c r="M130" t="s">
         <v>20</v>
       </c>
       <c r="N130" t="s">
         <v>20</v>
       </c>
       <c r="O130" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>496</v>
+        <v>533</v>
       </c>
       <c r="B131">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C131" t="s">
-        <v>497</v>
+        <v>534</v>
       </c>
       <c r="D131" t="s">
-        <v>498</v>
+        <v>535</v>
       </c>
       <c r="G131" t="s">
-        <v>499</v>
+        <v>536</v>
       </c>
       <c r="J131" t="s">
-        <v>500</v>
+        <v>537</v>
       </c>
       <c r="M131" t="s">
         <v>20</v>
       </c>
       <c r="N131" t="s">
         <v>20</v>
       </c>
       <c r="O131" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>496</v>
+        <v>538</v>
       </c>
       <c r="B132">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="C132" t="s">
-        <v>501</v>
+        <v>539</v>
       </c>
       <c r="D132" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
       <c r="G132" t="s">
-        <v>503</v>
+        <v>541</v>
       </c>
       <c r="J132" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
       <c r="M132" t="s">
         <v>20</v>
       </c>
       <c r="N132" t="s">
         <v>20</v>
       </c>
       <c r="O132" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>505</v>
+        <v>538</v>
       </c>
       <c r="B133">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="C133" t="s">
-        <v>506</v>
+        <v>539</v>
       </c>
       <c r="D133" t="s">
-        <v>507</v>
+        <v>540</v>
       </c>
       <c r="G133" t="s">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="J133" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="M133" t="s">
         <v>20</v>
       </c>
       <c r="N133" t="s">
         <v>20</v>
       </c>
       <c r="O133" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>510</v>
+        <v>543</v>
       </c>
       <c r="B134">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="C134" t="s">
-        <v>511</v>
+        <v>544</v>
       </c>
       <c r="D134" t="s">
-        <v>512</v>
+        <v>545</v>
       </c>
       <c r="G134" t="s">
-        <v>513</v>
+        <v>546</v>
       </c>
       <c r="J134" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="M134" t="s">
         <v>20</v>
       </c>
       <c r="N134" t="s">
         <v>20</v>
       </c>
       <c r="O134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="B135">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C135" t="s">
-        <v>516</v>
+        <v>548</v>
       </c>
       <c r="D135" t="s">
-        <v>517</v>
+        <v>549</v>
       </c>
       <c r="G135" t="s">
-        <v>518</v>
+        <v>550</v>
       </c>
       <c r="J135" t="s">
-        <v>519</v>
+        <v>551</v>
       </c>
       <c r="M135" t="s">
         <v>20</v>
       </c>
       <c r="N135" t="s">
         <v>20</v>
       </c>
       <c r="O135" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
       <c r="B136">
-        <v>77</v>
+        <v>172</v>
       </c>
       <c r="C136" t="s">
-        <v>521</v>
+        <v>552</v>
       </c>
       <c r="D136" t="s">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="G136" t="s">
-        <v>523</v>
+        <v>554</v>
       </c>
       <c r="J136" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="M136" t="s">
         <v>20</v>
       </c>
       <c r="N136" t="s">
         <v>20</v>
       </c>
       <c r="O136" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="B137">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C137" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="D137" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="G137" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="J137" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="M137" t="s">
         <v>20</v>
       </c>
       <c r="N137" t="s">
         <v>20</v>
       </c>
       <c r="O137" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="B138">
+        <v>97</v>
+      </c>
+      <c r="C138" t="s">
+        <v>548</v>
+      </c>
+      <c r="D138" t="s">
+        <v>549</v>
+      </c>
+      <c r="G138" t="s">
+        <v>550</v>
+      </c>
+      <c r="J138" t="s">
+        <v>551</v>
+      </c>
+      <c r="M138" t="s">
+        <v>20</v>
+      </c>
+      <c r="N138" t="s">
+        <v>20</v>
+      </c>
+      <c r="O138" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139" t="s">
+        <v>543</v>
+      </c>
+      <c r="B139">
+        <v>172</v>
+      </c>
+      <c r="C139" t="s">
+        <v>552</v>
+      </c>
+      <c r="D139" t="s">
+        <v>553</v>
+      </c>
+      <c r="G139" t="s">
+        <v>554</v>
+      </c>
+      <c r="J139" t="s">
+        <v>555</v>
+      </c>
+      <c r="M139" t="s">
+        <v>20</v>
+      </c>
+      <c r="N139" t="s">
+        <v>20</v>
+      </c>
+      <c r="O139" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140" t="s">
+        <v>556</v>
+      </c>
+      <c r="B140">
+        <v>95</v>
+      </c>
+      <c r="C140" t="s">
+        <v>557</v>
+      </c>
+      <c r="D140" t="s">
+        <v>558</v>
+      </c>
+      <c r="G140" t="s">
+        <v>559</v>
+      </c>
+      <c r="J140" t="s">
+        <v>560</v>
+      </c>
+      <c r="M140" t="s">
+        <v>20</v>
+      </c>
+      <c r="N140" t="s">
+        <v>20</v>
+      </c>
+      <c r="O140" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141" t="s">
+        <v>556</v>
+      </c>
+      <c r="B141">
+        <v>95</v>
+      </c>
+      <c r="C141" t="s">
+        <v>557</v>
+      </c>
+      <c r="D141" t="s">
+        <v>558</v>
+      </c>
+      <c r="G141" t="s">
+        <v>559</v>
+      </c>
+      <c r="J141" t="s">
+        <v>560</v>
+      </c>
+      <c r="M141" t="s">
+        <v>20</v>
+      </c>
+      <c r="N141" t="s">
+        <v>20</v>
+      </c>
+      <c r="O141" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142" t="s">
+        <v>561</v>
+      </c>
+      <c r="B142">
+        <v>74</v>
+      </c>
+      <c r="C142" t="s">
+        <v>562</v>
+      </c>
+      <c r="D142" t="s">
+        <v>563</v>
+      </c>
+      <c r="G142" t="s">
+        <v>564</v>
+      </c>
+      <c r="J142" t="s">
+        <v>565</v>
+      </c>
+      <c r="M142" t="s">
+        <v>20</v>
+      </c>
+      <c r="N142" t="s">
+        <v>20</v>
+      </c>
+      <c r="O142" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143" t="s">
+        <v>561</v>
+      </c>
+      <c r="B143">
+        <v>74</v>
+      </c>
+      <c r="C143" t="s">
+        <v>562</v>
+      </c>
+      <c r="D143" t="s">
+        <v>563</v>
+      </c>
+      <c r="G143" t="s">
+        <v>564</v>
+      </c>
+      <c r="J143" t="s">
+        <v>565</v>
+      </c>
+      <c r="M143" t="s">
+        <v>20</v>
+      </c>
+      <c r="N143" t="s">
+        <v>20</v>
+      </c>
+      <c r="O143" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144" t="s">
+        <v>566</v>
+      </c>
+      <c r="B144">
+        <v>60</v>
+      </c>
+      <c r="C144" t="s">
+        <v>567</v>
+      </c>
+      <c r="D144" t="s">
+        <v>568</v>
+      </c>
+      <c r="G144" t="s">
+        <v>569</v>
+      </c>
+      <c r="J144" t="s">
+        <v>570</v>
+      </c>
+      <c r="M144" t="s">
+        <v>20</v>
+      </c>
+      <c r="N144" t="s">
+        <v>20</v>
+      </c>
+      <c r="O144" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145" t="s">
+        <v>566</v>
+      </c>
+      <c r="B145">
+        <v>60</v>
+      </c>
+      <c r="C145" t="s">
+        <v>567</v>
+      </c>
+      <c r="D145" t="s">
+        <v>568</v>
+      </c>
+      <c r="G145" t="s">
+        <v>569</v>
+      </c>
+      <c r="J145" t="s">
+        <v>570</v>
+      </c>
+      <c r="M145" t="s">
+        <v>20</v>
+      </c>
+      <c r="N145" t="s">
+        <v>20</v>
+      </c>
+      <c r="O145" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146" t="s">
+        <v>571</v>
+      </c>
+      <c r="B146">
+        <v>62</v>
+      </c>
+      <c r="C146" t="s">
+        <v>572</v>
+      </c>
+      <c r="D146" t="s">
+        <v>431</v>
+      </c>
+      <c r="G146" t="s">
+        <v>432</v>
+      </c>
+      <c r="J146" t="s">
+        <v>573</v>
+      </c>
+      <c r="M146" t="s">
+        <v>20</v>
+      </c>
+      <c r="N146" t="s">
+        <v>20</v>
+      </c>
+      <c r="O146" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147" t="s">
+        <v>571</v>
+      </c>
+      <c r="B147">
+        <v>62</v>
+      </c>
+      <c r="C147" t="s">
+        <v>572</v>
+      </c>
+      <c r="D147" t="s">
+        <v>431</v>
+      </c>
+      <c r="G147" t="s">
+        <v>432</v>
+      </c>
+      <c r="J147" t="s">
+        <v>573</v>
+      </c>
+      <c r="M147" t="s">
+        <v>20</v>
+      </c>
+      <c r="N147" t="s">
+        <v>20</v>
+      </c>
+      <c r="O147" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148" t="s">
+        <v>574</v>
+      </c>
+      <c r="B148">
+        <v>60</v>
+      </c>
+      <c r="C148" t="s">
+        <v>575</v>
+      </c>
+      <c r="D148" t="s">
+        <v>576</v>
+      </c>
+      <c r="G148" t="s">
+        <v>577</v>
+      </c>
+      <c r="J148" t="s">
+        <v>578</v>
+      </c>
+      <c r="M148" t="s">
+        <v>20</v>
+      </c>
+      <c r="N148" t="s">
+        <v>20</v>
+      </c>
+      <c r="O148" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149" t="s">
+        <v>574</v>
+      </c>
+      <c r="B149">
+        <v>77</v>
+      </c>
+      <c r="C149" t="s">
+        <v>579</v>
+      </c>
+      <c r="D149" t="s">
+        <v>580</v>
+      </c>
+      <c r="G149" t="s">
+        <v>581</v>
+      </c>
+      <c r="J149" t="s">
+        <v>582</v>
+      </c>
+      <c r="M149" t="s">
+        <v>20</v>
+      </c>
+      <c r="N149" t="s">
+        <v>20</v>
+      </c>
+      <c r="O149" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150" t="s">
+        <v>583</v>
+      </c>
+      <c r="B150">
+        <v>60</v>
+      </c>
+      <c r="C150" t="s">
+        <v>584</v>
+      </c>
+      <c r="D150" t="s">
+        <v>585</v>
+      </c>
+      <c r="G150" t="s">
+        <v>586</v>
+      </c>
+      <c r="J150" t="s">
+        <v>587</v>
+      </c>
+      <c r="M150" t="s">
+        <v>20</v>
+      </c>
+      <c r="N150" t="s">
+        <v>20</v>
+      </c>
+      <c r="O150" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151" t="s">
+        <v>588</v>
+      </c>
+      <c r="B151">
+        <v>87</v>
+      </c>
+      <c r="C151" t="s">
+        <v>589</v>
+      </c>
+      <c r="D151" t="s">
+        <v>590</v>
+      </c>
+      <c r="G151" t="s">
+        <v>591</v>
+      </c>
+      <c r="J151" t="s">
+        <v>592</v>
+      </c>
+      <c r="M151" t="s">
+        <v>20</v>
+      </c>
+      <c r="N151" t="s">
+        <v>20</v>
+      </c>
+      <c r="O151" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152" t="s">
+        <v>593</v>
+      </c>
+      <c r="B152">
+        <v>60</v>
+      </c>
+      <c r="C152" t="s">
+        <v>594</v>
+      </c>
+      <c r="D152" t="s">
+        <v>595</v>
+      </c>
+      <c r="G152" t="s">
+        <v>596</v>
+      </c>
+      <c r="J152" t="s">
+        <v>597</v>
+      </c>
+      <c r="M152" t="s">
+        <v>20</v>
+      </c>
+      <c r="N152" t="s">
+        <v>20</v>
+      </c>
+      <c r="O152" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15">
+      <c r="A153" t="s">
+        <v>598</v>
+      </c>
+      <c r="B153">
+        <v>60</v>
+      </c>
+      <c r="C153" t="s">
+        <v>599</v>
+      </c>
+      <c r="D153" t="s">
+        <v>600</v>
+      </c>
+      <c r="G153" t="s">
+        <v>601</v>
+      </c>
+      <c r="J153" t="s">
+        <v>602</v>
+      </c>
+      <c r="M153" t="s">
+        <v>20</v>
+      </c>
+      <c r="N153" t="s">
+        <v>20</v>
+      </c>
+      <c r="O153" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="A154" t="s">
+        <v>603</v>
+      </c>
+      <c r="B154">
+        <v>70</v>
+      </c>
+      <c r="C154" t="s">
+        <v>604</v>
+      </c>
+      <c r="D154" t="s">
+        <v>605</v>
+      </c>
+      <c r="G154" t="s">
+        <v>606</v>
+      </c>
+      <c r="J154" t="s">
+        <v>607</v>
+      </c>
+      <c r="M154" t="s">
+        <v>20</v>
+      </c>
+      <c r="N154" t="s">
+        <v>20</v>
+      </c>
+      <c r="O154" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155" t="s">
+        <v>603</v>
+      </c>
+      <c r="B155">
+        <v>91</v>
+      </c>
+      <c r="C155" t="s">
+        <v>608</v>
+      </c>
+      <c r="D155" t="s">
+        <v>609</v>
+      </c>
+      <c r="G155" t="s">
+        <v>610</v>
+      </c>
+      <c r="J155" t="s">
+        <v>611</v>
+      </c>
+      <c r="M155" t="s">
+        <v>20</v>
+      </c>
+      <c r="N155" t="s">
+        <v>20</v>
+      </c>
+      <c r="O155" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="A156" t="s">
+        <v>612</v>
+      </c>
+      <c r="B156">
+        <v>76</v>
+      </c>
+      <c r="C156" t="s">
+        <v>613</v>
+      </c>
+      <c r="D156" t="s">
+        <v>614</v>
+      </c>
+      <c r="G156" t="s">
+        <v>615</v>
+      </c>
+      <c r="J156" t="s">
+        <v>616</v>
+      </c>
+      <c r="M156" t="s">
+        <v>20</v>
+      </c>
+      <c r="N156" t="s">
+        <v>20</v>
+      </c>
+      <c r="O156" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="A157" t="s">
+        <v>617</v>
+      </c>
+      <c r="B157">
+        <v>89</v>
+      </c>
+      <c r="C157" t="s">
+        <v>618</v>
+      </c>
+      <c r="D157" t="s">
+        <v>619</v>
+      </c>
+      <c r="G157" t="s">
+        <v>127</v>
+      </c>
+      <c r="J157" t="s">
+        <v>620</v>
+      </c>
+      <c r="M157" t="s">
+        <v>20</v>
+      </c>
+      <c r="N157" t="s">
+        <v>20</v>
+      </c>
+      <c r="O157" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15">
+      <c r="A158" t="s">
+        <v>621</v>
+      </c>
+      <c r="B158">
+        <v>90</v>
+      </c>
+      <c r="C158" t="s">
+        <v>622</v>
+      </c>
+      <c r="D158" t="s">
+        <v>623</v>
+      </c>
+      <c r="G158" t="s">
+        <v>624</v>
+      </c>
+      <c r="J158" t="s">
+        <v>625</v>
+      </c>
+      <c r="M158" t="s">
+        <v>20</v>
+      </c>
+      <c r="N158" t="s">
+        <v>20</v>
+      </c>
+      <c r="O158" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159" t="s">
+        <v>621</v>
+      </c>
+      <c r="B159">
+        <v>60</v>
+      </c>
+      <c r="C159" t="s">
+        <v>626</v>
+      </c>
+      <c r="D159" t="s">
+        <v>627</v>
+      </c>
+      <c r="G159" t="s">
+        <v>628</v>
+      </c>
+      <c r="J159" t="s">
+        <v>629</v>
+      </c>
+      <c r="M159" t="s">
+        <v>20</v>
+      </c>
+      <c r="N159" t="s">
+        <v>20</v>
+      </c>
+      <c r="O159" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160" t="s">
+        <v>630</v>
+      </c>
+      <c r="B160">
+        <v>86</v>
+      </c>
+      <c r="C160" t="s">
+        <v>631</v>
+      </c>
+      <c r="D160" t="s">
+        <v>632</v>
+      </c>
+      <c r="G160" t="s">
+        <v>633</v>
+      </c>
+      <c r="J160" t="s">
+        <v>634</v>
+      </c>
+      <c r="M160" t="s">
+        <v>20</v>
+      </c>
+      <c r="N160" t="s">
+        <v>20</v>
+      </c>
+      <c r="O160" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15">
+      <c r="A161" t="s">
+        <v>635</v>
+      </c>
+      <c r="B161">
+        <v>84</v>
+      </c>
+      <c r="C161" t="s">
+        <v>636</v>
+      </c>
+      <c r="D161" t="s">
+        <v>637</v>
+      </c>
+      <c r="G161" t="s">
+        <v>638</v>
+      </c>
+      <c r="J161" t="s">
+        <v>639</v>
+      </c>
+      <c r="M161" t="s">
+        <v>20</v>
+      </c>
+      <c r="N161" t="s">
+        <v>20</v>
+      </c>
+      <c r="O161" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15">
+      <c r="A162" t="s">
+        <v>640</v>
+      </c>
+      <c r="B162">
+        <v>98</v>
+      </c>
+      <c r="C162" t="s">
+        <v>641</v>
+      </c>
+      <c r="D162" t="s">
+        <v>642</v>
+      </c>
+      <c r="G162" t="s">
+        <v>643</v>
+      </c>
+      <c r="J162" t="s">
+        <v>644</v>
+      </c>
+      <c r="M162" t="s">
+        <v>20</v>
+      </c>
+      <c r="N162" t="s">
+        <v>20</v>
+      </c>
+      <c r="O162" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15">
+      <c r="A163" t="s">
+        <v>645</v>
+      </c>
+      <c r="B163">
+        <v>77</v>
+      </c>
+      <c r="C163" t="s">
+        <v>646</v>
+      </c>
+      <c r="D163" t="s">
+        <v>647</v>
+      </c>
+      <c r="G163" t="s">
+        <v>648</v>
+      </c>
+      <c r="J163" t="s">
+        <v>649</v>
+      </c>
+      <c r="M163" t="s">
+        <v>20</v>
+      </c>
+      <c r="N163" t="s">
+        <v>20</v>
+      </c>
+      <c r="O163" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15">
+      <c r="A164" t="s">
+        <v>650</v>
+      </c>
+      <c r="B164">
+        <v>99</v>
+      </c>
+      <c r="C164" t="s">
+        <v>651</v>
+      </c>
+      <c r="D164" t="s">
+        <v>652</v>
+      </c>
+      <c r="G164" t="s">
+        <v>653</v>
+      </c>
+      <c r="J164" t="s">
+        <v>654</v>
+      </c>
+      <c r="M164" t="s">
+        <v>20</v>
+      </c>
+      <c r="N164" t="s">
+        <v>20</v>
+      </c>
+      <c r="O164" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15">
+      <c r="A165" t="s">
+        <v>655</v>
+      </c>
+      <c r="B165">
         <v>68</v>
       </c>
-      <c r="C138" t="s">
-[...17 lines deleted...]
-      <c r="O138" t="s">
+      <c r="C165" t="s">
+        <v>656</v>
+      </c>
+      <c r="D165" t="s">
+        <v>657</v>
+      </c>
+      <c r="G165" t="s">
+        <v>658</v>
+      </c>
+      <c r="J165" t="s">
+        <v>659</v>
+      </c>
+      <c r="M165" t="s">
+        <v>20</v>
+      </c>
+      <c r="N165" t="s">
+        <v>20</v>
+      </c>
+      <c r="O165" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>