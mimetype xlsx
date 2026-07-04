--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -12,118 +12,516 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="660">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="790">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/733868695_1443398451150209_7937963418223783497_n.jpg</t>
+  </si>
+  <si>
+    <t>Situação de Alerta: Parque Biológico e Abrigo Municipal de Lamego encerrados</t>
+  </si>
+  <si>
+    <t>Devido à Situação de Alerta, declarada pelo Governo de Portugal, que, entre outras determinações, proíbe a circulação ou permanência em perímetros florestais contemplados nos Planos Municipais de Defesa da Floresta Contra Incêndios, o Parque Biológico da Serra das Meadas e o Abrigo Municipal de Lamego estão encerrados ao público de 3 a 6 de julho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Devido &amp;agrave; Situa&amp;ccedil;&amp;atilde;o de Alerta, declarada pelo Governo de Portugal, que, entre outras determina&amp;ccedil;&amp;otilde;es, pro&amp;iacute;be a circula&amp;ccedil;&amp;atilde;o ou perman&amp;ecirc;ncia em per&amp;iacute;metros florestais contemplados nos Planos Municipais de Defesa da Floresta Contra Inc&amp;ecirc;ndios, o Parque Biol&amp;oacute;gico da Serra das Meadas e o Abrigo Municipal de Lamego est&amp;atilde;o encerrados ao p&amp;uacute;blico de 3 a 6 de julho.&lt;/p&gt; &lt;p&gt;A equipa destes equipamentos continuar&amp;aacute; a assegurar o bem-estar de toda a sua cole&amp;ccedil;&amp;atilde;o animal e a salvaguardar a mancha florestal aut&amp;oacute;ctone e estar&amp;aacute; pronta para corresponder a outras tarefas relacionadas com a sua miss&amp;atilde;o, em particular as que se debrucem sobre animais errantes feridos e/ou col&amp;oacute;nias e matilhas que necessitem do nosso apoio.&lt;/p&gt; &lt;p&gt;A reabertura ao p&amp;uacute;blico est&amp;aacute; prevista para a pr&amp;oacute;xima ter&amp;ccedil;a-feira, dia 7.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Lamego"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/coreto_jardim_republica_julho2026_ii.JPG</t>
+  </si>
+  <si>
+    <t>O Coreto do Jardim da República está mais bonito</t>
+  </si>
+  <si>
+    <t>O Município de Lamego concluiu os trabalhos de requalificação do Coreto do Jardim da República, um dos elementos mais simbólicos do património arquitetónico da cidade e de singular valor estético.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego concluiu os trabalhos de requalifica&amp;ccedil;&amp;atilde;o do Coreto do Jardim da Rep&amp;uacute;blica, um dos elementos mais simb&amp;oacute;licos do patrim&amp;oacute;nio arquitet&amp;oacute;nico da cidade e de singular valor est&amp;eacute;tico. Esta estrutura foi, durante d&amp;eacute;cadas, um agrad&amp;aacute;vel espa&amp;ccedil;o de anima&amp;ccedil;&amp;atilde;o cultural e social, &amp;agrave; volta do qual se reuniam os lamecenses para ouvir bandas musicais e filarm&amp;oacute;nicas.&lt;/p&gt; &lt;p&gt;A interven&amp;ccedil;&amp;atilde;o incidiu na recupera&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o desta estrutura, com o objetivo de contribuir para a preserva&amp;ccedil;&amp;atilde;o da sua imagem e autenticidade, bem como para a melhoria da sua integra&amp;ccedil;&amp;atilde;o no espa&amp;ccedil;o p&amp;uacute;blico envolvente.&lt;/p&gt; &lt;p&gt;A requalifica&amp;ccedil;&amp;atilde;o do Coreto do Jardim da Rep&amp;uacute;blica enquadra-se na atual estrat&amp;eacute;gia de salvaguarda e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural local.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/festas_remedios_apresentacao_junho2026.jpg</t>
+  </si>
+  <si>
+    <t>Município de Lamego apresenta programa das Festas dos Remédios</t>
+  </si>
+  <si>
+    <t>Lamego vai reviver, entre 27 de agosto e 9 de setembro, as Festas em Honra de Nossa Senhora dos Remédios, conjugando momentos religiosos com celebrações populares, sem nunca perder de vista a autenticidade e as tradições.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego vai reviver, entre 27 de agosto e 9 de setembro, as Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, conjugando momentos religiosos com celebra&amp;ccedil;&amp;otilde;es populares, sem nunca perder de vista a autenticidade e as tradi&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Durante 14 dias, ser&amp;aacute; oferecido um programa de eventos que prima pela originalidade e emo&amp;ccedil;&amp;atilde;o, tendo como ponto alto a Majestosa Prociss&amp;atilde;o de Triunfo, que desfila pelas ruas da cidade desde h&amp;aacute; mais de 130 anos e que est&amp;aacute; em vias de ser candidata a Patrim&amp;oacute;nio Imaterial da Humanidade.&lt;/p&gt; &lt;p&gt;Muitos lamecenses quiseram associar-se &amp;agrave; apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica da edi&amp;ccedil;&amp;atilde;o 2026 da Romaria de Portugal, numa sess&amp;atilde;o que decorreu, esta segunda-feira, aos p&amp;eacute;s do Santu&amp;aacute;rio dedicado &amp;agrave; Padroeira de Lamego.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Somos Romaria. Somos F&amp;eacute;. Somos Festa e Tradi&amp;ccedil;&amp;atilde;o. As Festas dos Rem&amp;eacute;dios s&amp;atilde;o a joia do programa religioso e festivo da cidade de Lamego e da regi&amp;atilde;o. Esta Romaria continuar&amp;aacute; a preservar os seus elementos mais identit&amp;aacute;rios e, ao mesmo tempo, a inovar para ir ao encontro dos anseios da popula&amp;ccedil;&amp;atilde;o&amp;rdquo;, afirma o Presidente Francisco Lopes. O Reitor do Santu&amp;aacute;rio dos Rem&amp;eacute;dios, Padre Jo&amp;atilde;o Teixeira, e o Presidente da Real Irmandade de Nossa Senhora dos Rem&amp;eacute;dios, Padre Filipe Pereira, foram os outros oradores da sess&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O cartaz musical ser&amp;aacute; rico e variado para ser apelativo para diferentes gera&amp;ccedil;&amp;otilde;es. Xutos &amp;amp; Pontap&amp;eacute;s, Sara Correia, Quatro e Meia e Plut&amp;oacute;nio ser&amp;atilde;o alguns dos protagonistas em palco, numa edi&amp;ccedil;&amp;atilde;o em que tamb&amp;eacute;m est&amp;atilde;o a ser preparadas algumas novidades, como uma diferente reconfigura&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o da feira. Mas a Romaria de Portugal ter&amp;aacute; outros momentos, igualmente marcantes: a Marcha Luminosa, a Batalha das Flores, o Cortejo Etnogr&amp;aacute;fico e o Festival de Folclore, entre outros.&lt;/p&gt; &lt;p&gt;Na sess&amp;atilde;o p&amp;uacute;blica, foi ainda apresentado, pela primeira vez, o cartaz oficial 2026 das Festas dos Rem&amp;eacute;dios, da autoria de duas alunas da Escola Secund&amp;aacute;ria Latino Coelho (Mariana Mao e Beatriz Ramos), numa bela composi&amp;ccedil;&amp;atilde;o gr&amp;aacute;fica que &amp;ldquo;alia o divino e o profano&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Tamb&amp;eacute;m participaram neste encontro, o projeto &amp;ldquo;Vozes dos Rem&amp;eacute;dios&amp;rdquo;, que resulta da dedica&amp;ccedil;&amp;atilde;o e da generosidade de v&amp;aacute;rias associa&amp;ccedil;&amp;otilde;es e grupos locais, o grupo de bombos Lamego D&amp;rsquo;Ouro e o m&amp;uacute;sico Z&amp;eacute;-T&amp;oacute; Teixeira.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/espelhos_agua_avenida_junho2026.JPG</t>
+  </si>
+  <si>
+    <t>Câmara realiza intervenção nos espelhos de água da Av. Dr. Alfredo de Sousa</t>
+  </si>
+  <si>
+    <t>Cuidar da cidade de Lamego passa por garantir que os elementos que lhe conferem uma identidade única permanecem funcionais e bem cuidados.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Cuidar da cidade de Lamego passa por garantir que os elementos que lhe conferem uma identidade &amp;uacute;nica permanecem funcionais e bem cuidados.&lt;/p&gt; &lt;p&gt;Os quatro espelhos de &amp;aacute;gua existentes na Av. Dr. Alfredo de Sousa, que refletem a imagem do escad&amp;oacute;rio dos Rem&amp;eacute;dios, voltaram, recentemente, a funcionar em pleno, depois de uma interven&amp;ccedil;&amp;atilde;o levada a efeito pelo Munic&amp;iacute;pio de Lamego. Os trabalhos de manuten&amp;ccedil;&amp;atilde;o e repara&amp;ccedil;&amp;atilde;o fazem agora a diferen&amp;ccedil;a neste espa&amp;ccedil;o p&amp;uacute;blico admirado por todos os visitantes.&lt;/p&gt; &lt;p&gt;A interven&amp;ccedil;&amp;atilde;o contemplou a verifica&amp;ccedil;&amp;atilde;o dos sistemas hidr&amp;aacute;ulicos, a limpeza t&amp;eacute;cnica e a reposi&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es de funcionamento, contribuindo, deste modo, para a valoriza&amp;ccedil;&amp;atilde;o e dignifica&amp;ccedil;&amp;atilde;o da principal &amp;ldquo;sala de visitas&amp;rdquo; da cidade de Lamego.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/samoiedo_exposicao_canina_internacional_junho2026.JPG</t>
+  </si>
+  <si>
+    <t>Mais de 700 cães em prova na cidade de Lamego</t>
+  </si>
+  <si>
+    <t>Um exemplar da raça Samoiedo voltou a vencer o Prémio de Melhor Exemplar (Best In Show) da Exposição Canina Internacional de Lamego, um dos eventos mais importantes e prestigiados do setor em Portugal.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Um exemplar da ra&amp;ccedil;a Samoiedo voltou a vencer o Pr&amp;eacute;mio de Melhor Exemplar (Best In Show) da Exposi&amp;ccedil;&amp;atilde;o Canina Internacional de Lamego, um dos eventos mais importantes e prestigiados do setor em Portugal. Este c&amp;atilde;o j&amp;aacute; tinha conquistado, anteriormente, o mesmo galard&amp;atilde;o na edi&amp;ccedil;&amp;atilde;o 2024 do concurso. O j&amp;uacute;ri tamb&amp;eacute;m elegeu um C&amp;atilde;o da Serra da Estrela como o Melhor Exemplar das Ra&amp;ccedil;as Portuguesas.&lt;/p&gt; &lt;p&gt;Os jurados tamb&amp;eacute;m escolheram um exemplar da ra&amp;ccedil;a Galgo Ingl&amp;ecirc;s como Best In Show na Exposi&amp;ccedil;&amp;atilde;o Nacional, enquanto que um C&amp;atilde;o de &amp;Aacute;gua Portugu&amp;ecirc;s arrecadou o t&amp;iacute;tulo de melhor Exemplar das Ra&amp;ccedil;as Portuguesas.&lt;/p&gt; &lt;p&gt;Mais de 700 c&amp;atilde;es de diversas ra&amp;ccedil;as e oriundos de v&amp;aacute;rios pa&amp;iacute;ses participaram, este fim de semana, na 5&amp;ordf; Exposi&amp;ccedil;&amp;atilde;o Internacional e na 15&amp;ordf; Exposi&amp;ccedil;&amp;atilde;o Canina Nacional que decorreu no Centro Multiusos. Estas exposi&amp;ccedil;&amp;otilde;es constitu&amp;iacute;ram uma oportunidade &amp;uacute;nica para observar v&amp;aacute;rios exemplares da mesma ra&amp;ccedil;a e poder compar&amp;aacute;-los, em busca do c&amp;atilde;o perfeito.&lt;/p&gt; &lt;p&gt;O evento foi organizado pelo Clube Portugu&amp;ecirc;s de Canicultura e pelo Munic&amp;iacute;pio de Lamego. Os pr&amp;eacute;mios aos grandes vencedores foram entregues pelo Vereador Patr&amp;iacute;cio Esteves.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lamecum_trail_2026.jpg</t>
+  </si>
+  <si>
+    <t>Lamecum Trail reuniu mais de 700 corredores em Lamego</t>
+  </si>
+  <si>
+    <t>António Lourenço (Moimenta Runners) e Raquel Aires (Lamaecus D’Ouro) foram os grandes vencedores da prova rainha da 7ª edição do Lamecum Trail, na distância de 27 quilómetros (Trail Longo) que decorreu este domingo, dia 21, em Lamego.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Ant&amp;oacute;nio Louren&amp;ccedil;o (Moimenta Runners) e Raquel Aires (Lamaecus D&amp;rsquo;Ouro) foram os grandes vencedores da prova rainha da 7&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Lamecum Trail, na dist&amp;acirc;ncia de 27 quil&amp;oacute;metros (Trail Longo) que decorreu este domingo, dia 21, em Lamego. Enquanto isso, Carlos Silva (Terminal Running Team) e Florbela Alves (N&amp;uacute;cleo de Atletismo de Vila Real) subiram ao lugar mais alto do p&amp;oacute;dio na dist&amp;acirc;ncia de 16 quil&amp;oacute;metros (Trail Curto). As provas s&amp;atilde;o certificadas pela Associa&amp;ccedil;&amp;atilde;o de Trail Running de Portugal.&lt;/p&gt; &lt;p&gt;O Lamecum Trail &amp;eacute; um projeto desportivo de refer&amp;ecirc;ncia na regi&amp;atilde;o que celebra o atletismo em alta montanha, a natureza e a cultural local, desafiando os limites dos atletas em paisagens deslumbrantes do Alto Douro Vinhateiro. A prova contou, nesta edi&amp;ccedil;&amp;atilde;o, com mais de 700 atletas inscritos, vindos de todo o pa&amp;iacute;s. Os corredores participaram em quatro vertentes distintas: Trail Longo, Trail Curto, Caminhada e Kids Trail, prova l&amp;uacute;dica dirigida aos mais pequenos. Os percursos passaram por alguns dos mais belos trilhos e paisagens da regi&amp;atilde;o do Douro, colocando &amp;agrave; prova a energia &amp;uacute;nica de quem corre por paix&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A competi&amp;ccedil;&amp;atilde;o encerrou com a realiza&amp;ccedil;&amp;atilde;o de uma cerim&amp;oacute;nia de entrega de pr&amp;eacute;mios realizada junto &amp;agrave; meta colocada na Av. Dr. Alfredo de Sousa. Os trof&amp;eacute;us aos vencedores foram entregues, entre outras personalidades, pelo Vice- Presidente Hugo Maravilha.&lt;/p&gt; &lt;p&gt;O Lamecum Trail &amp;eacute; organizado pelo Munic&amp;iacute;pio de Lamego, em parceria com a Associa&amp;ccedil;&amp;atilde;o Desportiva de Av&amp;otilde;es e a Associa&amp;ccedil;&amp;atilde;o Terras de Dom Pedro.&lt;/p&gt; &lt;p&gt;O Lalim Vertical ser&amp;aacute; a terceira e &amp;uacute;ltima prova do Circuito Lamecum Trail que decorrer&amp;aacute; a 26 de setembro pr&amp;oacute;ximo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/conego_jose_ferreira.jpg</t>
+  </si>
+  <si>
+    <t>Município atribui Medalha de Mérito ao Cónego José Ferreira</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego aprovou a atribuição da Medalha de Mérito Municipal – Grau Ouro ao Cónego José Ferreira, numa justa homenagem aos mais de 40 anos de dedicação à Paróquia da Sé, à Diocese de Lamego e à comunidade lamecense.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego aprovou a atribui&amp;ccedil;&amp;atilde;o da Medalha de M&amp;eacute;rito Municipal &amp;ndash; Grau Ouro ao C&amp;oacute;nego Jos&amp;eacute; Ferreira, numa justa homenagem aos mais de 40 anos de dedica&amp;ccedil;&amp;atilde;o &amp;agrave; Par&amp;oacute;quia da S&amp;eacute;, &amp;agrave; Diocese de Lamego e &amp;agrave; comunidade lamecense.&lt;/p&gt; &lt;p&gt;Ordenado sacerdote em 1983, o C&amp;oacute;nego Jos&amp;eacute; Ferreira tem sido uma refer&amp;ecirc;ncia de proximidade, servi&amp;ccedil;o e entrega, acompanhando gera&amp;ccedil;&amp;otilde;es de fam&amp;iacute;lias, crian&amp;ccedil;as e jovens, promovendo a catequese, a pastoral juvenil, a a&amp;ccedil;&amp;atilde;o social e a participa&amp;ccedil;&amp;atilde;o ativa da comunidade na vida da Igreja.&lt;/p&gt; &lt;p&gt;Ao longo do seu minist&amp;eacute;rio, destacou-se tamb&amp;eacute;m pelo trabalho desenvolvido na preserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio religioso, contribuindo para a recupera&amp;ccedil;&amp;atilde;o de diversos espa&amp;ccedil;os de culto e para a conserva&amp;ccedil;&amp;atilde;o da Catedral de Lamego, cujo legado permanecer&amp;aacute; para as gera&amp;ccedil;&amp;otilde;es futuras. Homem de f&amp;eacute;, simplicidade e humildade, o C&amp;oacute;nego Jos&amp;eacute; Ferreira conquistou o respeito, a amizade e a gratid&amp;atilde;o da comunidade, tornando-se uma das figuras mais marcantes da vida religiosa e social do concelho.&lt;/p&gt; &lt;p&gt;Com esta distin&amp;ccedil;&amp;atilde;o, o Munic&amp;iacute;pio de Lamego presta p&amp;uacute;blico reconhecimento pelo seu percurso exemplar e pelo contributo &amp;iacute;mpar que tem dado &amp;agrave; terra e &amp;agrave;s suas gentes. Uma homenagem merecida a quem fez da dedica&amp;ccedil;&amp;atilde;o ao pr&amp;oacute;ximo uma miss&amp;atilde;o de vida.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/cambres_requalificacao_ruas_junho2026.JPG</t>
+  </si>
+  <si>
+    <t>Câmara de Lamego requalifica principais vias que atravessam Cambres</t>
+  </si>
+  <si>
+    <t>As obras de requalificação da antiga EN226-1 e da Rua Central de Cambres até à EM 535 estão a decorrer a bom ritmo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;As obras de requalifica&amp;ccedil;&amp;atilde;o da antiga EN226-1 e da Rua Central de Cambres at&amp;eacute; &amp;agrave; EM 535 est&amp;atilde;o a decorrer a bom ritmo. O objetivo &amp;eacute; melhorar as condi&amp;ccedil;&amp;otilde;es de conforto e seguran&amp;ccedil;a rodovi&amp;aacute;ria. O valor do investimento ascende a 596.112 euros (mais IVA), um dos maiores de sempre realizados ao n&amp;iacute;vel das acessibilidades nesta freguesia.&lt;/p&gt; &lt;p&gt;Com esta obra, a autarquia pretende beneficiar as vias existentes, numa extens&amp;atilde;o total superior a 1800 metros, com a remodela&amp;ccedil;&amp;atilde;o do pavimento em betuminoso e das redes de drenagem de &amp;aacute;guas pluviais e saneamento b&amp;aacute;sico, a introdu&amp;ccedil;&amp;atilde;o de passeios e a corre&amp;ccedil;&amp;atilde;o de valetas. A interven&amp;ccedil;&amp;atilde;o tamb&amp;eacute;m est&amp;aacute; a reordenar o espa&amp;ccedil;o destinado ao estacionamento autom&amp;oacute;vel.&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal de Lamego est&amp;aacute; a concretizar um amplo conjunto de interven&amp;ccedil;&amp;otilde;es de requalifica&amp;ccedil;&amp;atilde;o de diversas vias municipais na cidade e no concelho para dar resposta aos leg&amp;iacute;timos anseios da popula&amp;ccedil;&amp;atilde;o. O pacote de interven&amp;ccedil;&amp;otilde;es tamb&amp;eacute;m contempla a constru&amp;ccedil;&amp;atilde;o de muros suportes e a coloca&amp;ccedil;&amp;atilde;o de lombas de regula&amp;ccedil;&amp;atilde;o de velocidade, entre outros trabalhos.&lt;/p&gt; &lt;p&gt;A requalifica&amp;ccedil;&amp;atilde;o da antiga EN226-1 e da Rua Central de Cambres at&amp;eacute; &amp;agrave; EM 535 &amp;eacute; co-financiada pelo Programa Operacional Regional Norte 2030.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/cartaz_verao.jpeg</t>
+  </si>
+  <si>
+    <t>Crianças de Lamego vão ter "Super Verão 2026"</t>
+  </si>
+  <si>
+    <t>O Município de Lamego vai proporcionar um “Super Verão 2026" às crianças e jovens dos 3 aos 12 anos de idade, com inúmeras Atividades de Tempos Livres.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego vai proporcionar um &amp;ldquo;Super Ver&amp;atilde;o 2026" &amp;agrave;s crian&amp;ccedil;as e jovens dos 3 aos 12 anos de idade, com in&amp;uacute;meras Atividades de Tempos Livres.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o obrigat&amp;oacute;rias e podem ser realizadas no site da autarquia (www.cm-lamego.pt), at&amp;eacute; 26 de junho, atrav&amp;eacute;s do preenchimento do formul&amp;aacute;rio online.&lt;/p&gt; &lt;p&gt;O ATL &amp;ldquo;Super Ver&amp;atilde;o&amp;rdquo; vai oferecer um conjunto diversificado de atividades l&amp;uacute;dicas, pedag&amp;oacute;gicas, desportivas e culturais, com o objetivo de assegurar uma ocupa&amp;ccedil;&amp;atilde;o saud&amp;aacute;vel, educativa e enriquecedora dos tempos livres.&lt;/p&gt; &lt;p&gt;Informa&amp;ccedil;&amp;otilde;es complementares relativas ao funcionamento do ATL, nomeadamente a documenta&amp;ccedil;&amp;atilde;o necess&amp;aacute;ria, as planifica&amp;ccedil;&amp;otilde;es e demais procedimentos tamb&amp;eacute;m est&amp;atilde;o dispon&amp;iacute;veis no site do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;A autarquia convida todas as fam&amp;iacute;lias a participarem nesta iniciativa, que promete proporcionar momentos de aprendizagem e divers&amp;atilde;o a todas as crian&amp;ccedil;as, contribuindo para um ver&amp;atilde;o inesquec&amp;iacute;vel.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/exposicoes_caninas_2026.jpeg</t>
+  </si>
+  <si>
+    <t>Lamego acolhe exposições caninas oficiais no próximo fim de semana</t>
+  </si>
+  <si>
+    <t>O Município de Lamego promove no próximo fim de semana, dias 20 e 21, a 15ª Exposição Canina Nacional e a 5º Exposição Canina Internacional, duas provas oficiais de referência que reforçam a aposta de Lamego na valorização da canicultura.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego promove no pr&amp;oacute;ximo fim de semana, dias 20 e 21, a 15&amp;ordf; Exposi&amp;ccedil;&amp;atilde;o Canina Nacional e a 5&amp;ordm; Exposi&amp;ccedil;&amp;atilde;o Canina Internacional, duas provas oficiais de refer&amp;ecirc;ncia que refor&amp;ccedil;am a aposta de Lamego na valoriza&amp;ccedil;&amp;atilde;o da canicultura.&lt;/p&gt; &lt;p&gt;As iniciativas decorrem no Centro Multiusos sob regulamentos do Clube Portugu&amp;ecirc;s de Canicultura e da F&amp;eacute;d&amp;eacute;ration Cynologique Internationaler, com a miss&amp;atilde;o de eleger os melhores exemplares nacionais e internacionais de todas as ra&amp;ccedil;as e variedades, oficialmente reconhecidas e registadas. As avalia&amp;ccedil;&amp;otilde;es ser&amp;atilde;o asseguradas por um painel de ju&amp;iacute;zes que garantir&amp;aacute; crit&amp;eacute;rios t&amp;eacute;cnicos de elevada exig&amp;ecirc;ncia e reconhecimento no panorama cin&amp;oacute;filo internacional.&lt;/p&gt; &lt;p&gt;As exposi&amp;ccedil;&amp;otilde;es caninas de Lamego prometem colocar &amp;agrave; prova criadores de todo o pa&amp;iacute;s e do estrangeiro, sobretudo da vizinha Espanha. A entrada &amp;eacute; livre para o p&amp;uacute;blico em geral.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/feira_medieval_lamego_junho2026.jpg</t>
+  </si>
+  <si>
+    <t>Feira Medieval de Lamego com programa de animação intenso</t>
+  </si>
+  <si>
+    <t>Milhares de pessoas viveram uma viagem inesquecível ao passado durante a edição deste ano da Feira Medieval de Lamego.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Milhares de pessoas viveram uma viagem inesquec&amp;iacute;vel ao passado durante a edi&amp;ccedil;&amp;atilde;o deste ano da Feira Medieval de Lamego.&lt;/p&gt; &lt;p&gt;Artes&amp;atilde;os, mercadores, art&amp;iacute;fices, m&amp;iacute;sticos e muitas outras personagens deram vida &amp;agrave; maior recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica da regi&amp;atilde;o, num evento repleto de hist&amp;oacute;ria, tradi&amp;ccedil;&amp;atilde;o e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Durante tr&amp;ecirc;s dias, sentiu-se o pulsar de um reino antigo. Dedicada &amp;agrave; mem&amp;oacute;ria de D. Afonso Henriques e &amp;agrave;s lend&amp;aacute;rias Cortes de Lamego, a Feira Medieval de Lamego proporcionou uma experi&amp;ecirc;ncia &amp;uacute;nica e envolvente a residentes e visitantes.&lt;/p&gt; &lt;p&gt;A edi&amp;ccedil;&amp;atilde;o deste ano tamb&amp;eacute;m ficou marcada pela maior participa&amp;ccedil;&amp;atilde;o de sempre de expositores, com mais de 140 mercadores e artes&amp;atilde;os a instalarem os seus arraiais na zona alta da cidade. De hora a hora, o p&amp;uacute;blico teve acesso a um programa cultural refor&amp;ccedil;ado, com m&amp;uacute;sica itinerante, cortejos, torneios de armas, espet&amp;aacute;culos de fogo e muitas outras atividades que encheram de vida as ruas do centro hist&amp;oacute;rico.&lt;/p&gt; &lt;p&gt;A elevada aflu&amp;ecirc;ncia de visitantes voltou a confirmar a import&amp;acirc;ncia da Feira Medieval de Lamego enquanto evento &amp;acirc;ncora da estrat&amp;eacute;gia de valoriza&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica, cultural e econ&amp;oacute;mica do concelho, gerando um impacto muito positivo no com&amp;eacute;rcio local, na restaura&amp;ccedil;&amp;atilde;o e no alojamento.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Foi uma edi&amp;ccedil;&amp;atilde;o muito especial da Feira Medieval, marcada por uma enorme ades&amp;atilde;o de p&amp;uacute;blico e pela maior participa&amp;ccedil;&amp;atilde;o de expositores de sempre. Durante tr&amp;ecirc;s dias, a cidade viveu uma aut&amp;ecirc;ntica atmosfera medieval, com um programa de anima&amp;ccedil;&amp;atilde;o diversificado e de grande qualidade. Este &amp;eacute; um evento que valoriza a nossa hist&amp;oacute;ria, projeta o nome de Lamego e gera um importante retorno para a economia local. Estamos muito satisfeitos com o resultado alcan&amp;ccedil;ado e determinados em continuar a refor&amp;ccedil;ar esta aposta nos pr&amp;oacute;ximos anos&amp;rdquo;, afirma Hugo Maravilha, Vice-Presidente da C&amp;acirc;mara Municipal de Lamego.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/livro_benvinda_guedes_longo_caminhar_junho2026.JPG</t>
+  </si>
+  <si>
+    <t>Benvinda Guedes apresentou "No Meu Longo Caminhar" na Câmara de Lamego</t>
+  </si>
+  <si>
+    <t>O Município de Lamego continua a apoiar ativamente todas as manifestações culturais existentes no concelho, através, por exemplo, da promoção de um vasto conjunto de ações de divulgação de obras da autoria de personalidades locais e regionais e de livros que se debruçam sobre a realidade sociocultural da nossa região.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apoiar ativamente todas as manifesta&amp;ccedil;&amp;otilde;es culturais existentes no concelho, atrav&amp;eacute;s, por exemplo, da promo&amp;ccedil;&amp;atilde;o de um vasto conjunto de a&amp;ccedil;&amp;otilde;es de divulga&amp;ccedil;&amp;atilde;o de obras da autoria de personalidades locais e regionais e de livros que se debru&amp;ccedil;am sobre a realidade sociocultural da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Neste sentido, o Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho foi, a 11 de junho, o palco escolhido para a apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica da obra "No Meu Longo Caminhar", o s&amp;eacute;timo livro de poesia da autoria de Benvinda da Silva Guedes, com a presen&amp;ccedil;a de Hugo Maravilha, Vice-Presidente da C&amp;acirc;mara Municipal de Lamego. Durante esta tarde cultural, foram declamados v&amp;aacute;rios textos da autora.&lt;/p&gt; &lt;p&gt;Natural de Lamego, Benvinda Guedes colaborou ao longo da vida, com diversas institui&amp;ccedil;&amp;otilde;es sociais do concelho: a Liga Portuguesa Contra o Cancro, a Cruz Vermelha Portuguesa e a Liga dos Amigos de Hospital de Lamego, sendo uma das primeiras volunt&amp;aacute;rias.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/homenagem_afonso_moreira_junho2026_iv.JPG</t>
+  </si>
+  <si>
+    <t>Município de Lamego promove reconhecimento público a futebolista Afonso Moreira</t>
+  </si>
+  <si>
+    <t>Afonso Moreira vive e respira futebol.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Dentro das quatro linhas, a sua t&amp;eacute;cnica, intelig&amp;ecirc;ncia, boa forma f&amp;iacute;sica e mentalidade fazem dele um dos melhores jogadores portugueses da sua gera&amp;ccedil;&amp;atilde;o, demonstrando sempre uma enorme vontade de vencer.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego promoveu esta ter&amp;ccedil;a-feira, dia 9, uma sess&amp;atilde;o p&amp;uacute;blica de reconhecimento do percurso desportivo trilhado por este jovem atleta natural desta cidade que joga atualmente no Olympique Lyon e que &amp;eacute; convocado, com regularidade, para a sele&amp;ccedil;&amp;atilde;o sub-21.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Temos muito orgulho na carreira do Afonso, que tem em Lamego muita gente a apoi&amp;aacute;-lo e que admira a sua capacidade de trabalho. O Afonso &amp;eacute; um exemplo para todos os jovens que fazem a sua forma&amp;ccedil;&amp;atilde;o desportiva neste concelho&amp;rdquo;, sublinha o Presidente Francisco Lopes, desejando-lhe ainda uma carreira profissional ao mais alto n&amp;iacute;vel &amp;ldquo;longa e est&amp;aacute;vel&amp;rdquo; e, sobretudo, que lhe &amp;ldquo;continue a dar prazer e felicidade&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Perante um Sal&amp;atilde;o Nobre repleto de familiares, amigos e adeptos da modalidade, Afonso Moreira agradeceu esta singela homenagem e recordou o seu percurso desportivo, nomeadamente no Cracks Clube de Lamego, onde deu os primeiros toques na bola. &amp;ldquo;Estou feliz por hoje estar aqui. &amp;Eacute; muito importante para mim o apoio das pessoas de Lamego. Trabalho desde pequeno para atingir grandes feitos no futebol&amp;rdquo;, acrescenta.&lt;/p&gt; &lt;p&gt;O talento de Afonso Moreira continua a atrair muitos elogios e a ganhar o devido reconhecimento na forma de pr&amp;eacute;mios. Uma ascens&amp;atilde;o s&amp;oacute;lida e fulgurante que muita orgulha Lamego e as suas gentes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/foto_arquivo_piscinas_descobertas.JPG</t>
+  </si>
+  <si>
+    <t>Piscinas Descobertas de Lamego reabrem a 15 de junho</t>
+  </si>
+  <si>
+    <t>O verão convida a mergulhos e a muita animação.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O ver&amp;atilde;o convida a mergulhos e a muita anima&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Com as temperaturas a subir, as Piscinas Descobertas de Lamego reabrem ao p&amp;uacute;blico no pr&amp;oacute;ximo dia 15 de junho (segunda-feira).&lt;/p&gt; &lt;p&gt;Localizado no centro da cidade, este espa&amp;ccedil;o de lazer e recreio &amp;eacute; uma &amp;oacute;tima sugest&amp;atilde;o para usufruir de bons momentos em fam&amp;iacute;lia e com amigos. Funciona sete dias por semana, entre as 10h e as 19 horas.&lt;/p&gt; &lt;p&gt;A entrada &amp;eacute; gratuita para as crian&amp;ccedil;as at&amp;eacute; aos tr&amp;ecirc;s anos de idade. Al&amp;eacute;m da exist&amp;ecirc;ncia de packs conjunto e individuais econ&amp;oacute;micos, o bilhete di&amp;aacute;rio para maiores de 14 anos tem o valor de 4,5&amp;euro; (dia completo). Os jovens at&amp;eacute; aos 14 pagam 3,5&amp;euro;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Mergulhe connosco at&amp;eacute; 6 de setembro!&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>Afonso Moreira recebido na próxima terça-feira na Câmara de Lamego</t>
+  </si>
+  <si>
+    <t>O Presidente da Câmara Municipal de Lamego, Francisco Lopes, receberá o futebolista Afonso Moreira na próxima terça-feira, dia 9, pelas 11 horas, no Salão Nobre dos Paços do Concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes, receber&amp;aacute; o futebolista Afonso Moreira na pr&amp;oacute;xima ter&amp;ccedil;a-feira, dia 9, pelas 11 horas, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho. Este momento pretende assinalar o percurso desportivo do jovem atleta lamecense e a forma como tem levado o nome de Lamego al&amp;eacute;m-fronteiras, mantendo uma forte liga&amp;ccedil;&amp;atilde;o &amp;agrave;s suas origens.&lt;/p&gt;
+&lt;p&gt;Natural de Lamego, Afonso Bastardo Moreira &amp;eacute; jogador do Olympique Lyon, clube da Ligue 1 (Fran&amp;ccedil;a), onde joga como extremo esquerdo. Conta ainda com mais de 30 convocat&amp;oacute;rias para a sele&amp;ccedil;&amp;atilde;o nacional de futebol, em diversos escal&amp;otilde;es, integrando atualmente a sele&amp;ccedil;&amp;atilde;o sub&amp;ndash;21.&lt;/p&gt;
+&lt;p&gt;A cerim&amp;oacute;nia ser&amp;aacute; aberta ao p&amp;uacute;blico, estando todos os interessados convidados a assistir. Os &amp;oacute;rg&amp;atilde;os de comunica&amp;ccedil;&amp;atilde;o social est&amp;atilde;o convidados a acompanhar esta rece&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Data:&lt;/strong&gt; 9 de junho de 2026&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Hora:&lt;/strong&gt; 11 horas&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Local:&lt;/strong&gt; Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lazarim_pavimentacao_junho2026.JPG</t>
+  </si>
+  <si>
+    <t>Pavimentação melhora principal acessibilidade à vila de Lazarim</t>
+  </si>
+  <si>
+    <t>O Município de Lamego concluiu a pavimentação da Estrada Municipal (EM) 521, a principal acessibilidade que serve a vila de Lazarim, com o objetivo de reverter o estado degradado em que se encontrava este troço rodoviário e assegurar melhores condições de circulação para quem utiliza diariamente esta estrada.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego concluiu a pavimenta&amp;ccedil;&amp;atilde;o da Estrada Municipal (EM) 521, a principal acessibilidade que serve a vila de Lazarim, com o objetivo de reverter o estado degradado em que se encontrava este tro&amp;ccedil;o rodovi&amp;aacute;rio e assegurar melhores condi&amp;ccedil;&amp;otilde;es de circula&amp;ccedil;&amp;atilde;o para quem utiliza diariamente esta estrada. Falta apenas executar os trabalhos de pintura na via, a realizar em breve.&lt;/p&gt; &lt;p&gt;Recorde-se que a autarquia est&amp;aacute; a investir mais de 1 milh&amp;atilde;o e 760 mil euros na requalifica&amp;ccedil;&amp;atilde;o de v&amp;aacute;rias ruas, estradas e caminhos municipais, em todo o concelho, que apresentam sinais evidentes de desgaste.&lt;/p&gt; &lt;p&gt;Esta ampla interven&amp;ccedil;&amp;atilde;o &amp;eacute; assumida como uma prioridade estrat&amp;eacute;gica do Munic&amp;iacute;pio de Lamego, ap&amp;oacute;s um levantamento exaustivo das necessidades mais urgentes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/municipio_amigo_da_juventude_junho2026.jpg</t>
+  </si>
+  <si>
+    <t>Lamego distinguido como "Município Amigo da Juventude"</t>
+  </si>
+  <si>
+    <t>Lamego voltou a receber a distinção "Município Amigo da Juventude", em reconhecimento do trabalho desenvolvido na promoção de políticas locais de juventude.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego voltou a receber a distin&amp;ccedil;&amp;atilde;o "Munic&amp;iacute;pio Amigo da Juventude", em reconhecimento do trabalho desenvolvido na promo&amp;ccedil;&amp;atilde;o de pol&amp;iacute;ticas locais de juventude. Este galard&amp;atilde;o foi entregue a Catarina Ribeiro, Vereadora da Juventude da C&amp;acirc;mara de Lamego, que recebeu oficialmente esta distin&amp;ccedil;&amp;atilde;o das m&amp;atilde;os do Presidente da Federa&amp;ccedil;&amp;atilde;o Nacional das Associa&amp;ccedil;&amp;otilde;es Juvenis (FNAJ) Fernando Vieira, durante o Encontro Nacional da Rede de Munic&amp;iacute;pios Amigos da Juventude.&lt;/p&gt; &lt;p&gt;A distin&amp;ccedil;&amp;atilde;o assenta num conjunto de crit&amp;eacute;rios relacionados com a implementa&amp;ccedil;&amp;atilde;o e consolida&amp;ccedil;&amp;atilde;o de pol&amp;iacute;ticas municipais de juventude. Exemplo disso &amp;eacute; a cria&amp;ccedil;&amp;atilde;o do Conselho Municipal da Juventude, o apoio ao associativismo juvenil, o desenvolvimento de pol&amp;iacute;ticas de incentivo &amp;agrave; iniciativa jovem, o investimento na juventude, bem como a disponibiliza&amp;ccedil;&amp;atilde;o de mecanismos de apoio &amp;agrave; organiza&amp;ccedil;&amp;atilde;o e de espa&amp;ccedil;os dedicados aos jovens.&lt;/p&gt; &lt;p&gt;No processo de avalia&amp;ccedil;&amp;atilde;o, todos os crit&amp;eacute;rios exigidos foram integralmente cumpridos, tendo sido atribu&amp;iacute;dos a esta autarquia o selo e a bandeira &amp;ldquo;Munic&amp;iacute;pio Amigo da Juventude&amp;rdquo;.&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o integrou o programa do VI Encontro Nacional da Rede de Munic&amp;iacute;pios Amigos da Juventude, iniciativa que reuniu autarcas, associa&amp;ccedil;&amp;otilde;es juvenis e diversas entidades ligadas &amp;agrave;s pol&amp;iacute;ticas de juventude. O objetivo &amp;eacute; promover a partilha de boas pr&amp;aacute;ticas, experi&amp;ecirc;ncias e projetos desenvolvidos em diferentes munic&amp;iacute;pios.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/arquivo_entrudo_lazarim.JPG</t>
+  </si>
+  <si>
+    <t>Entrudo de Lazarim reconhecido como Património Cultural Imaterial</t>
+  </si>
+  <si>
+    <t>O Entrudo de Lazarim foi oficialmente inscrito no Inventário Nacional do Património Cultural Imaterial, através do Anúncio n.º 124/2026, publicado em Diário da República no dia 1 de junho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Entrudo de Lazarim foi oficialmente inscrito no Invent&amp;aacute;rio Nacional do Patrim&amp;oacute;nio Cultural Imaterial, atrav&amp;eacute;s do An&amp;uacute;ncio n.&amp;ordm; 124/2026, publicado em Di&amp;aacute;rio da Rep&amp;uacute;blica no dia 1 de junho.&lt;/p&gt; &lt;p&gt;Este reconhecimento nacional distingue uma das mais emblem&amp;aacute;ticas tradi&amp;ccedil;&amp;otilde;es do concelho de Lamego, valorizando a sua import&amp;acirc;ncia hist&amp;oacute;rica, cultural e identit&amp;aacute;ria, bem como o papel da comunidade de Lazarim na preserva&amp;ccedil;&amp;atilde;o desta manifesta&amp;ccedil;&amp;atilde;o &amp;uacute;nica da cultura popular portuguesa.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego congratula-se com esta distin&amp;ccedil;&amp;atilde;o e reafirma o seu compromisso com a salvaguarda e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural do concelho.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/dia_crianca_lamego_junho2026.jpg</t>
+  </si>
+  <si>
+    <t>Dia da Criança vivido em ambiente de grande alegria</t>
+  </si>
+  <si>
+    <t>A carreira central da Mata dos Remédios encheu-se de cor e muitos sorrisos para celebrar o Dia Mundial da Criança.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A carreira central da Mata dos Rem&amp;eacute;dios encheu-se de cor e muitos sorrisos para celebrar o Dia Mundial da Crian&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Com m&amp;uacute;sica e muita anima&amp;ccedil;&amp;atilde;o, as crian&amp;ccedil;as do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo de todas as escolas do concelho de Lamego assinalaram a data em ambiente de festa.&lt;/p&gt; &lt;p&gt;In&amp;uacute;meros insufl&amp;aacute;veis, mascotes referentes a personagens de filmes de anima&amp;ccedil;&amp;atilde;o infantil, o espet&amp;aacute;culo musical da &amp;ldquo;Rita Catita e Seus Amigos&amp;rdquo; e muitas pipocas, fizeram as del&amp;iacute;cias dos mais pequenos.&lt;/p&gt; &lt;p&gt;Em visita ao local, Catarina Ribeiro, Vereadora da Educa&amp;ccedil;&amp;atilde;o da C&amp;acirc;mara Municipal de Lamego, afirmou que todas as crian&amp;ccedil;as do concelho devem ter um desenvolvimento saud&amp;aacute;vel e uma inf&amp;acirc;ncia feliz para fazerem aquilo que mais gostam: aprender e brincar. Elogiou ainda o trabalho merit&amp;oacute;rio de todas as institui&amp;ccedil;&amp;otilde;es parceiras que tornaram poss&amp;iacute;vel a celebra&amp;ccedil;&amp;atilde;o do Dia da Crian&amp;ccedil;a.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/jn_aniversario_maio2025.JPG</t>
+  </si>
+  <si>
+    <t>Jornalismo ao Vivo em Lamego nos 138 anos do Jornal de Notícias</t>
+  </si>
+  <si>
+    <t>Lamego recebeu, este sábado à noite, uma iniciativa inédita da imprensa portuguesa: um espetáculo multimédia de “jornalismo ao vivo”, integrado nas comemorações do 138º aniversário do Jornal de Notícias.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego recebeu, este s&amp;aacute;bado &amp;agrave; noite, uma iniciativa in&amp;eacute;dita da imprensa portuguesa: um espet&amp;aacute;culo multim&amp;eacute;dia de &amp;ldquo;jornalismo ao vivo&amp;rdquo;, integrado nas comemora&amp;ccedil;&amp;otilde;es do 138&amp;ordm; anivers&amp;aacute;rio do Jornal de Not&amp;iacute;cias. No Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o, foram apresentadas cinco reportagens, cujo denominador comum &amp;eacute; o repovoamento do interior, com caracter&amp;iacute;sticas informativas cl&amp;aacute;ssicas, recorrendo a recursos c&amp;eacute;nicos que aproximaram os protagonistas do p&amp;uacute;blico. O evento, que contou com o apoio do Munic&amp;iacute;pio de Lamego, tamb&amp;eacute;m pretendeu celebrar os 50 anos do Poder Local Democr&amp;aacute;tico.&lt;/p&gt; &lt;p&gt;Perante o despovoamento galopante, os munic&amp;iacute;pios do Interior mostram como as pol&amp;iacute;ticas locais podem fazer a diferen&amp;ccedil;a. O Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes, subiu ao palco para participar neste segmento noticioso.&lt;/p&gt; &lt;p&gt;Na sua interven&amp;ccedil;&amp;atilde;o, o autarca defendeu a redu&amp;ccedil;&amp;atilde;o, ou at&amp;eacute; isen&amp;ccedil;&amp;atilde;o, fiscal do IRC e do IRS para empresas e fam&amp;iacute;lias numerosas que escolham o Interior, com o objetivo de inverter a sangria demogr&amp;aacute;fica. &amp;ldquo;S&amp;oacute; podemos captar a popula&amp;ccedil;&amp;atilde;o migrante qualificada e manter os nossos jovens, se lhes oferecermos um emprego est&amp;aacute;vel e bem remunerado&amp;rdquo;, afirma. Ambiciona ainda uma nova Lei das Finan&amp;ccedil;as Locais, que d&amp;ecirc; aos munic&amp;iacute;pios uma fatia maior das receitas do Estado, e que devem ser as regi&amp;otilde;es a decidir onde gastar os fundos europeus.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lalim_pavimentacao_maio2026.JPG</t>
+  </si>
+  <si>
+    <t>Câmara de Lamego conclui pavimentação em Lalim</t>
+  </si>
+  <si>
+    <t>A requalificação da rede viária é assumida como uma das prioridades estratégicas do Município de Lamego, após um levantamento exaustivo das necessidades mais urgentes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A requalifica&amp;ccedil;&amp;atilde;o da rede vi&amp;aacute;ria &amp;eacute; assumida como uma das prioridades estrat&amp;eacute;gicas do Munic&amp;iacute;pio de Lamego, ap&amp;oacute;s um levantamento exaustivo das necessidades mais urgentes.&lt;/p&gt; &lt;p&gt;A reabilita&amp;ccedil;&amp;atilde;o de v&amp;aacute;rias estradas e ruas que atravessam o concelho integra um plano mais amplo de melhoria da mobilidade, seguran&amp;ccedil;a e qualidade de vida.&lt;/p&gt; &lt;p&gt;A repavimenta&amp;ccedil;&amp;atilde;o da Estrada Municipal 521, desde a rotunda do Cruzeiro/ EN 226 at&amp;eacute; ao centro da vila de Lalim, &amp;eacute; um dos projetos mais recentes a ser conclu&amp;iacute;do. A interven&amp;ccedil;&amp;atilde;o incidiu numa extens&amp;atilde;o aproximada de 4,9 quil&amp;oacute;metros com o objetivo de melhorar as condi&amp;ccedil;&amp;otilde;es de circula&amp;ccedil;&amp;atilde;o e seguran&amp;ccedil;a rodovi&amp;aacute;ria.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lobata_geminacao_maio2026.jpeg</t>
+  </si>
+  <si>
+    <t>Lamego e Lobata estabelecem geminação para fomentar cooperação</t>
+  </si>
+  <si>
+    <t>A distância de mais de 4500 quilómetros que separa a cidade de Lamego e a localidade de Lobata, na República Democrática de São Tomé e Príncipe, ficou um pouco mais curta com a concretização de um acordo de geminação que promoverá a cooperação e a amizade entre os dois povos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A dist&amp;acirc;ncia de mais de 4500 quil&amp;oacute;metros que separa a cidade de Lamego e a localidade de Lobata, na Rep&amp;uacute;blica Democr&amp;aacute;tica de S&amp;atilde;o Tom&amp;eacute; e Pr&amp;iacute;ncipe, ficou um pouco mais curta com a concretiza&amp;ccedil;&amp;atilde;o de um acordo de gemina&amp;ccedil;&amp;atilde;o que promover&amp;aacute; a coopera&amp;ccedil;&amp;atilde;o e a amizade entre os dois povos.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito da formaliza&amp;ccedil;&amp;atilde;o desta alian&amp;ccedil;a, as duas comunidades acordaram em fomentar o interc&amp;acirc;mbio cultural, a coopera&amp;ccedil;&amp;atilde;o econ&amp;oacute;mica, o desenvolvimento acad&amp;eacute;mico e desportivo e o turismo bilateral, entre outros objetivos.&lt;/p&gt; &lt;p&gt;O protocolo de gemina&amp;ccedil;&amp;atilde;o foi assinado pelo Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes, e pelo Presidente da C&amp;acirc;mara Distrital de Lobata, Euclides Bulo, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt; &lt;p&gt;As duas entidades comprometeram-se em promover encontros regulares para a discuss&amp;atilde;o de planos e iniciativas a desenvolver, bem como para avaliar os resultados dos diversos projetos.&lt;/p&gt; &lt;p&gt;Partilhando uma l&amp;iacute;ngua comum e tendo em conta os la&amp;ccedil;os hist&amp;oacute;ricos e culturais de amizade, Lamego e Lobata manifestaram a vontade de fortalecer os la&amp;ccedil;os diplom&amp;aacute;ticos e colaborar solidariamente para o bem-estar dos cidad&amp;atilde;os.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/bombeirinho_ferro_maio2026.jpg</t>
+  </si>
+  <si>
+    <t>Mais de 1000 infantes e cadetes participam no Bombeirinho de Ferro</t>
+  </si>
+  <si>
+    <t>Durante dois dias, Lamego foi palco da 7ª edição do Campeonato Nacional Bombeirinho de Ferro.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Durante dois dias, Lamego foi palco da 7&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Campeonato Nacional Bombeirinho de Ferro. Mais de mil infantes e cadetes, 31 corpora&amp;ccedil;&amp;otilde;es de todo o continente e da ilha do Faial (A&amp;ccedil;ores), fam&amp;iacute;lias, dirigentes e formadores viveram um fim-de-semana pautado pela dedica&amp;ccedil;&amp;atilde;o, esp&amp;iacute;rito de equipa e conv&amp;iacute;vio.&lt;/p&gt; &lt;p&gt;Uma competi&amp;ccedil;&amp;atilde;o organizada pela Associa&amp;ccedil;&amp;atilde;o Humanit&amp;aacute;ria dos Bombeiros Volunt&amp;aacute;rios de Lamego e marcada pela energia dos jovens bombeirinhos que representam o futuro dos bombeiros portugueses, num evento de car&amp;aacute;ter nacional que traz grande din&amp;acirc;mica ao concelho. O campeonato terminou no domingo com a entrega de pr&amp;eacute;mios que distinguiu Lamego no 3&amp;ordm; escal&amp;atilde;o, Colares no 2&amp;ordm; escal&amp;atilde;o e Lousada no 1&amp;ordm; escal&amp;atilde;o, com a presen&amp;ccedil;a do Presidente da C&amp;acirc;mara Municipal, Francisco Lopes, e restante executivo.&lt;/p&gt; &lt;p&gt;Ainda que todos os participantes carregassem a vontade de vencer, o Bombeirinho de Ferro &amp;eacute;, acima de qualquer p&amp;oacute;dio, uma celebra&amp;ccedil;&amp;atilde;o dos valores do voluntariado, disciplina e solidariedade, promovendo junto dos mais pequenos a import&amp;acirc;ncia da camaradagem e resili&amp;ecirc;ncia.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/sporting_club_lamego_rececao_maio2026.JPG</t>
+  </si>
+  <si>
+    <t>Sporting Clube de Lamego recebido em festa na Câmara Municipal</t>
+  </si>
+  <si>
+    <t>O Presidente da Câmara Municipal de Lamego, Francisco Lopes, recebeu, no Salão Nobre dos Paços do Concelho, a equipa sénior do Sporting Clube de Lamego, numa cerimónia que assinalou a sua subida à Divisão de Honra da Associação de Futebol de Viseu.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes, recebeu, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho, a equipa s&amp;eacute;nior do Sporting Clube de Lamego, numa cerim&amp;oacute;nia que assinalou a sua subida &amp;agrave; Divis&amp;atilde;o de Honra da Associa&amp;ccedil;&amp;atilde;o de Futebol de Viseu. Com este feito, esta forma&amp;ccedil;&amp;atilde;o escreveu mais uma p&amp;aacute;gina dourada na sua hist&amp;oacute;ria, enchendo de orgulho o concelho de Lamego e as suas gentes.&lt;/p&gt; &lt;p&gt;Na cerim&amp;oacute;nia marcaram presen&amp;ccedil;a jogadores, equipa t&amp;eacute;cnica, s&amp;oacute;cios e respons&amp;aacute;veis do clube, num momento de grande festa e agradecimento por todo o apoio recebido ao longo da temporada. A esta rece&amp;ccedil;&amp;atilde;o oficial, juntaram-se tamb&amp;eacute;m muitos adeptos que celebraram o regresso do Sporting Clube de Lamego &amp;agrave; Divis&amp;atilde;o de Honra.&lt;/p&gt; &lt;p&gt;&amp;ldquo;O Sporting Clube de Lamego est&amp;aacute; num caminho de afirma&amp;ccedil;&amp;atilde;o desportiva, abrindo-se agora um novo cap&amp;iacute;tulo da sua vida que enche de orgulho o cora&amp;ccedil;&amp;atilde;o de todos os Lamecenses. Os dirigentes, s&amp;oacute;cios e simpatizantes sabem que podem contar com a total colabora&amp;ccedil;&amp;atilde;o e apoio do Munic&amp;iacute;pio de Lamego nesta nova etapa&amp;rdquo;, garante Francisco Lopes, elogiando o processo de estabiliza&amp;ccedil;&amp;atilde;o diretiva e t&amp;eacute;cnica ocorrida no clube, nos &amp;uacute;ltimos meses.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/defesa_da_floresta_maio2026.jpg</t>
+  </si>
+  <si>
+    <t>Lamego reforça defesa da floresta</t>
+  </si>
+  <si>
+    <t>O Município de Lamego, através do Serviço Municipal de Proteção Civil (SMPC) e do Gabinete Técnico Florestal (GTF), encontra-se a executar uma resposta robusta de planeamento e intervenção no âmbito da prevenção e mitigação de incêndios rurais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego, atrav&amp;eacute;s do Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil (SMPC) e do Gabinete T&amp;eacute;cnico Florestal (GTF), encontra-se a executar uma resposta robusta de planeamento e interven&amp;ccedil;&amp;atilde;o no &amp;acirc;mbito da preven&amp;ccedil;&amp;atilde;o e mitiga&amp;ccedil;&amp;atilde;o de inc&amp;ecirc;ndios rurais. A estrat&amp;eacute;gia preventiva foi consolidada com a aprova&amp;ccedil;&amp;atilde;o, por unanimidade, do Plano Operacional Municipal (POM) 2026, em reuni&amp;atilde;o da Comiss&amp;atilde;o Municipal de Gest&amp;atilde;o Integrada de Fogos Rurais.&lt;/p&gt; &lt;p&gt;O POM assegura a articula&amp;ccedil;&amp;atilde;o m&amp;aacute;xima entre todas as for&amp;ccedil;as de seguran&amp;ccedil;a, socorro e entidades que comp&amp;otilde;em o sistema de prote&amp;ccedil;&amp;atilde;o civil do concelho. O documento atualiza o invent&amp;aacute;rio de meios e viaturas, otimizando os procedimentos operacionais de atua&amp;ccedil;&amp;atilde;o em fun&amp;ccedil;&amp;atilde;o dos estados de alerta emitidos.&lt;/p&gt; &lt;p&gt;A par do esfor&amp;ccedil;o cont&amp;iacute;nuo do Munic&amp;iacute;pio de Lamego, a autarquia relembra sobre a import&amp;acirc;ncia do cumprimento dos deveres c&amp;iacute;vicos e legais na prote&amp;ccedil;&amp;atilde;o do territ&amp;oacute;rio. De acordo com o Despacho n.&amp;ordm; 3440/2026, o prazo limite para a execu&amp;ccedil;&amp;atilde;o dos trabalhos de gest&amp;atilde;o de combust&amp;iacute;vel na rede secund&amp;aacute;ria (limpeza de terrenos privados) termina a 31 de maio pr&amp;oacute;ximo. A partir de 1 de junho, as for&amp;ccedil;as de seguran&amp;ccedil;a iniciar&amp;atilde;o o per&amp;iacute;odo de fiscaliza&amp;ccedil;&amp;atilde;o imediata no terreno. A falta de manuten&amp;ccedil;&amp;atilde;o e limpeza dos espa&amp;ccedil;os florestais privados estar&amp;aacute; sujeita ao levantamento de autos e &amp;agrave; consequente aplica&amp;ccedil;&amp;atilde;o de coimas.&lt;/p&gt; &lt;p&gt;"A efic&amp;aacute;cia da defesa da nossa floresta e das nossas popula&amp;ccedil;&amp;otilde;es exige um compromisso partilhado. O Munic&amp;iacute;pio e as equipas t&amp;eacute;cnicas est&amp;atilde;o no terreno a cumprir o planeamento rigoroso do POM, mas &amp;eacute; fundamental que cada propriet&amp;aacute;rio assuma a sua responsabilidade legal e c&amp;iacute;vica at&amp;eacute; ao final de maio", afirma Patr&amp;iacute;cio Esteves, Vereador da Prote&amp;ccedil;&amp;atilde;o Civil.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/cpcj_lamego_35_anos_maio2026.JPG</t>
+  </si>
+  <si>
+    <t>CPCJ de Lamego renova compromisso de proteger crianças vulneráveis</t>
+  </si>
+  <si>
+    <t>A Comissão de Proteção de Crianças e Jovens (CPCJ) de Lamego celebrou 35 anos de vida e de trabalho desenvolvido no superior interesse da criança, “com proximidade e carinho”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Comiss&amp;atilde;o de Prote&amp;ccedil;&amp;atilde;o de Crian&amp;ccedil;as e Jovens (CPCJ) de Lamego celebrou 35 anos de vida e de trabalho desenvolvido no superior interesse da crian&amp;ccedil;a, &amp;ldquo;com proximidade e carinho&amp;rdquo;. Este anivers&amp;aacute;rio foi assinalado com a realiza&amp;ccedil;&amp;atilde;o de uma cerim&amp;oacute;nia comemorativa, nos Pa&amp;ccedil;os do Concelho, que simbolizou uma renova&amp;ccedil;&amp;atilde;o do compromisso coletivo de continuar a proteger e a apoiar crian&amp;ccedil;as, marcadas pela vulnerabilidade e pela dor.&lt;/p&gt; &lt;p&gt;O encontro reuniu diversas oradoras convidadas e uma palestra dedicada ao &amp;ldquo;Acolhimento Familiar&amp;rdquo;, para al&amp;eacute;m das interven&amp;ccedil;&amp;otilde;es de Catarina Ribeiro, Vereadora da A&amp;ccedil;&amp;atilde;o Social da CML, e de F&amp;aacute;tima Sousa, Presidente da CPCJ de Lamego.&lt;/p&gt; &lt;p&gt;As intervenientes foram un&amp;acirc;nimes em afirmar que a miss&amp;atilde;o de apoio &amp;agrave;s crian&amp;ccedil;as e jovens &amp;eacute; cada vez mais complexa, devido, por exemplo, aos perigos escondidos no mundo digital, como o cyberbullying, e que a sua prote&amp;ccedil;&amp;atilde;o &amp;eacute; uma responsabilidade coletiva.&lt;/p&gt; &lt;p&gt;O papel desenvolvido pela CPCJ de Lamego na promo&amp;ccedil;&amp;atilde;o dos direitos dos mais novos e de p&amp;ocirc;r termo a situa&amp;ccedil;&amp;otilde;es que possam afetar a sua seguran&amp;ccedil;a, sa&amp;uacute;de e desenvolvimento foi elogiado por todos.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Ao longo de tr&amp;ecirc;s d&amp;eacute;cadas e meia, tem sido um pilar fundamental da nossa comunidade, uma verdadeira guardi&amp;atilde; dos direitos e do bem-estar das nossas crian&amp;ccedil;as e jovens&amp;rdquo;, defende Catarina Ribeiro. Por outro lado, F&amp;aacute;tima Sousa refletiu sobre os desafios que persistem &amp;ndash; &amp;ldquo;O sorriso de uma crian&amp;ccedil;a vence todo o cansa&amp;ccedil;o e falta de meios&amp;rdquo;, garantindo que a CPCJ continuar&amp;aacute; a aproximar-se da comunidade &amp;ldquo;tornando-se cada vez mais acess&amp;iacute;vel e transparente&amp;rdquo;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/ciberseguranca_formacao_deloitte_maio2026.JPG</t>
+  </si>
+  <si>
+    <t>Lamego acolhe formação sobre cibersegurança dirigida a empresários</t>
+  </si>
+  <si>
+    <t>A empresa Deloitte promoveu uma formação destinada a preparar os empresários, comerciantes e empreendedores de Lamego para responder aos crescentes desafios da cibersegurança e à intensificação das exigências regulatórias.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A empresa Deloitte promoveu uma forma&amp;ccedil;&amp;atilde;o destinada a preparar os empres&amp;aacute;rios, comerciantes e empreendedores de Lamego para responder aos crescentes desafios da ciberseguran&amp;ccedil;a e &amp;agrave; intensifica&amp;ccedil;&amp;atilde;o das exig&amp;ecirc;ncias regulat&amp;oacute;rias. A iniciativa teve o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;Num contexto marcado pelo aumento da exposi&amp;ccedil;&amp;atilde;o ao risco digital e em que a ciberseguran&amp;ccedil;a &amp;eacute; um componente cr&amp;iacute;tico para qualquer organiza&amp;ccedil;&amp;atilde;o, esta forma&amp;ccedil;&amp;atilde;o alertou para a necessidade de assegurar a confidencialidade e a integridade dos dados e dos seus clientes. Com o crescimento do trabalho remoto, a aprendizagem online e o com&amp;eacute;rcio eletr&amp;oacute;nico, a necessidade de uma ciberseguran&amp;ccedil;a robusta nunca foi t&amp;atilde;o importante.&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o pr&amp;aacute;tica contou com a participa&amp;ccedil;&amp;atilde;o do Vereador dos Servi&amp;ccedil;os Urbanos e Prote&amp;ccedil;&amp;atilde;o Civil da C&amp;acirc;mara de Lamego, Patr&amp;iacute;cio Esteves. O autarca destacou que a ciberseguran&amp;ccedil;a &amp;eacute; uma necessidade crucial no mundo digital de hoje, acrescentando que, em futuras sess&amp;otilde;es, ser&amp;aacute; alargado o leque de organiza&amp;ccedil;&amp;otilde;es convidadas a assistir.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/3_final.png</t>
+  </si>
+  <si>
+    <t>Esterilizar é cuidar!</t>
+  </si>
+  <si>
+    <t>O Município de Lamego está a promover uma Campanha de Apoio à Esterilização de Animais de Companhia com o objetivo de diminuir o abandono animal e evitar a sua reprodução descontrolada.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego est&amp;aacute; a promover uma &lt;strong&gt;Campanha de Apoio &amp;agrave; Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia&lt;/strong&gt; com o objetivo de diminuir o abandono animal e evitar a sua reprodu&amp;ccedil;&amp;atilde;o descontrolada. A iniciativa abrange os animais esterilizados entre 1 de outubro de 2025 e 15 de agosto de 2026.&lt;/p&gt; &lt;p&gt;A medida, inserida no Regulamento Municipal de Promo&amp;ccedil;&amp;atilde;o do Bem-Estar Animal e Controlo Reprodutivo de Lamego, aplica-se a c&amp;atilde;es e gatos de companhia cujos tutores residam no concelho.&lt;/p&gt; &lt;p&gt;O Regulamento Municipal de Promo&amp;ccedil;&amp;atilde;o do Bem-Estar Animal e Controlo Reprodutivo prev&amp;ecirc; uma comparticipa&amp;ccedil;&amp;atilde;o de 100 euros para esteriliza&amp;ccedil;&amp;atilde;o de cadelas, 60 euros para esteriliza&amp;ccedil;&amp;atilde;o de c&amp;atilde;es, 60 euros para esteriliza&amp;ccedil;&amp;atilde;o de gatas e 40 euros para esteriliza&amp;ccedil;&amp;atilde;o de gatos.&lt;/p&gt; &lt;p&gt;Os mun&amp;iacute;cipes que pretendam beneficiar deste apoio devem apresentar a sua candidatura, preenchendo e enviando o formul&amp;aacute;rio (dispon&amp;iacute;vel no site do Munic&amp;iacute;pio ), para o e-mail &lt;a href="mailto:parque.biologico@cm-lamego.pt." target="_blank"&gt;parque.biologico@cm-lamego.pt&lt;br&gt;&lt;br&gt;&lt;/a&gt;A candidatura deve ser apresentada com os seguintes documentos: fatura associada &amp;agrave; esteriliza&amp;ccedil;&amp;atilde;o (c/ indica&amp;ccedil;&amp;atilde;o do n.&amp;ordm; do microchip); declara&amp;ccedil;&amp;atilde;o de esteriliza&amp;ccedil;&amp;atilde;o; comprovativo de resid&amp;ecirc;ncia e comprovativo de IBAN.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-05-19</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/cambres_centro_civico_maio2026.jpeg</t>
   </si>
   <si>
     <t>Campus da Vila será novo espaço de encontro e convívio em Cambres</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lamego está a reabilitar um edifício na freguesia de Cambres, junto ao campo de futebol, degradado desde há muitos anos, que vai dar lugar a um moderno centro cívico.</t>
   </si>
   <si>
     <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego est&amp;aacute; a reabilitar um edif&amp;iacute;cio na freguesia de Cambres, junto ao campo de futebol, degradado desde h&amp;aacute; muitos anos, que vai dar lugar a um moderno centro c&amp;iacute;vico. O projeto, batizado de &amp;ldquo;Campus da Vila&amp;rdquo;, proporcionar&amp;aacute; um novo espa&amp;ccedil;o de encontro e conv&amp;iacute;vio &amp;agrave; comunidade, incentivando a sua participa&amp;ccedil;&amp;atilde;o em atividades culturais, recreativas e sociais. Al&amp;eacute;m disso, contribuir&amp;aacute; para estimular a atividade econ&amp;oacute;mica e o desenvolvimento urbano.&lt;/p&gt; &lt;p&gt;Com as obras a decorrer a bom ritmo, o Presidente da C&amp;acirc;mara de Lamego, Francisco Lopes, afirma que este investimento municipal refor&amp;ccedil;a o papel estruturante que a autarquia pretende implementar nas freguesias de modo a promover o envolvimento comunit&amp;aacute;rio e o desenvolvimento social.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego planeia construir modernos centros c&amp;iacute;vicos em quatro freguesias rurais do concelho, nomeadamente em Valdigem (obra em curso), Cambres, Lalim e Britiande.&lt;/p&gt; &lt;p&gt;Esta rede de equipamentos p&amp;uacute;blicos vai apoiar as associa&amp;ccedil;&amp;otilde;es locais e as atividades das freguesias, espa&amp;ccedil;os inclusivos at&amp;eacute; agora inexistentes, desempenhando tamb&amp;eacute;m um papel importante na constru&amp;ccedil;&amp;atilde;o e na afirma&amp;ccedil;&amp;atilde;o da identidade local.&lt;/p&gt; &lt;p&gt;A constru&amp;ccedil;&amp;atilde;o do Centro C&amp;iacute;vico de Cambres foi adjudicada &amp;agrave; firma &amp;ldquo;ATWALL &amp;ndash; Arquitetura &amp;amp; Constru&amp;ccedil;&amp;atilde;o&amp;rdquo;, pelo valor de 927.285,81 euros (mais IVA), financiado pelo Programa Operacional Regional Norte 2030.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Lamego"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.lamegoon.pt/files/images/blog/fernando_lobao_palestra_ciclo_maio2026.JPG</t>
   </si>
   <si>
     <t xml:space="preserve"> Presidente da Assembleia Municipal fala na escola sobre cultura democrática</t>
   </si>
   <si>
     <t>A convite dos alunos do 6º ano da Escola Básica de Lamego, o Presidente da Assembleia Municipal de Lamego, Fernando Lobão, participou numa sessão pedagógica dedicada à cultura democrática, à cidadania ativa e à participação cívica.</t>
   </si>
   <si>
     <t>&lt;p&gt;A convite dos alunos do 6&amp;ordm; ano da Escola B&amp;aacute;sica de Lamego, o Presidente da Assembleia Municipal de Lamego, Fernando Lob&amp;atilde;o, participou numa sess&amp;atilde;o pedag&amp;oacute;gica dedicada &amp;agrave; cultura democr&amp;aacute;tica, &amp;agrave; cidadania ativa e &amp;agrave; participa&amp;ccedil;&amp;atilde;o c&amp;iacute;vica.&lt;/p&gt; &lt;p&gt;Antigo aluno deste estabelecimento de ensino, Fernando Lob&amp;atilde;o partilhou com os alunos a import&amp;acirc;ncia de participar na vida da comunidade desde cedo, sublinhando que a democracia se constr&amp;oacute;i tamb&amp;eacute;m nos gestos simples do dia a dia.&lt;/p&gt; &lt;p&gt;&amp;ldquo;A democracia come&amp;ccedil;a todos os dias na forma como falamos, ouvimos, agimos e respeitamos. Voc&amp;ecirc;s podem j&amp;aacute; hoje fazer a diferen&amp;ccedil;a. Mudar o mundo faz-se, muitas vezes, com pequenos gestos, como respeitar os colegas, ajudar quem precisa ou participar nas atividades da escola&amp;rdquo;, afirmou.&lt;/p&gt; &lt;p&gt;Durante a sess&amp;atilde;o, os alunos tiveram ainda oportunidade de colocar v&amp;aacute;rias quest&amp;otilde;es sobre o papel da Assembleia Municipal, o funcionamento das institui&amp;ccedil;&amp;otilde;es democr&amp;aacute;ticas e a import&amp;acirc;ncia de cada cidad&amp;atilde;o contribuir para a melhoria da sua escola, da sua freguesia e do seu concelho.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/montra_cereja_penajoia_maio2026.JPG</t>
   </si>
   <si>
     <t>Todo o sabor e tradição do Douro na Montra da Cereja da Penajóia</t>
   </si>
   <si>
     <t>Maio é dos meses mais animados da agenda de eventos de Lamego.</t>
   </si>
   <si>
     <t>&lt;p&gt;Maio &amp;eacute; dos meses mais animados da agenda de eventos de Lamego.&lt;/p&gt; &lt;p&gt;A Av. Dr. Alfredo de Sousa foi palco, este fim de semana, da 14&amp;ordf; Montra da Cereja da Penaj&amp;oacute;ia, um certame que reuniu dezasseis produtores que comercializaram este fruto, que se destaca pela do&amp;ccedil;ura e brilho muito caracter&amp;iacute;sticos.&lt;/p&gt; &lt;p&gt;Durante a cerim&amp;oacute;nia de inaugura&amp;ccedil;&amp;atilde;o, Francisco Lopes, Presidente da C&amp;acirc;mara Municipal, enalteceu o esfor&amp;ccedil;o de todos os produtores para levarem aos consumidores o que de melhor se produz na Penaj&amp;oacute;ia.&lt;/p&gt; &lt;p&gt;Ao longo de dois dias, o p&amp;uacute;blico saboreou a do&amp;ccedil;ura desta cereja, uma experi&amp;ecirc;ncia que agradou os cinco sentidos, numa colorida celebra&amp;ccedil;&amp;atilde;o da identidade e tradi&amp;ccedil;&amp;atilde;o local.&lt;/p&gt; &lt;p&gt;Cada caixa personalizada de dois quilos, foi vendida a oito euros.&lt;/p&gt; &lt;p&gt;A Montra da Cereja &amp;eacute; organizada pela AMIJ&amp;Oacute;IA - Associa&amp;ccedil;&amp;atilde;o de Amigos e Produtores da Cereja da Penaj&amp;oacute;ia, com o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;Este mercado ao ar livre regressa no pr&amp;oacute;ximo fim de semana &amp;agrave; Av. Dr. Alfredo de Sousa.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-13</t>
@@ -393,53 +791,50 @@
     <t>A Câmara Municipal de Lamego continua a reabilitar os passeios de várias ruas e praças da cidade para melhorar a circulação pedonal e embelezar o espaço público.</t>
   </si>
   <si>
     <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego continua a reabilitar os passeios de v&amp;aacute;rias ruas e pra&amp;ccedil;as da cidade para melhorar a circula&amp;ccedil;&amp;atilde;o pedonal e embelezar o espa&amp;ccedil;o p&amp;uacute;blico. O investimento total ascende a 315.196,0 euros (mais IVA), financiado em 85% pelo FEDER ao abrigo do Programa NORTE 2030. Recentemente, os trabalhos incidiram na reabilita&amp;ccedil;&amp;atilde;o dos passeios da Praceta do Coura que se encontravam degradados, situa&amp;ccedil;&amp;atilde;o que punha em causa uma mobilidade segura e confort&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;Os trabalhos inclu&amp;iacute;ram a reorganiza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o pedonal e do espa&amp;ccedil;o reservado ao estacionamento autom&amp;oacute;vel, a demoli&amp;ccedil;&amp;atilde;o dos pavimentos existentes e o fornecimento e aplica&amp;ccedil;&amp;atilde;o de lancis e cal&amp;ccedil;adas em granito.&lt;/p&gt; &lt;p&gt;Executada pela firma &amp;ldquo;Construtora da Huila &amp;ndash; Irm&amp;atilde;os Neves&amp;rdquo;, este plano de reabilita&amp;ccedil;&amp;atilde;o abrange os seguintes arruamentos: Praceta do Coura, Rua Bernardo Pinheiro de Arag&amp;atilde;o, Rua Dr. Justino Pinto de Oliveira, Rua Eng. Eug&amp;eacute;nio do Valle Teixeira J&amp;uacute;nior, Rua dos Bombeiros, Rua da Pregui&amp;ccedil;a, Rua do Columela, Rua Dr. Jo&amp;atilde;o da Silva Campos Neves e Praceta Eng. Arantes e Oliveira.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/2.png</t>
   </si>
   <si>
     <t>Paulo Portas orador convidado nas comemorações do 25 de abril</t>
   </si>
   <si>
     <t>A histórica madrugada do 25 de abril de 1974 pôs termo a 48 anos de ditadura.</t>
   </si>
   <si>
     <t>&lt;p&gt;A hist&amp;oacute;rica madrugada do 25 de abril de 1974 p&amp;ocirc;s termo a 48 anos de ditadura.&lt;/p&gt; &lt;p&gt;Em Lamego, - "O dia inicial inteiro e limpo" - ser&amp;aacute; recordado com a realiza&amp;ccedil;&amp;atilde;o de um programa diversificado de eventos, atrav&amp;eacute;s da cultura, do desporto e de outras iniciativas de &amp;iacute;ndole institucional.&lt;/p&gt; &lt;p&gt;Uma programa&amp;ccedil;&amp;atilde;o organizada pela Assembleia Municipal de Lamego e pela C&amp;acirc;mara Municipal de Lamego assente nos valores da liberdade e da democracia.&lt;/p&gt; &lt;p&gt;Como sempre, a Revolu&amp;ccedil;&amp;atilde;o dos Cravos e o Portugal pluralista e verdadeiramente livre ser&amp;atilde;o celebrados com a realiza&amp;ccedil;&amp;atilde;o da Sess&amp;atilde;o Solene da Assembleia Municipal Comemorativa do Dia da Liberdade, que ter&amp;aacute;, este ano, Paulo Portas como convidado de honra.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego convida todos os cidad&amp;atilde;os e cidad&amp;atilde;s a marcarem presen&amp;ccedil;a nas v&amp;aacute;rias atividades.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/livro_peregrinacao__autobiografica_abril2026.JPG</t>
   </si>
   <si>
     <t>Manuel Ribeiro apresenta "Peregrinação Autobiográfica"</t>
-  </si>
-[...1 lines deleted...]
-    <t>O Município de Lamego continua a apoiar ativamente todas as manifestações culturais existentes no concelho, através, por exemplo, da promoção de um vasto conjunto de ações de divulgação de obras da autoria de personalidades locais e regionais e de livros que se debruçam sobre a realidade sociocultural da nossa região.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apoiar ativamente todas as manifesta&amp;ccedil;&amp;otilde;es culturais existentes no concelho, atrav&amp;eacute;s, por exemplo, da promo&amp;ccedil;&amp;atilde;o de um vasto conjunto de a&amp;ccedil;&amp;otilde;es de divulga&amp;ccedil;&amp;atilde;o de obras da autoria de personalidades locais e regionais e de livros que se debru&amp;ccedil;am sobre a realidade sociocultural da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Neste sentido, o Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho foi, na tarde de 14 de abril, o palco escolhido para a apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica do livro &amp;ldquo;Peregrina&amp;ccedil;&amp;atilde;o Autobiogr&amp;aacute;fica &amp;ndash; Do Humilde Come&amp;ccedil;o &amp;agrave;s Grandes Realiza&amp;ccedil;&amp;otilde;es&amp;rdquo;, da autoria de Manuel Fernandes Ribeiro. A sess&amp;atilde;o integrou as comemora&amp;ccedil;&amp;otilde;es do Dia do Combatente do N&amp;uacute;cleo de Lamego da Liga dos Combatentes.&lt;/p&gt; &lt;p&gt;O evento contou ainda com a participa&amp;ccedil;&amp;atilde;o do Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes, do Presidente do N&amp;uacute;cleo de Lamego da Liga dos Combatentes, Coronel Valdemar Lima, e do Coronel Joaquim Monteiro, respons&amp;aacute;vel pela estrutura&amp;ccedil;&amp;atilde;o e edi&amp;ccedil;&amp;atilde;o desta obra. Os momentos musicais foram assegurados pelo Grupo de Cavaquinhos da Universidade S&amp;eacute;nior Jer&amp;oacute;nimo Cardoso.&lt;/p&gt; &lt;p&gt;O livro &amp;ldquo;Peregrina&amp;ccedil;&amp;atilde;o Autobiogr&amp;aacute;fica percorre uma vida inteira dedicada ao servi&amp;ccedil;o p&amp;uacute;blico de Manuel Ribeiro, desde as origens humildes em Alvite, passando pela vida militar, pelas comiss&amp;otilde;es na Guin&amp;eacute; e em Mo&amp;ccedil;ambique, pela carreira na Pol&amp;iacute;cia de Seguran&amp;ccedil;a P&amp;uacute;blica, pela doc&amp;ecirc;ncia e pela interven&amp;ccedil;&amp;atilde;o c&amp;iacute;vica.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/dia_combatente_abril2026.JPG</t>
   </si>
   <si>
     <t>Lamego presta homenagem a antigos combatentes</t>
   </si>
   <si>
     <t>No âmbito das comemorações do Dia do Combatente, o Núcleo de Lamego da Liga dos Combatentes organizou na manhã desta terça-feira, 14, uma cerimónia de homenagem aos combatentes mortos pela Pátria e de imposição de condecorações a antigos combatentes, junto ao Monumento do Soldado Desconhecido.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito das comemora&amp;ccedil;&amp;otilde;es do Dia do Combatente, o N&amp;uacute;cleo de Lamego da Liga dos Combatentes organizou na manh&amp;atilde; desta ter&amp;ccedil;a-feira, 14, uma cerim&amp;oacute;nia de homenagem aos combatentes mortos pela P&amp;aacute;tria e de imposi&amp;ccedil;&amp;atilde;o de condecora&amp;ccedil;&amp;otilde;es a antigos combatentes, junto ao Monumento do Soldado Desconhecido.&lt;/p&gt; &lt;p&gt;O Vice-Presidente da C&amp;acirc;mara Municipal de Lamego participou no programa solene de homenagem, reafirmando o compromisso da autarquia em continuar a valorizar a mem&amp;oacute;ria dos combatentes, apoiar as suas causas e colaborar com institui&amp;ccedil;&amp;otilde;es como a Liga dos Combatentes, que "desempenham um papel t&amp;atilde;o relevante na nossa comunidade".&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s a deposi&amp;ccedil;&amp;atilde;o de uma coroa de flores, na companhia do Presidente do N&amp;uacute;cleo de Lamego, Coronel Valdemar Lima, Hugo Maravilha expressou que &amp;ldquo;este &amp;eacute; um momento de mem&amp;oacute;ria, mas tamb&amp;eacute;m de gratid&amp;atilde;o. Gratid&amp;atilde;o por um legado de servi&amp;ccedil;o e de sacrif&amp;iacute;cio que n&amp;atilde;o pode, nem deve, ser esquecido. Um legado que nos convoca, ainda hoje, &amp;agrave; responsabilidade de preservar a mem&amp;oacute;ria coletiva e de transmitir &amp;agrave;s gera&amp;ccedil;&amp;otilde;es futuras o verdadeiro significado destes exemplos&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Na cerim&amp;oacute;nia de evoca&amp;ccedil;&amp;atilde;o foi ainda respeitado um toque de sil&amp;ecirc;ncio em homenagem a todos os combatentes mortos pela P&amp;aacute;tria.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/exposicao_da_janela_vejo_verde_abril_2026.jpeg</t>
   </si>
   <si>
     <t>"Da Janela Vejo Verde" patente ao público no Bairro do Castelo</t>
   </si>
@@ -2341,51 +2736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O165"/>
+  <dimension ref="A1:O194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2401,4795 +2796,5633 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B3">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B4">
-        <v>63</v>
+        <v>151</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B5">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>20</v>
       </c>
       <c r="O5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>20</v>
       </c>
       <c r="O6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>20</v>
       </c>
       <c r="O7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B8">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>20</v>
       </c>
       <c r="O8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9">
+        <v>97</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" t="s">
         <v>49</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>20</v>
       </c>
       <c r="O9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>20</v>
       </c>
       <c r="O10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11">
+        <v>67</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" t="s">
         <v>58</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="J11" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>20</v>
       </c>
       <c r="O11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12">
+        <v>67</v>
+      </c>
+      <c r="C12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G12" t="s">
         <v>63</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="J12" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>20</v>
       </c>
       <c r="O12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B13">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="C13" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" t="s">
         <v>68</v>
       </c>
-      <c r="D13" t="s">
+      <c r="J13" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>20</v>
       </c>
       <c r="O13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B14">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" t="s">
         <v>72</v>
       </c>
-      <c r="D14" t="s">
+      <c r="G14" t="s">
         <v>73</v>
       </c>
-      <c r="G14" t="s">
+      <c r="J14" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>20</v>
       </c>
       <c r="O14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15">
+        <v>86</v>
+      </c>
+      <c r="C15" t="s">
         <v>76</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>77</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s">
         <v>78</v>
       </c>
-      <c r="G15" t="s">
+      <c r="J15" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>20</v>
       </c>
       <c r="O15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B16">
         <v>60</v>
       </c>
       <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" t="s">
         <v>81</v>
       </c>
-      <c r="D16" t="s">
+      <c r="G16" t="s">
         <v>82</v>
       </c>
-      <c r="G16" t="s">
+      <c r="J16" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>20</v>
       </c>
       <c r="O16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17">
+        <v>65</v>
+      </c>
+      <c r="D17" t="s">
         <v>85</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" t="s">
         <v>86</v>
       </c>
-      <c r="D17" t="s">
+      <c r="J17" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>20</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G18" t="s">
         <v>90</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="J18" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>20</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19">
+        <v>92</v>
+      </c>
+      <c r="C19" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" t="s">
+        <v>93</v>
+      </c>
+      <c r="G19" t="s">
+        <v>94</v>
+      </c>
+      <c r="J19" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>20</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B20">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>97</v>
+      </c>
+      <c r="D20" t="s">
+        <v>98</v>
+      </c>
+      <c r="G20" t="s">
+        <v>99</v>
+      </c>
+      <c r="J20" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>20</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="B21">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="G21" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="J21" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>20</v>
       </c>
       <c r="O21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B22">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="C22" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G22" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="J22" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>20</v>
       </c>
       <c r="O22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B23">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D23" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="G23" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="J23" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>20</v>
       </c>
       <c r="O23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>115</v>
       </c>
       <c r="B24">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D24" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="G24" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="J24" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24" t="s">
         <v>20</v>
       </c>
       <c r="O24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>68</v>
+      </c>
+      <c r="C25" t="s">
+        <v>121</v>
+      </c>
+      <c r="D25" t="s">
+        <v>122</v>
+      </c>
+      <c r="G25" t="s">
+        <v>123</v>
+      </c>
+      <c r="J25" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>20</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B26">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D26" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="G26" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="J26" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26" t="s">
         <v>20</v>
       </c>
       <c r="O26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27">
+        <v>129</v>
+      </c>
+      <c r="C27" t="s">
+        <v>130</v>
+      </c>
+      <c r="D27" t="s">
+        <v>131</v>
+      </c>
+      <c r="G27" t="s">
+        <v>132</v>
+      </c>
+      <c r="J27" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>20</v>
       </c>
       <c r="O27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28">
+        <v>107</v>
+      </c>
+      <c r="C28" t="s">
+        <v>135</v>
+      </c>
+      <c r="D28" t="s">
+        <v>136</v>
+      </c>
+      <c r="G28" t="s">
+        <v>137</v>
+      </c>
+      <c r="J28" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
         <v>20</v>
       </c>
       <c r="O28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B29">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D29" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="G29" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="J29" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>20</v>
       </c>
       <c r="O29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B30">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="C30" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D30" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="G30" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="J30" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>20</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B31">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D31" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G31" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="J31" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>20</v>
       </c>
       <c r="O31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>74</v>
+      </c>
+      <c r="C32" t="s">
         <v>153</v>
       </c>
-      <c r="B32">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="G32" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="J32" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32" t="s">
         <v>20</v>
       </c>
       <c r="O32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="B33">
-        <v>92</v>
+        <v>63</v>
       </c>
       <c r="C33" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D33" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G33" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="J33" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>20</v>
       </c>
       <c r="O33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B34">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C34" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="D34" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="G34" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="J34" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>20</v>
       </c>
       <c r="O34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="B35">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C35" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="D35" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="G35" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="J35" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>20</v>
       </c>
       <c r="O35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
+        <v>170</v>
+      </c>
+      <c r="B36">
+        <v>60</v>
+      </c>
+      <c r="C36" t="s">
+        <v>171</v>
+      </c>
+      <c r="D36" t="s">
         <v>172</v>
       </c>
-      <c r="B36">
-[...7 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="J36" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36" t="s">
         <v>20</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B37">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D37" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="G37" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="J37" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>20</v>
       </c>
       <c r="O37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B38">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C38" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D38" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="G38" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="J38" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38" t="s">
         <v>20</v>
       </c>
       <c r="O38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
+        <v>180</v>
+      </c>
+      <c r="B39">
+        <v>89</v>
+      </c>
+      <c r="C39" t="s">
+        <v>185</v>
+      </c>
+      <c r="D39" t="s">
         <v>186</v>
       </c>
-      <c r="B39">
-[...7 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>127</v>
+        <v>187</v>
       </c>
       <c r="J39" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
         <v>20</v>
       </c>
       <c r="O39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B40">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C40" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D40" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="G40" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="J40" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>20</v>
       </c>
       <c r="O40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B41">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C41" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D41" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="G41" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="J41" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41" t="s">
         <v>20</v>
       </c>
       <c r="O41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="B42">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="C42" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D42" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G42" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="J42" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
       <c r="N42" t="s">
         <v>20</v>
       </c>
       <c r="O42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="B43">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="C43" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="D43" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="G43" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="J43" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>20</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B44">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C44" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D44" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="G44" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="J44" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44" t="s">
         <v>20</v>
       </c>
       <c r="O44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
+        <v>207</v>
+      </c>
+      <c r="B45">
+        <v>60</v>
+      </c>
+      <c r="C45" t="s">
+        <v>212</v>
+      </c>
+      <c r="D45" t="s">
+        <v>213</v>
+      </c>
+      <c r="G45" t="s">
         <v>214</v>
       </c>
-      <c r="B45">
-[...10 lines deleted...]
-      </c>
       <c r="J45" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45" t="s">
         <v>20</v>
       </c>
       <c r="O45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B46">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="C46" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="D46" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="G46" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="J46" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>20</v>
       </c>
       <c r="O46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B47">
-        <v>163</v>
+        <v>78</v>
       </c>
       <c r="C47" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="D47" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="G47" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="J47" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>20</v>
       </c>
       <c r="O47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B48">
-        <v>68</v>
+        <v>221</v>
       </c>
       <c r="C48" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D48" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="G48" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="J48" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>20</v>
       </c>
       <c r="O48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B49">
-        <v>74</v>
+        <v>109</v>
       </c>
       <c r="C49" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D49" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="G49" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="J49" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49" t="s">
         <v>20</v>
       </c>
       <c r="O49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
+        <v>236</v>
+      </c>
+      <c r="B50">
+        <v>80</v>
+      </c>
+      <c r="C50" t="s">
         <v>237</v>
       </c>
-      <c r="B50">
-[...4 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="G50" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="J50" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>20</v>
       </c>
       <c r="O50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B51">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="C51" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D51" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="G51" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="J51" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51" t="s">
         <v>20</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B52">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C52" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D52" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="G52" t="s">
-        <v>127</v>
+        <v>249</v>
       </c>
       <c r="J52" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>20</v>
       </c>
       <c r="O52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="B53">
         <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D53" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G53" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="J53" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53" t="s">
         <v>20</v>
       </c>
       <c r="O53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B54">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C54" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D54" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="G54" t="s">
-        <v>263</v>
+        <v>73</v>
       </c>
       <c r="J54" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>20</v>
       </c>
       <c r="O54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="B55">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="C55" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="D55" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="G55" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="J55" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>20</v>
       </c>
       <c r="O55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
+        <v>263</v>
+      </c>
+      <c r="B56">
+        <v>60</v>
+      </c>
+      <c r="C56" t="s">
+        <v>264</v>
+      </c>
+      <c r="D56" t="s">
         <v>265</v>
       </c>
-      <c r="B56">
-[...7 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="J56" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
       <c r="N56" t="s">
         <v>20</v>
       </c>
       <c r="O56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="B57">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C57" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D57" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="G57" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="J57" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57" t="s">
         <v>20</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
+        <v>273</v>
+      </c>
+      <c r="B58">
+        <v>77</v>
+      </c>
+      <c r="C58" t="s">
         <v>274</v>
       </c>
-      <c r="B58">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="G58" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="J58" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>20</v>
       </c>
       <c r="O58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B59">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="C59" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D59" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G59" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="J59" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
       <c r="N59" t="s">
         <v>20</v>
       </c>
       <c r="O59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B60">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C60" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D60" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="G60" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="J60" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
         <v>20</v>
       </c>
       <c r="O60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B61">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C61" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="D61" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="G61" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="J61" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>20</v>
       </c>
       <c r="O61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="C62" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="D62" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="G62" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="J62" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>20</v>
       </c>
       <c r="O62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
+        <v>297</v>
+      </c>
+      <c r="B63">
+        <v>67</v>
+      </c>
+      <c r="C63" t="s">
         <v>298</v>
       </c>
-      <c r="B63">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="G63" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="J63" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>20</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B64">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C64" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D64" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="G64" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="J64" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
       <c r="N64" t="s">
         <v>20</v>
       </c>
       <c r="O64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
+        <v>302</v>
+      </c>
+      <c r="B65">
+        <v>85</v>
+      </c>
+      <c r="C65" t="s">
         <v>307</v>
       </c>
-      <c r="B65">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="G65" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="J65" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>20</v>
       </c>
       <c r="O65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B66">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C66" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="D66" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="G66" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="J66" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="M66" t="s">
         <v>20</v>
       </c>
       <c r="N66" t="s">
         <v>20</v>
       </c>
       <c r="O66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B67">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C67" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D67" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="G67" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="J67" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67" t="s">
         <v>20</v>
       </c>
       <c r="O67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="B68">
-        <v>61</v>
+        <v>107</v>
       </c>
       <c r="C68" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="D68" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="G68" t="s">
-        <v>329</v>
+        <v>73</v>
       </c>
       <c r="J68" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>20</v>
       </c>
       <c r="O68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="B69">
-        <v>129</v>
+        <v>65</v>
       </c>
       <c r="C69" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="D69" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="G69" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="J69" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>20</v>
       </c>
       <c r="O69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B70">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="C70" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="D70" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="G70" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="J70" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70" t="s">
         <v>20</v>
       </c>
       <c r="O70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
+        <v>334</v>
+      </c>
+      <c r="B71">
+        <v>81</v>
+      </c>
+      <c r="C71" t="s">
+        <v>335</v>
+      </c>
+      <c r="D71" t="s">
         <v>336</v>
       </c>
-      <c r="B71">
-[...7 lines deleted...]
-      </c>
       <c r="G71" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="J71" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="M71" t="s">
         <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>20</v>
       </c>
       <c r="O71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B72">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="C72" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D72" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="G72" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="J72" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>20</v>
       </c>
       <c r="O72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B73">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C73" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="D73" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="G73" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="J73" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73" t="s">
         <v>20</v>
       </c>
       <c r="O73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
+        <v>344</v>
+      </c>
+      <c r="B74">
+        <v>100</v>
+      </c>
+      <c r="C74" t="s">
+        <v>349</v>
+      </c>
+      <c r="D74" t="s">
         <v>350</v>
       </c>
-      <c r="B74">
-[...7 lines deleted...]
-      </c>
       <c r="G74" t="s">
-        <v>357</v>
+        <v>73</v>
       </c>
       <c r="J74" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74" t="s">
         <v>20</v>
       </c>
       <c r="O74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B75">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="C75" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D75" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="G75" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="J75" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75" t="s">
         <v>20</v>
       </c>
       <c r="O75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B76">
-        <v>60</v>
+        <v>163</v>
       </c>
       <c r="C76" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="D76" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="G76" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="J76" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="M76" t="s">
         <v>20</v>
       </c>
       <c r="N76" t="s">
         <v>20</v>
       </c>
       <c r="O76" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B77">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C77" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="D77" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="G77" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="J77" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="M77" t="s">
         <v>20</v>
       </c>
       <c r="N77" t="s">
         <v>20</v>
       </c>
       <c r="O77" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
+        <v>367</v>
+      </c>
+      <c r="B78">
+        <v>74</v>
+      </c>
+      <c r="C78" t="s">
+        <v>368</v>
+      </c>
+      <c r="D78" t="s">
         <v>369</v>
       </c>
-      <c r="B78">
-[...7 lines deleted...]
-      </c>
       <c r="G78" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="J78" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="M78" t="s">
         <v>20</v>
       </c>
       <c r="N78" t="s">
         <v>20</v>
       </c>
       <c r="O78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="B79">
-        <v>188</v>
+        <v>90</v>
       </c>
       <c r="C79" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="D79" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="G79" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="J79" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79" t="s">
         <v>20</v>
       </c>
       <c r="O79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B80">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="C80" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="D80" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="G80" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="J80" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="M80" t="s">
         <v>20</v>
       </c>
       <c r="N80" t="s">
         <v>20</v>
       </c>
       <c r="O80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B81">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="C81" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D81" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="G81" t="s">
-        <v>391</v>
+        <v>73</v>
       </c>
       <c r="J81" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="M81" t="s">
         <v>20</v>
       </c>
       <c r="N81" t="s">
         <v>20</v>
       </c>
       <c r="O81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B82">
-        <v>149</v>
+        <v>60</v>
       </c>
       <c r="C82" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="D82" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="G82" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="J82" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="M82" t="s">
         <v>20</v>
       </c>
       <c r="N82" t="s">
         <v>20</v>
       </c>
       <c r="O82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="B83">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="C83" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="D83" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="G83" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="J83" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="M83" t="s">
         <v>20</v>
       </c>
       <c r="N83" t="s">
         <v>20</v>
       </c>
       <c r="O83" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="B84">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C84" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="D84" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="G84" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="J84" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="M84" t="s">
         <v>20</v>
       </c>
       <c r="N84" t="s">
         <v>20</v>
       </c>
       <c r="O84" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
+        <v>395</v>
+      </c>
+      <c r="B85">
+        <v>71</v>
+      </c>
+      <c r="C85" t="s">
+        <v>400</v>
+      </c>
+      <c r="D85" t="s">
+        <v>401</v>
+      </c>
+      <c r="G85" t="s">
+        <v>402</v>
+      </c>
+      <c r="J85" t="s">
         <v>403</v>
-      </c>
-[...13 lines deleted...]
-        <v>411</v>
       </c>
       <c r="M85" t="s">
         <v>20</v>
       </c>
       <c r="N85" t="s">
         <v>20</v>
       </c>
       <c r="O85" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="B86">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="C86" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="D86" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="G86" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="J86" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="M86" t="s">
         <v>20</v>
       </c>
       <c r="N86" t="s">
         <v>20</v>
       </c>
       <c r="O86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
+        <v>404</v>
+      </c>
+      <c r="B87">
+        <v>137</v>
+      </c>
+      <c r="C87" t="s">
+        <v>409</v>
+      </c>
+      <c r="D87" t="s">
+        <v>410</v>
+      </c>
+      <c r="G87" t="s">
+        <v>411</v>
+      </c>
+      <c r="J87" t="s">
         <v>412</v>
-      </c>
-[...13 lines deleted...]
-        <v>420</v>
       </c>
       <c r="M87" t="s">
         <v>20</v>
       </c>
       <c r="N87" t="s">
         <v>20</v>
       </c>
       <c r="O87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="B88">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="C88" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="D88" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="G88" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="J88" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="M88" t="s">
         <v>20</v>
       </c>
       <c r="N88" t="s">
         <v>20</v>
       </c>
       <c r="O88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
+        <v>418</v>
+      </c>
+      <c r="B89">
+        <v>61</v>
+      </c>
+      <c r="C89" t="s">
+        <v>419</v>
+      </c>
+      <c r="D89" t="s">
+        <v>420</v>
+      </c>
+      <c r="G89" t="s">
         <v>421</v>
       </c>
-      <c r="B89">
-[...10 lines deleted...]
-      </c>
       <c r="J89" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="M89" t="s">
         <v>20</v>
       </c>
       <c r="N89" t="s">
         <v>20</v>
       </c>
       <c r="O89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="B90">
-        <v>62</v>
+        <v>88</v>
+      </c>
+      <c r="C90" t="s">
+        <v>424</v>
       </c>
       <c r="D90" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="G90" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="J90" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="M90" t="s">
         <v>20</v>
       </c>
       <c r="N90" t="s">
         <v>20</v>
       </c>
       <c r="O90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
+        <v>428</v>
+      </c>
+      <c r="B91">
+        <v>60</v>
+      </c>
+      <c r="C91" t="s">
+        <v>429</v>
+      </c>
+      <c r="D91" t="s">
         <v>430</v>
       </c>
-      <c r="B91">
-[...7 lines deleted...]
-      </c>
       <c r="G91" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="J91" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="M91" t="s">
         <v>20</v>
       </c>
       <c r="N91" t="s">
         <v>20</v>
       </c>
       <c r="O91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="B92">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C92" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="D92" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="G92" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="J92" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="M92" t="s">
         <v>20</v>
       </c>
       <c r="N92" t="s">
         <v>20</v>
       </c>
       <c r="O92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
+        <v>437</v>
+      </c>
+      <c r="B93">
+        <v>60</v>
+      </c>
+      <c r="C93" t="s">
         <v>438</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>439</v>
       </c>
-      <c r="D93" t="s">
+      <c r="G93" t="s">
         <v>440</v>
       </c>
-      <c r="G93" t="s">
+      <c r="J93" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="M93" t="s">
         <v>20</v>
       </c>
       <c r="N93" t="s">
         <v>20</v>
       </c>
       <c r="O93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
+        <v>437</v>
+      </c>
+      <c r="B94">
+        <v>60</v>
+      </c>
+      <c r="C94" t="s">
+        <v>442</v>
+      </c>
+      <c r="D94" t="s">
         <v>443</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="G94" t="s">
         <v>444</v>
       </c>
-      <c r="D94" t="s">
+      <c r="J94" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>447</v>
       </c>
       <c r="M94" t="s">
         <v>20</v>
       </c>
       <c r="N94" t="s">
         <v>20</v>
       </c>
       <c r="O94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B95">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C95" t="s">
+        <v>447</v>
+      </c>
+      <c r="D95" t="s">
         <v>448</v>
       </c>
-      <c r="D95" t="s">
+      <c r="G95" t="s">
         <v>449</v>
       </c>
-      <c r="G95" t="s">
+      <c r="J95" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="M95" t="s">
         <v>20</v>
       </c>
       <c r="N95" t="s">
         <v>20</v>
       </c>
       <c r="O95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="B96">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C96" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="D96" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="G96" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="J96" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M96" t="s">
         <v>20</v>
       </c>
       <c r="N96" t="s">
         <v>20</v>
       </c>
       <c r="O96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="B97">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="C97" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="D97" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="G97" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="J97" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M97" t="s">
         <v>20</v>
       </c>
       <c r="N97" t="s">
         <v>20</v>
       </c>
       <c r="O97" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B98">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="C98" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="D98" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="G98" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="J98" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="M98" t="s">
         <v>20</v>
       </c>
       <c r="N98" t="s">
         <v>20</v>
       </c>
       <c r="O98" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="B99">
-        <v>66</v>
+        <v>139</v>
       </c>
       <c r="C99" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="D99" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="G99" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="J99" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="M99" t="s">
         <v>20</v>
       </c>
       <c r="N99" t="s">
         <v>20</v>
       </c>
       <c r="O99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="B100">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C100" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="D100" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="G100" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="J100" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="M100" t="s">
         <v>20</v>
       </c>
       <c r="N100" t="s">
         <v>20</v>
       </c>
       <c r="O100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="B101">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="C101" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="D101" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="G101" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="J101" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="M101" t="s">
         <v>20</v>
       </c>
       <c r="N101" t="s">
         <v>20</v>
       </c>
       <c r="O101" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="B102">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C102" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="D102" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="G102" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="J102" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="M102" t="s">
         <v>20</v>
       </c>
       <c r="N102" t="s">
         <v>20</v>
       </c>
       <c r="O102" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="B103">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="C103" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="D103" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="G103" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="J103" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="M103" t="s">
         <v>20</v>
       </c>
       <c r="N103" t="s">
         <v>20</v>
       </c>
       <c r="O103" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>466</v>
+        <v>489</v>
       </c>
       <c r="B104">
-        <v>84</v>
+        <v>155</v>
       </c>
       <c r="C104" t="s">
-        <v>467</v>
+        <v>490</v>
       </c>
       <c r="D104" t="s">
-        <v>468</v>
+        <v>491</v>
       </c>
       <c r="G104" t="s">
-        <v>469</v>
+        <v>492</v>
       </c>
       <c r="J104" t="s">
-        <v>470</v>
+        <v>493</v>
       </c>
       <c r="M104" t="s">
         <v>20</v>
       </c>
       <c r="N104" t="s">
         <v>20</v>
       </c>
       <c r="O104" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>471</v>
+        <v>494</v>
       </c>
       <c r="B105">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="C105" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="D105" t="s">
-        <v>473</v>
+        <v>496</v>
       </c>
       <c r="G105" t="s">
-        <v>474</v>
+        <v>497</v>
       </c>
       <c r="J105" t="s">
-        <v>475</v>
+        <v>498</v>
       </c>
       <c r="M105" t="s">
         <v>20</v>
       </c>
       <c r="N105" t="s">
         <v>20</v>
       </c>
       <c r="O105" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>471</v>
+        <v>499</v>
       </c>
       <c r="B106">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="C106" t="s">
-        <v>472</v>
+        <v>500</v>
       </c>
       <c r="D106" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
       <c r="G106" t="s">
-        <v>474</v>
+        <v>502</v>
       </c>
       <c r="J106" t="s">
-        <v>475</v>
+        <v>503</v>
       </c>
       <c r="M106" t="s">
         <v>20</v>
       </c>
       <c r="N106" t="s">
         <v>20</v>
       </c>
       <c r="O106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="B107">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C107" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="D107" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="G107" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="J107" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
       <c r="M107" t="s">
         <v>20</v>
       </c>
       <c r="N107" t="s">
         <v>20</v>
       </c>
       <c r="O107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>476</v>
+        <v>508</v>
       </c>
       <c r="B108">
-        <v>86</v>
+        <v>188</v>
       </c>
       <c r="C108" t="s">
-        <v>477</v>
+        <v>509</v>
       </c>
       <c r="D108" t="s">
-        <v>478</v>
+        <v>510</v>
       </c>
       <c r="G108" t="s">
-        <v>479</v>
+        <v>511</v>
       </c>
       <c r="J108" t="s">
-        <v>480</v>
+        <v>512</v>
       </c>
       <c r="M108" t="s">
         <v>20</v>
       </c>
       <c r="N108" t="s">
         <v>20</v>
       </c>
       <c r="O108" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>481</v>
+        <v>513</v>
       </c>
       <c r="B109">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C109" t="s">
-        <v>482</v>
+        <v>514</v>
       </c>
       <c r="D109" t="s">
-        <v>483</v>
+        <v>515</v>
       </c>
       <c r="G109" t="s">
-        <v>127</v>
+        <v>516</v>
       </c>
       <c r="J109" t="s">
-        <v>484</v>
+        <v>517</v>
       </c>
       <c r="M109" t="s">
         <v>20</v>
       </c>
       <c r="N109" t="s">
         <v>20</v>
       </c>
       <c r="O109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>481</v>
+        <v>518</v>
       </c>
       <c r="B110">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="C110" t="s">
-        <v>482</v>
+        <v>519</v>
       </c>
       <c r="D110" t="s">
-        <v>483</v>
+        <v>520</v>
       </c>
       <c r="G110" t="s">
-        <v>127</v>
+        <v>521</v>
       </c>
       <c r="J110" t="s">
-        <v>484</v>
+        <v>522</v>
       </c>
       <c r="M110" t="s">
         <v>20</v>
       </c>
       <c r="N110" t="s">
         <v>20</v>
       </c>
       <c r="O110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>485</v>
+        <v>523</v>
       </c>
       <c r="B111">
-        <v>77</v>
+        <v>149</v>
       </c>
       <c r="C111" t="s">
-        <v>486</v>
+        <v>524</v>
       </c>
       <c r="D111" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="G111" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="J111" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
       <c r="M111" t="s">
         <v>20</v>
       </c>
       <c r="N111" t="s">
         <v>20</v>
       </c>
       <c r="O111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>485</v>
+        <v>528</v>
       </c>
       <c r="B112">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C112" t="s">
-        <v>490</v>
+        <v>529</v>
       </c>
       <c r="D112" t="s">
-        <v>491</v>
+        <v>530</v>
       </c>
       <c r="G112" t="s">
-        <v>492</v>
+        <v>531</v>
       </c>
       <c r="J112" t="s">
-        <v>493</v>
+        <v>532</v>
       </c>
       <c r="M112" t="s">
         <v>20</v>
       </c>
       <c r="N112" t="s">
         <v>20</v>
       </c>
       <c r="O112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>485</v>
+        <v>533</v>
       </c>
       <c r="B113">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C113" t="s">
-        <v>490</v>
+        <v>534</v>
       </c>
       <c r="D113" t="s">
-        <v>491</v>
+        <v>535</v>
       </c>
       <c r="G113" t="s">
-        <v>492</v>
+        <v>536</v>
       </c>
       <c r="J113" t="s">
-        <v>493</v>
+        <v>537</v>
       </c>
       <c r="M113" t="s">
         <v>20</v>
       </c>
       <c r="N113" t="s">
         <v>20</v>
       </c>
       <c r="O113" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>494</v>
+        <v>533</v>
       </c>
       <c r="B114">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="C114" t="s">
-        <v>495</v>
+        <v>538</v>
       </c>
       <c r="D114" t="s">
-        <v>496</v>
+        <v>539</v>
       </c>
       <c r="G114" t="s">
-        <v>497</v>
+        <v>540</v>
       </c>
       <c r="J114" t="s">
-        <v>498</v>
+        <v>541</v>
       </c>
       <c r="M114" t="s">
         <v>20</v>
       </c>
       <c r="N114" t="s">
         <v>20</v>
       </c>
       <c r="O114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>494</v>
+        <v>542</v>
       </c>
       <c r="B115">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="C115" t="s">
-        <v>495</v>
+        <v>543</v>
       </c>
       <c r="D115" t="s">
-        <v>496</v>
+        <v>544</v>
       </c>
       <c r="G115" t="s">
-        <v>497</v>
+        <v>545</v>
       </c>
       <c r="J115" t="s">
-        <v>498</v>
+        <v>546</v>
       </c>
       <c r="M115" t="s">
         <v>20</v>
       </c>
       <c r="N115" t="s">
         <v>20</v>
       </c>
       <c r="O115" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>499</v>
+        <v>542</v>
       </c>
       <c r="B116">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="C116" t="s">
-        <v>500</v>
+        <v>547</v>
       </c>
       <c r="D116" t="s">
-        <v>501</v>
+        <v>548</v>
       </c>
       <c r="G116" t="s">
-        <v>502</v>
+        <v>549</v>
       </c>
       <c r="J116" t="s">
-        <v>503</v>
+        <v>550</v>
       </c>
       <c r="M116" t="s">
         <v>20</v>
       </c>
       <c r="N116" t="s">
         <v>20</v>
       </c>
       <c r="O116" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>499</v>
+        <v>551</v>
       </c>
       <c r="B117">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="C117" t="s">
-        <v>500</v>
+        <v>552</v>
       </c>
       <c r="D117" t="s">
-        <v>501</v>
+        <v>553</v>
       </c>
       <c r="G117" t="s">
-        <v>502</v>
+        <v>554</v>
       </c>
       <c r="J117" t="s">
-        <v>503</v>
+        <v>555</v>
       </c>
       <c r="M117" t="s">
         <v>20</v>
       </c>
       <c r="N117" t="s">
         <v>20</v>
       </c>
       <c r="O117" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>504</v>
+        <v>551</v>
       </c>
       <c r="B118">
-        <v>226</v>
+        <v>96</v>
       </c>
       <c r="C118" t="s">
-        <v>505</v>
+        <v>556</v>
       </c>
       <c r="D118" t="s">
-        <v>506</v>
+        <v>557</v>
       </c>
       <c r="G118" t="s">
-        <v>507</v>
+        <v>558</v>
       </c>
       <c r="J118" t="s">
-        <v>508</v>
+        <v>559</v>
       </c>
       <c r="M118" t="s">
         <v>20</v>
       </c>
       <c r="N118" t="s">
         <v>20</v>
       </c>
       <c r="O118" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>504</v>
+        <v>560</v>
       </c>
       <c r="B119">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>62</v>
       </c>
       <c r="D119" t="s">
-        <v>506</v>
+        <v>561</v>
       </c>
       <c r="G119" t="s">
-        <v>507</v>
+        <v>562</v>
       </c>
       <c r="J119" t="s">
-        <v>508</v>
+        <v>563</v>
       </c>
       <c r="M119" t="s">
         <v>20</v>
       </c>
       <c r="N119" t="s">
         <v>20</v>
       </c>
       <c r="O119" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>509</v>
+        <v>560</v>
       </c>
       <c r="B120">
-        <v>228</v>
+        <v>71</v>
       </c>
       <c r="C120" t="s">
-        <v>510</v>
+        <v>564</v>
       </c>
       <c r="D120" t="s">
-        <v>511</v>
+        <v>565</v>
       </c>
       <c r="G120" t="s">
-        <v>512</v>
+        <v>566</v>
       </c>
       <c r="J120" t="s">
-        <v>513</v>
+        <v>567</v>
       </c>
       <c r="M120" t="s">
         <v>20</v>
       </c>
       <c r="N120" t="s">
         <v>20</v>
       </c>
       <c r="O120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>509</v>
+        <v>568</v>
       </c>
       <c r="B121">
-        <v>228</v>
+        <v>128</v>
       </c>
       <c r="C121" t="s">
-        <v>510</v>
+        <v>569</v>
       </c>
       <c r="D121" t="s">
-        <v>511</v>
+        <v>570</v>
       </c>
       <c r="G121" t="s">
-        <v>512</v>
+        <v>571</v>
       </c>
       <c r="J121" t="s">
-        <v>513</v>
+        <v>572</v>
       </c>
       <c r="M121" t="s">
         <v>20</v>
       </c>
       <c r="N121" t="s">
         <v>20</v>
       </c>
       <c r="O121" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>514</v>
+        <v>568</v>
       </c>
       <c r="B122">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C122" t="s">
-        <v>515</v>
+        <v>569</v>
       </c>
       <c r="D122" t="s">
-        <v>516</v>
+        <v>570</v>
       </c>
       <c r="G122" t="s">
-        <v>517</v>
+        <v>571</v>
       </c>
       <c r="J122" t="s">
-        <v>518</v>
+        <v>572</v>
       </c>
       <c r="M122" t="s">
         <v>20</v>
       </c>
       <c r="N122" t="s">
         <v>20</v>
       </c>
       <c r="O122" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>514</v>
+        <v>573</v>
       </c>
       <c r="B123">
-        <v>124</v>
+        <v>95</v>
       </c>
       <c r="C123" t="s">
-        <v>515</v>
+        <v>574</v>
       </c>
       <c r="D123" t="s">
-        <v>516</v>
+        <v>575</v>
       </c>
       <c r="G123" t="s">
-        <v>517</v>
+        <v>576</v>
       </c>
       <c r="J123" t="s">
-        <v>518</v>
+        <v>577</v>
       </c>
       <c r="M123" t="s">
         <v>20</v>
       </c>
       <c r="N123" t="s">
         <v>20</v>
       </c>
       <c r="O123" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>519</v>
+        <v>573</v>
       </c>
       <c r="B124">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="C124" t="s">
-        <v>520</v>
+        <v>578</v>
       </c>
       <c r="D124" t="s">
-        <v>521</v>
+        <v>579</v>
       </c>
       <c r="G124" t="s">
-        <v>522</v>
+        <v>580</v>
       </c>
       <c r="J124" t="s">
-        <v>523</v>
+        <v>581</v>
       </c>
       <c r="M124" t="s">
         <v>20</v>
       </c>
       <c r="N124" t="s">
         <v>20</v>
       </c>
       <c r="O124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>519</v>
+        <v>573</v>
       </c>
       <c r="B125">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="C125" t="s">
-        <v>520</v>
+        <v>574</v>
       </c>
       <c r="D125" t="s">
-        <v>521</v>
+        <v>575</v>
       </c>
       <c r="G125" t="s">
-        <v>522</v>
+        <v>576</v>
       </c>
       <c r="J125" t="s">
-        <v>523</v>
+        <v>577</v>
       </c>
       <c r="M125" t="s">
         <v>20</v>
       </c>
       <c r="N125" t="s">
         <v>20</v>
       </c>
       <c r="O125" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>524</v>
+        <v>573</v>
       </c>
       <c r="B126">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C126" t="s">
-        <v>525</v>
+        <v>578</v>
       </c>
       <c r="D126" t="s">
-        <v>526</v>
+        <v>579</v>
       </c>
       <c r="G126" t="s">
-        <v>527</v>
+        <v>580</v>
       </c>
       <c r="J126" t="s">
-        <v>528</v>
+        <v>581</v>
       </c>
       <c r="M126" t="s">
         <v>20</v>
       </c>
       <c r="N126" t="s">
         <v>20</v>
       </c>
       <c r="O126" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>524</v>
+        <v>582</v>
       </c>
       <c r="B127">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="C127" t="s">
-        <v>529</v>
+        <v>583</v>
       </c>
       <c r="D127" t="s">
-        <v>530</v>
+        <v>584</v>
       </c>
       <c r="G127" t="s">
-        <v>531</v>
+        <v>585</v>
       </c>
       <c r="J127" t="s">
-        <v>532</v>
+        <v>586</v>
       </c>
       <c r="M127" t="s">
         <v>20</v>
       </c>
       <c r="N127" t="s">
         <v>20</v>
       </c>
       <c r="O127" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>524</v>
+        <v>582</v>
       </c>
       <c r="B128">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C128" t="s">
-        <v>525</v>
+        <v>587</v>
       </c>
       <c r="D128" t="s">
-        <v>526</v>
+        <v>588</v>
       </c>
       <c r="G128" t="s">
-        <v>527</v>
+        <v>589</v>
       </c>
       <c r="J128" t="s">
-        <v>528</v>
+        <v>590</v>
       </c>
       <c r="M128" t="s">
         <v>20</v>
       </c>
       <c r="N128" t="s">
         <v>20</v>
       </c>
       <c r="O128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>524</v>
+        <v>582</v>
       </c>
       <c r="B129">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="C129" t="s">
-        <v>529</v>
+        <v>583</v>
       </c>
       <c r="D129" t="s">
-        <v>530</v>
+        <v>584</v>
       </c>
       <c r="G129" t="s">
-        <v>531</v>
+        <v>585</v>
       </c>
       <c r="J129" t="s">
-        <v>532</v>
+        <v>586</v>
       </c>
       <c r="M129" t="s">
         <v>20</v>
       </c>
       <c r="N129" t="s">
         <v>20</v>
       </c>
       <c r="O129" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>533</v>
+        <v>582</v>
       </c>
       <c r="B130">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="C130" t="s">
-        <v>534</v>
+        <v>587</v>
       </c>
       <c r="D130" t="s">
-        <v>535</v>
+        <v>588</v>
       </c>
       <c r="G130" t="s">
-        <v>536</v>
+        <v>589</v>
       </c>
       <c r="J130" t="s">
-        <v>537</v>
+        <v>590</v>
       </c>
       <c r="M130" t="s">
         <v>20</v>
       </c>
       <c r="N130" t="s">
         <v>20</v>
       </c>
       <c r="O130" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>533</v>
+        <v>591</v>
       </c>
       <c r="B131">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C131" t="s">
-        <v>534</v>
+        <v>592</v>
       </c>
       <c r="D131" t="s">
-        <v>535</v>
+        <v>593</v>
       </c>
       <c r="G131" t="s">
-        <v>536</v>
+        <v>594</v>
       </c>
       <c r="J131" t="s">
-        <v>537</v>
+        <v>595</v>
       </c>
       <c r="M131" t="s">
         <v>20</v>
       </c>
       <c r="N131" t="s">
         <v>20</v>
       </c>
       <c r="O131" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>538</v>
+        <v>596</v>
       </c>
       <c r="B132">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="C132" t="s">
-        <v>539</v>
+        <v>597</v>
       </c>
       <c r="D132" t="s">
-        <v>540</v>
+        <v>598</v>
       </c>
       <c r="G132" t="s">
-        <v>541</v>
+        <v>599</v>
       </c>
       <c r="J132" t="s">
-        <v>542</v>
+        <v>600</v>
       </c>
       <c r="M132" t="s">
         <v>20</v>
       </c>
       <c r="N132" t="s">
         <v>20</v>
       </c>
       <c r="O132" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>538</v>
+        <v>596</v>
       </c>
       <c r="B133">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="C133" t="s">
-        <v>539</v>
+        <v>597</v>
       </c>
       <c r="D133" t="s">
-        <v>540</v>
+        <v>598</v>
       </c>
       <c r="G133" t="s">
-        <v>541</v>
+        <v>599</v>
       </c>
       <c r="J133" t="s">
-        <v>542</v>
+        <v>600</v>
       </c>
       <c r="M133" t="s">
         <v>20</v>
       </c>
       <c r="N133" t="s">
         <v>20</v>
       </c>
       <c r="O133" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>543</v>
+        <v>601</v>
       </c>
       <c r="B134">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C134" t="s">
-        <v>544</v>
+        <v>602</v>
       </c>
       <c r="D134" t="s">
-        <v>545</v>
+        <v>603</v>
       </c>
       <c r="G134" t="s">
-        <v>546</v>
+        <v>604</v>
       </c>
       <c r="J134" t="s">
-        <v>547</v>
+        <v>605</v>
       </c>
       <c r="M134" t="s">
         <v>20</v>
       </c>
       <c r="N134" t="s">
         <v>20</v>
       </c>
       <c r="O134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>543</v>
+        <v>601</v>
       </c>
       <c r="B135">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C135" t="s">
-        <v>548</v>
+        <v>602</v>
       </c>
       <c r="D135" t="s">
-        <v>549</v>
+        <v>603</v>
       </c>
       <c r="G135" t="s">
-        <v>550</v>
+        <v>604</v>
       </c>
       <c r="J135" t="s">
-        <v>551</v>
+        <v>605</v>
       </c>
       <c r="M135" t="s">
         <v>20</v>
       </c>
       <c r="N135" t="s">
         <v>20</v>
       </c>
       <c r="O135" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>543</v>
+        <v>606</v>
       </c>
       <c r="B136">
-        <v>172</v>
+        <v>86</v>
       </c>
       <c r="C136" t="s">
-        <v>552</v>
+        <v>607</v>
       </c>
       <c r="D136" t="s">
-        <v>553</v>
+        <v>608</v>
       </c>
       <c r="G136" t="s">
-        <v>554</v>
+        <v>609</v>
       </c>
       <c r="J136" t="s">
-        <v>555</v>
+        <v>610</v>
       </c>
       <c r="M136" t="s">
         <v>20</v>
       </c>
       <c r="N136" t="s">
         <v>20</v>
       </c>
       <c r="O136" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>543</v>
+        <v>606</v>
       </c>
       <c r="B137">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="C137" t="s">
-        <v>544</v>
+        <v>607</v>
       </c>
       <c r="D137" t="s">
-        <v>545</v>
+        <v>608</v>
       </c>
       <c r="G137" t="s">
-        <v>546</v>
+        <v>609</v>
       </c>
       <c r="J137" t="s">
-        <v>547</v>
+        <v>610</v>
       </c>
       <c r="M137" t="s">
         <v>20</v>
       </c>
       <c r="N137" t="s">
         <v>20</v>
       </c>
       <c r="O137" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
-        <v>543</v>
+        <v>611</v>
       </c>
       <c r="B138">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="C138" t="s">
-        <v>548</v>
+        <v>612</v>
       </c>
       <c r="D138" t="s">
-        <v>549</v>
+        <v>613</v>
       </c>
       <c r="G138" t="s">
-        <v>550</v>
+        <v>73</v>
       </c>
       <c r="J138" t="s">
-        <v>551</v>
+        <v>614</v>
       </c>
       <c r="M138" t="s">
         <v>20</v>
       </c>
       <c r="N138" t="s">
         <v>20</v>
       </c>
       <c r="O138" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" t="s">
-        <v>543</v>
+        <v>611</v>
       </c>
       <c r="B139">
-        <v>172</v>
+        <v>81</v>
       </c>
       <c r="C139" t="s">
-        <v>552</v>
+        <v>612</v>
       </c>
       <c r="D139" t="s">
-        <v>553</v>
+        <v>613</v>
       </c>
       <c r="G139" t="s">
-        <v>554</v>
+        <v>73</v>
       </c>
       <c r="J139" t="s">
-        <v>555</v>
+        <v>614</v>
       </c>
       <c r="M139" t="s">
         <v>20</v>
       </c>
       <c r="N139" t="s">
         <v>20</v>
       </c>
       <c r="O139" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
-        <v>556</v>
+        <v>615</v>
       </c>
       <c r="B140">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="C140" t="s">
-        <v>557</v>
+        <v>616</v>
       </c>
       <c r="D140" t="s">
-        <v>558</v>
+        <v>617</v>
       </c>
       <c r="G140" t="s">
-        <v>559</v>
+        <v>618</v>
       </c>
       <c r="J140" t="s">
-        <v>560</v>
+        <v>619</v>
       </c>
       <c r="M140" t="s">
         <v>20</v>
       </c>
       <c r="N140" t="s">
         <v>20</v>
       </c>
       <c r="O140" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
-        <v>556</v>
+        <v>615</v>
       </c>
       <c r="B141">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="C141" t="s">
-        <v>557</v>
+        <v>620</v>
       </c>
       <c r="D141" t="s">
-        <v>558</v>
+        <v>621</v>
       </c>
       <c r="G141" t="s">
-        <v>559</v>
+        <v>622</v>
       </c>
       <c r="J141" t="s">
-        <v>560</v>
+        <v>623</v>
       </c>
       <c r="M141" t="s">
         <v>20</v>
       </c>
       <c r="N141" t="s">
         <v>20</v>
       </c>
       <c r="O141" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>561</v>
+        <v>615</v>
       </c>
       <c r="B142">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C142" t="s">
-        <v>562</v>
+        <v>620</v>
       </c>
       <c r="D142" t="s">
-        <v>563</v>
+        <v>621</v>
       </c>
       <c r="G142" t="s">
-        <v>564</v>
+        <v>622</v>
       </c>
       <c r="J142" t="s">
-        <v>565</v>
+        <v>623</v>
       </c>
       <c r="M142" t="s">
         <v>20</v>
       </c>
       <c r="N142" t="s">
         <v>20</v>
       </c>
       <c r="O142" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
-        <v>561</v>
+        <v>624</v>
       </c>
       <c r="B143">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C143" t="s">
-        <v>562</v>
+        <v>625</v>
       </c>
       <c r="D143" t="s">
-        <v>563</v>
+        <v>626</v>
       </c>
       <c r="G143" t="s">
-        <v>564</v>
+        <v>627</v>
       </c>
       <c r="J143" t="s">
-        <v>565</v>
+        <v>628</v>
       </c>
       <c r="M143" t="s">
         <v>20</v>
       </c>
       <c r="N143" t="s">
         <v>20</v>
       </c>
       <c r="O143" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" t="s">
-        <v>566</v>
+        <v>624</v>
       </c>
       <c r="B144">
         <v>60</v>
       </c>
       <c r="C144" t="s">
-        <v>567</v>
+        <v>625</v>
       </c>
       <c r="D144" t="s">
-        <v>568</v>
+        <v>626</v>
       </c>
       <c r="G144" t="s">
-        <v>569</v>
+        <v>627</v>
       </c>
       <c r="J144" t="s">
-        <v>570</v>
+        <v>628</v>
       </c>
       <c r="M144" t="s">
         <v>20</v>
       </c>
       <c r="N144" t="s">
         <v>20</v>
       </c>
       <c r="O144" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" t="s">
-        <v>566</v>
+        <v>629</v>
       </c>
       <c r="B145">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C145" t="s">
-        <v>567</v>
+        <v>630</v>
       </c>
       <c r="D145" t="s">
-        <v>568</v>
+        <v>631</v>
       </c>
       <c r="G145" t="s">
-        <v>569</v>
+        <v>632</v>
       </c>
       <c r="J145" t="s">
-        <v>570</v>
+        <v>633</v>
       </c>
       <c r="M145" t="s">
         <v>20</v>
       </c>
       <c r="N145" t="s">
         <v>20</v>
       </c>
       <c r="O145" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" t="s">
-        <v>571</v>
+        <v>629</v>
       </c>
       <c r="B146">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="C146" t="s">
-        <v>572</v>
+        <v>630</v>
       </c>
       <c r="D146" t="s">
-        <v>431</v>
+        <v>631</v>
       </c>
       <c r="G146" t="s">
-        <v>432</v>
+        <v>632</v>
       </c>
       <c r="J146" t="s">
-        <v>573</v>
+        <v>633</v>
       </c>
       <c r="M146" t="s">
         <v>20</v>
       </c>
       <c r="N146" t="s">
         <v>20</v>
       </c>
       <c r="O146" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" t="s">
-        <v>571</v>
+        <v>634</v>
       </c>
       <c r="B147">
-        <v>62</v>
+        <v>226</v>
       </c>
       <c r="C147" t="s">
-        <v>572</v>
+        <v>635</v>
       </c>
       <c r="D147" t="s">
-        <v>431</v>
+        <v>636</v>
       </c>
       <c r="G147" t="s">
-        <v>432</v>
+        <v>637</v>
       </c>
       <c r="J147" t="s">
-        <v>573</v>
+        <v>638</v>
       </c>
       <c r="M147" t="s">
         <v>20</v>
       </c>
       <c r="N147" t="s">
         <v>20</v>
       </c>
       <c r="O147" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
-        <v>574</v>
+        <v>634</v>
       </c>
       <c r="B148">
-        <v>60</v>
+        <v>226</v>
       </c>
       <c r="C148" t="s">
-        <v>575</v>
+        <v>635</v>
       </c>
       <c r="D148" t="s">
-        <v>576</v>
+        <v>636</v>
       </c>
       <c r="G148" t="s">
-        <v>577</v>
+        <v>637</v>
       </c>
       <c r="J148" t="s">
-        <v>578</v>
+        <v>638</v>
       </c>
       <c r="M148" t="s">
         <v>20</v>
       </c>
       <c r="N148" t="s">
         <v>20</v>
       </c>
       <c r="O148" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" t="s">
-        <v>574</v>
+        <v>639</v>
       </c>
       <c r="B149">
-        <v>77</v>
+        <v>228</v>
       </c>
       <c r="C149" t="s">
-        <v>579</v>
+        <v>640</v>
       </c>
       <c r="D149" t="s">
-        <v>580</v>
+        <v>641</v>
       </c>
       <c r="G149" t="s">
-        <v>581</v>
+        <v>642</v>
       </c>
       <c r="J149" t="s">
-        <v>582</v>
+        <v>643</v>
       </c>
       <c r="M149" t="s">
         <v>20</v>
       </c>
       <c r="N149" t="s">
         <v>20</v>
       </c>
       <c r="O149" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
-        <v>583</v>
+        <v>639</v>
       </c>
       <c r="B150">
-        <v>60</v>
+        <v>228</v>
       </c>
       <c r="C150" t="s">
-        <v>584</v>
+        <v>640</v>
       </c>
       <c r="D150" t="s">
-        <v>585</v>
+        <v>641</v>
       </c>
       <c r="G150" t="s">
-        <v>586</v>
+        <v>642</v>
       </c>
       <c r="J150" t="s">
-        <v>587</v>
+        <v>643</v>
       </c>
       <c r="M150" t="s">
         <v>20</v>
       </c>
       <c r="N150" t="s">
         <v>20</v>
       </c>
       <c r="O150" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" t="s">
-        <v>588</v>
+        <v>644</v>
       </c>
       <c r="B151">
-        <v>87</v>
+        <v>124</v>
       </c>
       <c r="C151" t="s">
-        <v>589</v>
+        <v>645</v>
       </c>
       <c r="D151" t="s">
-        <v>590</v>
+        <v>646</v>
       </c>
       <c r="G151" t="s">
-        <v>591</v>
+        <v>647</v>
       </c>
       <c r="J151" t="s">
-        <v>592</v>
+        <v>648</v>
       </c>
       <c r="M151" t="s">
         <v>20</v>
       </c>
       <c r="N151" t="s">
         <v>20</v>
       </c>
       <c r="O151" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" t="s">
-        <v>593</v>
+        <v>644</v>
       </c>
       <c r="B152">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="C152" t="s">
-        <v>594</v>
+        <v>645</v>
       </c>
       <c r="D152" t="s">
-        <v>595</v>
+        <v>646</v>
       </c>
       <c r="G152" t="s">
-        <v>596</v>
+        <v>647</v>
       </c>
       <c r="J152" t="s">
-        <v>597</v>
+        <v>648</v>
       </c>
       <c r="M152" t="s">
         <v>20</v>
       </c>
       <c r="N152" t="s">
         <v>20</v>
       </c>
       <c r="O152" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" t="s">
-        <v>598</v>
+        <v>649</v>
       </c>
       <c r="B153">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C153" t="s">
-        <v>599</v>
+        <v>650</v>
       </c>
       <c r="D153" t="s">
-        <v>600</v>
+        <v>651</v>
       </c>
       <c r="G153" t="s">
-        <v>601</v>
+        <v>652</v>
       </c>
       <c r="J153" t="s">
-        <v>602</v>
+        <v>653</v>
       </c>
       <c r="M153" t="s">
         <v>20</v>
       </c>
       <c r="N153" t="s">
         <v>20</v>
       </c>
       <c r="O153" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
-        <v>603</v>
+        <v>649</v>
       </c>
       <c r="B154">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="C154" t="s">
-        <v>604</v>
+        <v>650</v>
       </c>
       <c r="D154" t="s">
-        <v>605</v>
+        <v>651</v>
       </c>
       <c r="G154" t="s">
-        <v>606</v>
+        <v>652</v>
       </c>
       <c r="J154" t="s">
-        <v>607</v>
+        <v>653</v>
       </c>
       <c r="M154" t="s">
         <v>20</v>
       </c>
       <c r="N154" t="s">
         <v>20</v>
       </c>
       <c r="O154" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" t="s">
-        <v>603</v>
+        <v>654</v>
       </c>
       <c r="B155">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="C155" t="s">
-        <v>608</v>
+        <v>655</v>
       </c>
       <c r="D155" t="s">
-        <v>609</v>
+        <v>656</v>
       </c>
       <c r="G155" t="s">
-        <v>610</v>
+        <v>657</v>
       </c>
       <c r="J155" t="s">
-        <v>611</v>
+        <v>658</v>
       </c>
       <c r="M155" t="s">
         <v>20</v>
       </c>
       <c r="N155" t="s">
         <v>20</v>
       </c>
       <c r="O155" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" t="s">
-        <v>612</v>
+        <v>654</v>
       </c>
       <c r="B156">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="C156" t="s">
-        <v>613</v>
+        <v>659</v>
       </c>
       <c r="D156" t="s">
-        <v>614</v>
+        <v>660</v>
       </c>
       <c r="G156" t="s">
-        <v>615</v>
+        <v>661</v>
       </c>
       <c r="J156" t="s">
-        <v>616</v>
+        <v>662</v>
       </c>
       <c r="M156" t="s">
         <v>20</v>
       </c>
       <c r="N156" t="s">
         <v>20</v>
       </c>
       <c r="O156" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" t="s">
-        <v>617</v>
+        <v>654</v>
       </c>
       <c r="B157">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C157" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
       <c r="D157" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="G157" t="s">
-        <v>127</v>
+        <v>657</v>
       </c>
       <c r="J157" t="s">
-        <v>620</v>
+        <v>658</v>
       </c>
       <c r="M157" t="s">
         <v>20</v>
       </c>
       <c r="N157" t="s">
         <v>20</v>
       </c>
       <c r="O157" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" t="s">
-        <v>621</v>
+        <v>654</v>
       </c>
       <c r="B158">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="C158" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="D158" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="G158" t="s">
-        <v>624</v>
+        <v>661</v>
       </c>
       <c r="J158" t="s">
-        <v>625</v>
+        <v>662</v>
       </c>
       <c r="M158" t="s">
         <v>20</v>
       </c>
       <c r="N158" t="s">
         <v>20</v>
       </c>
       <c r="O158" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
-        <v>621</v>
+        <v>663</v>
       </c>
       <c r="B159">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C159" t="s">
-        <v>626</v>
+        <v>664</v>
       </c>
       <c r="D159" t="s">
-        <v>627</v>
+        <v>665</v>
       </c>
       <c r="G159" t="s">
-        <v>628</v>
+        <v>666</v>
       </c>
       <c r="J159" t="s">
-        <v>629</v>
+        <v>667</v>
       </c>
       <c r="M159" t="s">
         <v>20</v>
       </c>
       <c r="N159" t="s">
         <v>20</v>
       </c>
       <c r="O159" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" t="s">
-        <v>630</v>
+        <v>663</v>
       </c>
       <c r="B160">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C160" t="s">
-        <v>631</v>
+        <v>664</v>
       </c>
       <c r="D160" t="s">
-        <v>632</v>
+        <v>665</v>
       </c>
       <c r="G160" t="s">
-        <v>633</v>
+        <v>666</v>
       </c>
       <c r="J160" t="s">
-        <v>634</v>
+        <v>667</v>
       </c>
       <c r="M160" t="s">
         <v>20</v>
       </c>
       <c r="N160" t="s">
         <v>20</v>
       </c>
       <c r="O160" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" t="s">
-        <v>635</v>
+        <v>668</v>
       </c>
       <c r="B161">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="C161" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="D161" t="s">
-        <v>637</v>
+        <v>670</v>
       </c>
       <c r="G161" t="s">
-        <v>638</v>
+        <v>671</v>
       </c>
       <c r="J161" t="s">
-        <v>639</v>
+        <v>672</v>
       </c>
       <c r="M161" t="s">
         <v>20</v>
       </c>
       <c r="N161" t="s">
         <v>20</v>
       </c>
       <c r="O161" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" t="s">
-        <v>640</v>
+        <v>668</v>
       </c>
       <c r="B162">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="C162" t="s">
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="D162" t="s">
-        <v>642</v>
+        <v>670</v>
       </c>
       <c r="G162" t="s">
-        <v>643</v>
+        <v>671</v>
       </c>
       <c r="J162" t="s">
-        <v>644</v>
+        <v>672</v>
       </c>
       <c r="M162" t="s">
         <v>20</v>
       </c>
       <c r="N162" t="s">
         <v>20</v>
       </c>
       <c r="O162" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" t="s">
-        <v>645</v>
+        <v>673</v>
       </c>
       <c r="B163">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="C163" t="s">
-        <v>646</v>
+        <v>674</v>
       </c>
       <c r="D163" t="s">
-        <v>647</v>
+        <v>675</v>
       </c>
       <c r="G163" t="s">
-        <v>648</v>
+        <v>676</v>
       </c>
       <c r="J163" t="s">
-        <v>649</v>
+        <v>677</v>
       </c>
       <c r="M163" t="s">
         <v>20</v>
       </c>
       <c r="N163" t="s">
         <v>20</v>
       </c>
       <c r="O163" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164" t="s">
-        <v>650</v>
+        <v>673</v>
       </c>
       <c r="B164">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C164" t="s">
-        <v>651</v>
+        <v>678</v>
       </c>
       <c r="D164" t="s">
-        <v>652</v>
+        <v>679</v>
       </c>
       <c r="G164" t="s">
-        <v>653</v>
+        <v>680</v>
       </c>
       <c r="J164" t="s">
-        <v>654</v>
+        <v>681</v>
       </c>
       <c r="M164" t="s">
         <v>20</v>
       </c>
       <c r="N164" t="s">
         <v>20</v>
       </c>
       <c r="O164" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" t="s">
-        <v>655</v>
+        <v>673</v>
       </c>
       <c r="B165">
+        <v>172</v>
+      </c>
+      <c r="C165" t="s">
+        <v>682</v>
+      </c>
+      <c r="D165" t="s">
+        <v>683</v>
+      </c>
+      <c r="G165" t="s">
+        <v>684</v>
+      </c>
+      <c r="J165" t="s">
+        <v>685</v>
+      </c>
+      <c r="M165" t="s">
+        <v>20</v>
+      </c>
+      <c r="N165" t="s">
+        <v>20</v>
+      </c>
+      <c r="O165" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15">
+      <c r="A166" t="s">
+        <v>673</v>
+      </c>
+      <c r="B166">
+        <v>95</v>
+      </c>
+      <c r="C166" t="s">
+        <v>674</v>
+      </c>
+      <c r="D166" t="s">
+        <v>675</v>
+      </c>
+      <c r="G166" t="s">
+        <v>676</v>
+      </c>
+      <c r="J166" t="s">
+        <v>677</v>
+      </c>
+      <c r="M166" t="s">
+        <v>20</v>
+      </c>
+      <c r="N166" t="s">
+        <v>20</v>
+      </c>
+      <c r="O166" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15">
+      <c r="A167" t="s">
+        <v>673</v>
+      </c>
+      <c r="B167">
+        <v>97</v>
+      </c>
+      <c r="C167" t="s">
+        <v>678</v>
+      </c>
+      <c r="D167" t="s">
+        <v>679</v>
+      </c>
+      <c r="G167" t="s">
+        <v>680</v>
+      </c>
+      <c r="J167" t="s">
+        <v>681</v>
+      </c>
+      <c r="M167" t="s">
+        <v>20</v>
+      </c>
+      <c r="N167" t="s">
+        <v>20</v>
+      </c>
+      <c r="O167" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15">
+      <c r="A168" t="s">
+        <v>673</v>
+      </c>
+      <c r="B168">
+        <v>172</v>
+      </c>
+      <c r="C168" t="s">
+        <v>682</v>
+      </c>
+      <c r="D168" t="s">
+        <v>683</v>
+      </c>
+      <c r="G168" t="s">
+        <v>684</v>
+      </c>
+      <c r="J168" t="s">
+        <v>685</v>
+      </c>
+      <c r="M168" t="s">
+        <v>20</v>
+      </c>
+      <c r="N168" t="s">
+        <v>20</v>
+      </c>
+      <c r="O168" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15">
+      <c r="A169" t="s">
+        <v>686</v>
+      </c>
+      <c r="B169">
+        <v>95</v>
+      </c>
+      <c r="C169" t="s">
+        <v>687</v>
+      </c>
+      <c r="D169" t="s">
+        <v>688</v>
+      </c>
+      <c r="G169" t="s">
+        <v>689</v>
+      </c>
+      <c r="J169" t="s">
+        <v>690</v>
+      </c>
+      <c r="M169" t="s">
+        <v>20</v>
+      </c>
+      <c r="N169" t="s">
+        <v>20</v>
+      </c>
+      <c r="O169" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15">
+      <c r="A170" t="s">
+        <v>686</v>
+      </c>
+      <c r="B170">
+        <v>95</v>
+      </c>
+      <c r="C170" t="s">
+        <v>687</v>
+      </c>
+      <c r="D170" t="s">
+        <v>688</v>
+      </c>
+      <c r="G170" t="s">
+        <v>689</v>
+      </c>
+      <c r="J170" t="s">
+        <v>690</v>
+      </c>
+      <c r="M170" t="s">
+        <v>20</v>
+      </c>
+      <c r="N170" t="s">
+        <v>20</v>
+      </c>
+      <c r="O170" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15">
+      <c r="A171" t="s">
+        <v>691</v>
+      </c>
+      <c r="B171">
+        <v>74</v>
+      </c>
+      <c r="C171" t="s">
+        <v>692</v>
+      </c>
+      <c r="D171" t="s">
+        <v>693</v>
+      </c>
+      <c r="G171" t="s">
+        <v>694</v>
+      </c>
+      <c r="J171" t="s">
+        <v>695</v>
+      </c>
+      <c r="M171" t="s">
+        <v>20</v>
+      </c>
+      <c r="N171" t="s">
+        <v>20</v>
+      </c>
+      <c r="O171" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15">
+      <c r="A172" t="s">
+        <v>691</v>
+      </c>
+      <c r="B172">
+        <v>74</v>
+      </c>
+      <c r="C172" t="s">
+        <v>692</v>
+      </c>
+      <c r="D172" t="s">
+        <v>693</v>
+      </c>
+      <c r="G172" t="s">
+        <v>694</v>
+      </c>
+      <c r="J172" t="s">
+        <v>695</v>
+      </c>
+      <c r="M172" t="s">
+        <v>20</v>
+      </c>
+      <c r="N172" t="s">
+        <v>20</v>
+      </c>
+      <c r="O172" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15">
+      <c r="A173" t="s">
+        <v>696</v>
+      </c>
+      <c r="B173">
+        <v>60</v>
+      </c>
+      <c r="C173" t="s">
+        <v>697</v>
+      </c>
+      <c r="D173" t="s">
+        <v>698</v>
+      </c>
+      <c r="G173" t="s">
+        <v>699</v>
+      </c>
+      <c r="J173" t="s">
+        <v>700</v>
+      </c>
+      <c r="M173" t="s">
+        <v>20</v>
+      </c>
+      <c r="N173" t="s">
+        <v>20</v>
+      </c>
+      <c r="O173" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15">
+      <c r="A174" t="s">
+        <v>696</v>
+      </c>
+      <c r="B174">
+        <v>60</v>
+      </c>
+      <c r="C174" t="s">
+        <v>697</v>
+      </c>
+      <c r="D174" t="s">
+        <v>698</v>
+      </c>
+      <c r="G174" t="s">
+        <v>699</v>
+      </c>
+      <c r="J174" t="s">
+        <v>700</v>
+      </c>
+      <c r="M174" t="s">
+        <v>20</v>
+      </c>
+      <c r="N174" t="s">
+        <v>20</v>
+      </c>
+      <c r="O174" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
+      <c r="A175" t="s">
+        <v>701</v>
+      </c>
+      <c r="B175">
+        <v>62</v>
+      </c>
+      <c r="C175" t="s">
+        <v>702</v>
+      </c>
+      <c r="D175" t="s">
+        <v>561</v>
+      </c>
+      <c r="G175" t="s">
+        <v>562</v>
+      </c>
+      <c r="J175" t="s">
+        <v>703</v>
+      </c>
+      <c r="M175" t="s">
+        <v>20</v>
+      </c>
+      <c r="N175" t="s">
+        <v>20</v>
+      </c>
+      <c r="O175" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15">
+      <c r="A176" t="s">
+        <v>701</v>
+      </c>
+      <c r="B176">
+        <v>62</v>
+      </c>
+      <c r="C176" t="s">
+        <v>702</v>
+      </c>
+      <c r="D176" t="s">
+        <v>561</v>
+      </c>
+      <c r="G176" t="s">
+        <v>562</v>
+      </c>
+      <c r="J176" t="s">
+        <v>703</v>
+      </c>
+      <c r="M176" t="s">
+        <v>20</v>
+      </c>
+      <c r="N176" t="s">
+        <v>20</v>
+      </c>
+      <c r="O176" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15">
+      <c r="A177" t="s">
+        <v>704</v>
+      </c>
+      <c r="B177">
+        <v>60</v>
+      </c>
+      <c r="C177" t="s">
+        <v>705</v>
+      </c>
+      <c r="D177" t="s">
+        <v>706</v>
+      </c>
+      <c r="G177" t="s">
+        <v>707</v>
+      </c>
+      <c r="J177" t="s">
+        <v>708</v>
+      </c>
+      <c r="M177" t="s">
+        <v>20</v>
+      </c>
+      <c r="N177" t="s">
+        <v>20</v>
+      </c>
+      <c r="O177" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15">
+      <c r="A178" t="s">
+        <v>704</v>
+      </c>
+      <c r="B178">
+        <v>77</v>
+      </c>
+      <c r="C178" t="s">
+        <v>709</v>
+      </c>
+      <c r="D178" t="s">
+        <v>710</v>
+      </c>
+      <c r="G178" t="s">
+        <v>711</v>
+      </c>
+      <c r="J178" t="s">
+        <v>712</v>
+      </c>
+      <c r="M178" t="s">
+        <v>20</v>
+      </c>
+      <c r="N178" t="s">
+        <v>20</v>
+      </c>
+      <c r="O178" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15">
+      <c r="A179" t="s">
+        <v>713</v>
+      </c>
+      <c r="B179">
+        <v>60</v>
+      </c>
+      <c r="C179" t="s">
+        <v>714</v>
+      </c>
+      <c r="D179" t="s">
+        <v>715</v>
+      </c>
+      <c r="G179" t="s">
+        <v>716</v>
+      </c>
+      <c r="J179" t="s">
+        <v>717</v>
+      </c>
+      <c r="M179" t="s">
+        <v>20</v>
+      </c>
+      <c r="N179" t="s">
+        <v>20</v>
+      </c>
+      <c r="O179" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15">
+      <c r="A180" t="s">
+        <v>718</v>
+      </c>
+      <c r="B180">
+        <v>87</v>
+      </c>
+      <c r="C180" t="s">
+        <v>719</v>
+      </c>
+      <c r="D180" t="s">
+        <v>720</v>
+      </c>
+      <c r="G180" t="s">
+        <v>721</v>
+      </c>
+      <c r="J180" t="s">
+        <v>722</v>
+      </c>
+      <c r="M180" t="s">
+        <v>20</v>
+      </c>
+      <c r="N180" t="s">
+        <v>20</v>
+      </c>
+      <c r="O180" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15">
+      <c r="A181" t="s">
+        <v>723</v>
+      </c>
+      <c r="B181">
+        <v>60</v>
+      </c>
+      <c r="C181" t="s">
+        <v>724</v>
+      </c>
+      <c r="D181" t="s">
+        <v>725</v>
+      </c>
+      <c r="G181" t="s">
+        <v>726</v>
+      </c>
+      <c r="J181" t="s">
+        <v>727</v>
+      </c>
+      <c r="M181" t="s">
+        <v>20</v>
+      </c>
+      <c r="N181" t="s">
+        <v>20</v>
+      </c>
+      <c r="O181" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15">
+      <c r="A182" t="s">
+        <v>728</v>
+      </c>
+      <c r="B182">
+        <v>60</v>
+      </c>
+      <c r="C182" t="s">
+        <v>729</v>
+      </c>
+      <c r="D182" t="s">
+        <v>730</v>
+      </c>
+      <c r="G182" t="s">
+        <v>731</v>
+      </c>
+      <c r="J182" t="s">
+        <v>732</v>
+      </c>
+      <c r="M182" t="s">
+        <v>20</v>
+      </c>
+      <c r="N182" t="s">
+        <v>20</v>
+      </c>
+      <c r="O182" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15">
+      <c r="A183" t="s">
+        <v>733</v>
+      </c>
+      <c r="B183">
+        <v>70</v>
+      </c>
+      <c r="C183" t="s">
+        <v>734</v>
+      </c>
+      <c r="D183" t="s">
+        <v>735</v>
+      </c>
+      <c r="G183" t="s">
+        <v>736</v>
+      </c>
+      <c r="J183" t="s">
+        <v>737</v>
+      </c>
+      <c r="M183" t="s">
+        <v>20</v>
+      </c>
+      <c r="N183" t="s">
+        <v>20</v>
+      </c>
+      <c r="O183" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15">
+      <c r="A184" t="s">
+        <v>733</v>
+      </c>
+      <c r="B184">
+        <v>91</v>
+      </c>
+      <c r="C184" t="s">
+        <v>738</v>
+      </c>
+      <c r="D184" t="s">
+        <v>739</v>
+      </c>
+      <c r="G184" t="s">
+        <v>740</v>
+      </c>
+      <c r="J184" t="s">
+        <v>741</v>
+      </c>
+      <c r="M184" t="s">
+        <v>20</v>
+      </c>
+      <c r="N184" t="s">
+        <v>20</v>
+      </c>
+      <c r="O184" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15">
+      <c r="A185" t="s">
+        <v>742</v>
+      </c>
+      <c r="B185">
+        <v>76</v>
+      </c>
+      <c r="C185" t="s">
+        <v>743</v>
+      </c>
+      <c r="D185" t="s">
+        <v>744</v>
+      </c>
+      <c r="G185" t="s">
+        <v>745</v>
+      </c>
+      <c r="J185" t="s">
+        <v>746</v>
+      </c>
+      <c r="M185" t="s">
+        <v>20</v>
+      </c>
+      <c r="N185" t="s">
+        <v>20</v>
+      </c>
+      <c r="O185" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15">
+      <c r="A186" t="s">
+        <v>747</v>
+      </c>
+      <c r="B186">
+        <v>89</v>
+      </c>
+      <c r="C186" t="s">
+        <v>748</v>
+      </c>
+      <c r="D186" t="s">
+        <v>749</v>
+      </c>
+      <c r="G186" t="s">
+        <v>73</v>
+      </c>
+      <c r="J186" t="s">
+        <v>750</v>
+      </c>
+      <c r="M186" t="s">
+        <v>20</v>
+      </c>
+      <c r="N186" t="s">
+        <v>20</v>
+      </c>
+      <c r="O186" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15">
+      <c r="A187" t="s">
+        <v>751</v>
+      </c>
+      <c r="B187">
+        <v>90</v>
+      </c>
+      <c r="C187" t="s">
+        <v>752</v>
+      </c>
+      <c r="D187" t="s">
+        <v>753</v>
+      </c>
+      <c r="G187" t="s">
+        <v>754</v>
+      </c>
+      <c r="J187" t="s">
+        <v>755</v>
+      </c>
+      <c r="M187" t="s">
+        <v>20</v>
+      </c>
+      <c r="N187" t="s">
+        <v>20</v>
+      </c>
+      <c r="O187" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15">
+      <c r="A188" t="s">
+        <v>751</v>
+      </c>
+      <c r="B188">
+        <v>60</v>
+      </c>
+      <c r="C188" t="s">
+        <v>756</v>
+      </c>
+      <c r="D188" t="s">
+        <v>757</v>
+      </c>
+      <c r="G188" t="s">
+        <v>758</v>
+      </c>
+      <c r="J188" t="s">
+        <v>759</v>
+      </c>
+      <c r="M188" t="s">
+        <v>20</v>
+      </c>
+      <c r="N188" t="s">
+        <v>20</v>
+      </c>
+      <c r="O188" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15">
+      <c r="A189" t="s">
+        <v>760</v>
+      </c>
+      <c r="B189">
+        <v>86</v>
+      </c>
+      <c r="C189" t="s">
+        <v>761</v>
+      </c>
+      <c r="D189" t="s">
+        <v>762</v>
+      </c>
+      <c r="G189" t="s">
+        <v>763</v>
+      </c>
+      <c r="J189" t="s">
+        <v>764</v>
+      </c>
+      <c r="M189" t="s">
+        <v>20</v>
+      </c>
+      <c r="N189" t="s">
+        <v>20</v>
+      </c>
+      <c r="O189" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15">
+      <c r="A190" t="s">
+        <v>765</v>
+      </c>
+      <c r="B190">
+        <v>84</v>
+      </c>
+      <c r="C190" t="s">
+        <v>766</v>
+      </c>
+      <c r="D190" t="s">
+        <v>767</v>
+      </c>
+      <c r="G190" t="s">
+        <v>768</v>
+      </c>
+      <c r="J190" t="s">
+        <v>769</v>
+      </c>
+      <c r="M190" t="s">
+        <v>20</v>
+      </c>
+      <c r="N190" t="s">
+        <v>20</v>
+      </c>
+      <c r="O190" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15">
+      <c r="A191" t="s">
+        <v>770</v>
+      </c>
+      <c r="B191">
+        <v>98</v>
+      </c>
+      <c r="C191" t="s">
+        <v>771</v>
+      </c>
+      <c r="D191" t="s">
+        <v>772</v>
+      </c>
+      <c r="G191" t="s">
+        <v>773</v>
+      </c>
+      <c r="J191" t="s">
+        <v>774</v>
+      </c>
+      <c r="M191" t="s">
+        <v>20</v>
+      </c>
+      <c r="N191" t="s">
+        <v>20</v>
+      </c>
+      <c r="O191" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15">
+      <c r="A192" t="s">
+        <v>775</v>
+      </c>
+      <c r="B192">
+        <v>77</v>
+      </c>
+      <c r="C192" t="s">
+        <v>776</v>
+      </c>
+      <c r="D192" t="s">
+        <v>777</v>
+      </c>
+      <c r="G192" t="s">
+        <v>778</v>
+      </c>
+      <c r="J192" t="s">
+        <v>779</v>
+      </c>
+      <c r="M192" t="s">
+        <v>20</v>
+      </c>
+      <c r="N192" t="s">
+        <v>20</v>
+      </c>
+      <c r="O192" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="193" spans="1:15">
+      <c r="A193" t="s">
+        <v>780</v>
+      </c>
+      <c r="B193">
+        <v>99</v>
+      </c>
+      <c r="C193" t="s">
+        <v>781</v>
+      </c>
+      <c r="D193" t="s">
+        <v>782</v>
+      </c>
+      <c r="G193" t="s">
+        <v>783</v>
+      </c>
+      <c r="J193" t="s">
+        <v>784</v>
+      </c>
+      <c r="M193" t="s">
+        <v>20</v>
+      </c>
+      <c r="N193" t="s">
+        <v>20</v>
+      </c>
+      <c r="O193" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="194" spans="1:15">
+      <c r="A194" t="s">
+        <v>785</v>
+      </c>
+      <c r="B194">
         <v>68</v>
       </c>
-      <c r="C165" t="s">
-[...17 lines deleted...]
-      <c r="O165" t="s">
+      <c r="C194" t="s">
+        <v>786</v>
+      </c>
+      <c r="D194" t="s">
+        <v>787</v>
+      </c>
+      <c r="G194" t="s">
+        <v>788</v>
+      </c>
+      <c r="J194" t="s">
+        <v>789</v>
+      </c>
+      <c r="M194" t="s">
+        <v>20</v>
+      </c>
+      <c r="N194" t="s">
+        <v>20</v>
+      </c>
+      <c r="O194" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>