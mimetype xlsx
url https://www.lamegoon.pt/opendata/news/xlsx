--- v2 (2026-07-04)
+++ v3 (2026-08-19)
@@ -12,118 +12,397 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="790">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="882">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/habitacao_social_lamego_agosto2026_iv.JPG</t>
+  </si>
+  <si>
+    <t>Esclarecimento: Listas provisórias para atribuição de habitação social</t>
+  </si>
+  <si>
+    <t>O Município de Lamego divulgou as listas das candidaturas elegíveis e não elegíveis ao concurso para Atribuição de Habitações Sociais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego divulgou as listas das candidaturas eleg&amp;iacute;veis e n&amp;atilde;o eleg&amp;iacute;veis ao concurso para Atribui&amp;ccedil;&amp;atilde;o de Habita&amp;ccedil;&amp;otilde;es Sociais. Estas listas s&amp;atilde;o provis&amp;oacute;rias e apenas ser&amp;atilde;o ordenadas depois de conclu&amp;iacute;do o procedimento de audi&amp;ecirc;ncia pr&amp;eacute;via.&lt;/p&gt; &lt;p&gt;As candidaturas n&amp;atilde;o eleg&amp;iacute;veis resultam da falta de documentos exigidos no Programa de Concurso, nomeadamente a n&amp;atilde;o entrega de certid&amp;otilde;es de n&amp;atilde;o d&amp;iacute;vida ao Munic&amp;iacute;pio, &amp;agrave; Autoridade Tribut&amp;aacute;ria e &amp;agrave; Seguran&amp;ccedil;a Social. Os mun&amp;iacute;cipes que t&amp;ecirc;m a sua situa&amp;ccedil;&amp;atilde;o financeira irregular devem proceder &amp;agrave; sua urgente regulariza&amp;ccedil;&amp;atilde;o. Todos os candidatos disp&amp;otilde;em do prazo de 10 dias &amp;uacute;teis, contado da data da afixa&amp;ccedil;&amp;atilde;o do edital, para exercer o respetivo direito de audi&amp;ecirc;ncia, nos termos do C&amp;oacute;digo do Procedimento Administrativo.&lt;/p&gt; &lt;p&gt;Este procedimento decorre no &amp;acirc;mbito do Programa 1&amp;ordm; Direito, desenvolvido por esta autarquia, durante o qual o j&amp;uacute;ri avaliou 150 candidaturas, n&amp;uacute;mero superior &amp;agrave;s habita&amp;ccedil;&amp;otilde;es a entregar.&lt;/p&gt; &lt;p&gt;Pode consultar a ordena&amp;ccedil;&amp;atilde;o das candidaturas do Programa do Concurso para Atribui&amp;ccedil;&amp;atilde;o de Habita&amp;ccedil;&amp;otilde;es Sociais em www.cm-lamego.pt e nos locais de estilo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-Lamego"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/persona_exposicao_balbina_mendes_agosto2026.JPG</t>
+  </si>
+  <si>
+    <t>Nova exposição propõe viagem visual pelo retrato e pela máscara</t>
+  </si>
+  <si>
+    <t>A exposição “PERSONA”, da artista Balbina Mendes, é a nova proposta cultural que pode ser vista na Galeria Solar da Porta dos Figos, uma experiência artística única que contribui para estimular o pensamento crítico e o interesse pela arte contemporânea.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;PERSONA&amp;rdquo;, da artista Balbina Mendes, &amp;eacute; a nova proposta cultural que pode ser vista na Galeria Solar da Porta dos Figos, uma experi&amp;ecirc;ncia art&amp;iacute;stica &amp;uacute;nica que contribui para estimular o pensamento cr&amp;iacute;tico e o interesse pela arte contempor&amp;acirc;nea.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia de inaugura&amp;ccedil;&amp;atilde;o contou com a participa&amp;ccedil;&amp;atilde;o do Vice-Presidente da C&amp;acirc;mara Municipal de Lamego, na companhia da artista pl&amp;aacute;stica, numa sess&amp;atilde;o que contou com muito p&amp;uacute;blico, unido no mesmo interesse pela arte. Hugo Maravilha enfatizou a import&amp;acirc;ncia de se acolher esta mostra para valorizar a cultura e divulgar a hist&amp;oacute;ria e o patrim&amp;oacute;nio material e imaterial em Lamego, manifestando a abertura da autarquia para continuar a dar palco a exposi&amp;ccedil;&amp;otilde;es que promovam a diversidade cultural e deem visibilidade aos artistas.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o de pintura &amp;ldquo;PERSONA&amp;rdquo; prop&amp;otilde;e uma viagem visual marcada pela for&amp;ccedil;a do retrato, da express&amp;atilde;o e da reflex&amp;atilde;o sobre a condi&amp;ccedil;&amp;atilde;o humana.&lt;/p&gt; &lt;p&gt;Convidamos todos a visitar. De ter&amp;ccedil;a a domingo das 10h &amp;agrave;s 18 horas, at&amp;eacute; 14 de outubro.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/livro_aristides_versus_hitler_agosto2026.jpg</t>
+  </si>
+  <si>
+    <t>Livro da escritora lamecense Paula Araújo apresentado na Biblioteca Municipal</t>
+  </si>
+  <si>
+    <t>O Município de Lamego continua a apoiar ativamente todas as manifestações culturais existentes no concelho, através, por exemplo, da promoção de um vasto conjunto de ações de divulgação de obras da autoria de personalidades locais e regionais e de livros que se debruçam sobre a realidade sociocultural da nossa região.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apoiar ativamente todas as manifesta&amp;ccedil;&amp;otilde;es culturais existentes no concelho, atrav&amp;eacute;s, por exemplo, da promo&amp;ccedil;&amp;atilde;o de um vasto conjunto de a&amp;ccedil;&amp;otilde;es de divulga&amp;ccedil;&amp;atilde;o de obras da autoria de personalidades locais e regionais e de livros que se debru&amp;ccedil;am sobre a realidade sociocultural da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Neste sentido, a Biblioteca Municipal de Lamego foi, na manh&amp;atilde; de 14 de agosto, o palco escolhido para a apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica do livro &amp;ldquo;Aristides Versus Hitler&amp;rdquo;, da autoria de Paula Ara&amp;uacute;jo.&lt;/p&gt; &lt;p&gt;Natural de Lamego, a autora reside atualmente em Riachos, Torres Novas, sendo professora de ingl&amp;ecirc;s. &amp;Eacute; na escrita que encontra a sua grande paix&amp;atilde;o, tendo lan&amp;ccedil;ado a sua primeira obra em 2004, contando agora com dez t&amp;iacute;tulos publicados.&lt;/p&gt; &lt;p&gt;Os momentos musicais da apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica foram animados pelo virtuosismo e alegria do Grupo Almacave Jovem.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/lalim_26.png</t>
+  </si>
+  <si>
+    <t>Lalim Vertical regressa com corrida de 15 quilómetros</t>
+  </si>
+  <si>
+    <t>Começou a contagem decrescente para ir para a estrada a terceira edição do Lalim Vertical.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Come&amp;ccedil;ou a contagem decrescente para ir para a estrada a terceira edi&amp;ccedil;&amp;atilde;o do Lalim Vertical. O evento, que decorre a 26 de setembro (s&amp;aacute;bado), promete desafiar atletas e amantes do trail running num cen&amp;aacute;rio de montanha &amp;uacute;nico, vistas de cortar a respira&amp;ccedil;&amp;atilde;o e a promessa de cada metro percorrido valer por mil.&lt;/p&gt; &lt;p&gt;Quem ainda n&amp;atilde;o garantiu a sua inscri&amp;ccedil;&amp;atilde;o, pode juntar-se a esta aventura em https://stopandgo.net/events/lalim-vertical-2026 As vagas s&amp;atilde;o limitadas a apenas 250 participantes no total. Todos os atletas t&amp;ecirc;m direito a medalha e um lanche- conv&amp;iacute;vio no final.&lt;/p&gt; &lt;p&gt;A competi&amp;ccedil;&amp;atilde;o apresenta, este ano, tr&amp;ecirc;s provas distintas que v&amp;atilde;o colocar &amp;agrave; prova a resist&amp;ecirc;ncia dos corredores e garantir momentos de pura adrenalina: o Trail de 15 quil&amp;oacute;metros (992m D+), a Caminhada de 11 quil&amp;oacute;metros (737m D+) e o Kids Trail (1 km).&lt;/p&gt; &lt;p&gt;Com um percurso desafiador e organizado pelo Munic&amp;iacute;pio de Lamego, o III Lalim Vertical quer afirmar-se no calend&amp;aacute;rio do trail running regional. &amp;Eacute; a terceira e &amp;uacute;ltima prova do Circuito Lamecum Trail.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Programa&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Local de Partida para todas as provas: Ermida N.&amp;ordf; Senhora da Piedade&lt;/p&gt; &lt;ul&gt; &lt;li&gt;15h Kids Trail (nascidos entre 2011 e 2020)&lt;/li&gt; &lt;li&gt;15h30 Trail e Caminhada (aconselhado a mais de 12 anos)&lt;/li&gt; &lt;li&gt;17h30 Lanche e Entrega de Pr&amp;eacute;mios: Av. Dr. Alfredo de Sousa&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/youth_talks_semana_juventude_agosto2026.jpg</t>
+  </si>
+  <si>
+    <t>YOUTH TALKS dá voz aos jovens empreendedores de Lamego</t>
+  </si>
+  <si>
+    <t>O Município de Lamego organizou, pelo segundo ano consecutivo, a Semana da Juventude, um evento que proporcionou momentos lúdicos e recreativos, mas também pedagógicos, especialmente dirigidos ao público jovem.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego organizou, pelo segundo ano consecutivo, a Semana da Juventude, um evento que proporcionou momentos l&amp;uacute;dicos e recreativos, mas tamb&amp;eacute;m pedag&amp;oacute;gicos, especialmente dirigidos ao p&amp;uacute;blico jovem.&lt;/p&gt; &lt;p&gt;Esta quarta-feira, os Pa&amp;ccedil;os do Concelho foram palco das "II YOUTH TALKS &amp;ndash; Eu Escolhi Lamego", um espa&amp;ccedil;o de conversa informal e motivadora, pensado para dar voz aos jovens, dedicado ao empreendedorismo, desafios e oportunidades locais. O painel integrou tr&amp;ecirc;s jovens oradores, com percursos bem distintos, que partilharam as suas hist&amp;oacute;rias e desafios de vida. Ant&amp;oacute;nio Ribeiro (Desporto de Alto Rendimento), Helena Gon&amp;ccedil;alves (Empreendedorismo Jovem) e Gon&amp;ccedil;alo Almeida (Participa&amp;ccedil;&amp;atilde;o C&amp;iacute;vica e Poder Local) foram os convidados.&lt;/p&gt; &lt;p&gt;O di&amp;aacute;logo pretendeu inspirar outros jovens a agir e a envolver a comunidade, numa sess&amp;atilde;o moderada por Catarina Ribeiro, vereadora da Juventude, Educa&amp;ccedil;&amp;atilde;o e Desporto.&lt;/p&gt; &lt;p&gt;O Presidente Francisco Lopes e &amp;Acirc;ngela Pereira, em representa&amp;ccedil;&amp;atilde;o do Instituto Portugu&amp;ecirc;s do Desporto e Juventude (IPDJ), tamb&amp;eacute;m participaram no arranque desta iniciativa, enfatizando que os jovens s&amp;atilde;o agentes de mudan&amp;ccedil;a dos territ&amp;oacute;rios, criando um impacto muito positivo na comunidade.&lt;/p&gt; &lt;p&gt;O programa da Semana da Juventude integrou v&amp;aacute;rias iniciativas nas &amp;aacute;reas do ambiente, do desporto e do lazer, abertas &amp;agrave; comunidade. Um Torneio de Tribol (futsal, andebol e voleibol), uma atividade de plogging e um Sunset de Ver&amp;atilde;o transformaram esta iniciativa num verdadeiro ponto de encontro da juventude.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/muro_grupo_49_escoteiros_agosto2026_iii.JPG</t>
+  </si>
+  <si>
+    <t>Câmara de Lamego investe na reconstrução de muros no Bairro do Castelo</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego concluiu a reconstrução de dois muros de suporte no Bairro do Castelo, que desabaram na sequência das tempestades que fustigaram o país durante o último inverno.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego concluiu a reconstru&amp;ccedil;&amp;atilde;o de dois muros de suporte no Bairro do Castelo, que desabaram na sequ&amp;ecirc;ncia das tempestades que fustigaram o pa&amp;iacute;s durante o &amp;uacute;ltimo inverno. A empreitada representa um investimento aut&amp;aacute;rquico superior a 16 mil euros (mais IVA), com o objetivo de repor a estabilidade estrutural na zona e os &amp;iacute;ndices de seguran&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;As estruturas reconstru&amp;iacute;das est&amp;atilde;o localizadas junto &amp;agrave; sede do Grupo 49 dos Escoteiros de Portugal e da sede do Agrupamento 140 do Corpo Nacional de Escutas.&lt;/p&gt; &lt;p&gt;Este investimento enquadra-se na estrat&amp;eacute;gia municipal de conserva&amp;ccedil;&amp;atilde;o e requalifica&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua do espa&amp;ccedil;o p&amp;uacute;blico, assegurando que as interven&amp;ccedil;&amp;otilde;es contribuem para a melhoria das condi&amp;ccedil;&amp;otilde;es de mobilidade, seguran&amp;ccedil;a e qualidade de vida.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/conselho_municipal_saude_reuniao_agosto2026.JPG</t>
+  </si>
+  <si>
+    <t>Lamego cria Estratégia Municipal de Saúde</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego avançou com a criação da Estratégia Municipal de Saúde, com o objetivo de melhorar a saúde dos lamecenses, consolidar a saúde como eixo central da política local e definir medidas de prevenção e intervenção adaptadas à realidade local.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego avan&amp;ccedil;ou com a cria&amp;ccedil;&amp;atilde;o da Estrat&amp;eacute;gia Municipal de Sa&amp;uacute;de, com o objetivo de melhorar a sa&amp;uacute;de dos lamecenses, consolidar a sa&amp;uacute;de como eixo central da pol&amp;iacute;tica local e definir medidas de preven&amp;ccedil;&amp;atilde;o e interven&amp;ccedil;&amp;atilde;o adaptadas &amp;agrave; realidade local. O documento, que teve como ponto de partida a realiza&amp;ccedil;&amp;atilde;o de um diagn&amp;oacute;stico aprofundado sobre o estado de sa&amp;uacute;de e o bem-estar da popula&amp;ccedil;&amp;atilde;o do concelho, foi apresentado durante a mais recente reuni&amp;atilde;o do Conselho Municipal de Sa&amp;uacute;de (CMS), presidido pela Vereadora Catarina Ribeiro.&lt;/p&gt; &lt;p&gt;Durante o encontro, tamb&amp;eacute;m tomou posse como novo membro neste &amp;oacute;rg&amp;atilde;o a representante do Instituto da Seguran&amp;ccedil;a Social, S&amp;oacute;nia Ferreira.&lt;/p&gt; &lt;p&gt;Recorde-se que Lamego foi o primeiro concelho da &amp;aacute;rea de influ&amp;ecirc;ncia da Unidade Local de Sa&amp;uacute;de (ULS) de Tr&amp;aacute;s-os-Montes e Alto Douro a ter em funcionamento um CMS. De natureza consultiva, cabe a este &amp;oacute;rg&amp;atilde;o articular as estrat&amp;eacute;gias de interven&amp;ccedil;&amp;atilde;o no dom&amp;iacute;nio da pol&amp;iacute;tica municipal de sa&amp;uacute;de, exercendo as compet&amp;ecirc;ncias previstas na Lei e no respetivo regimento.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/joaquim_sarmento.jpeg</t>
+  </si>
+  <si>
+    <t>NOTA DE PESAR - Joaquim Sarmento</t>
+  </si>
+  <si>
+    <t>É com profunda consternação que o Município de Lamego lamenta o falecimento de Joaquim Sebastião Sarmento da Fonseca Almeida, antigo Presidente da Assembleia Municipal de Lamego, Vice-Presidente da Câmara Municipal de Lamego e deputado à Assembleia da República eleito pelo círculo de Viseu, que dedicou grande parte da sua vida ao serviço público e à causa política.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&amp;Eacute; com profunda consterna&amp;ccedil;&amp;atilde;o que o Munic&amp;iacute;pio de Lamego lamenta o falecimento de Joaquim Sebasti&amp;atilde;o Sarmento da Fonseca Almeida, antigo Presidente da Assembleia Municipal de Lamego, Vice-Presidente da C&amp;acirc;mara Municipal de Lamego e deputado &amp;agrave; Assembleia da Rep&amp;uacute;blica eleito pelo c&amp;iacute;rculo de Viseu, que dedicou grande parte da sua vida ao servi&amp;ccedil;o p&amp;uacute;blico e &amp;agrave; causa pol&amp;iacute;tica.&lt;/p&gt; &lt;p&gt;Nesta hora de dor e profunda tristeza, enaltecemos a personalidade, o humanismo, o m&amp;eacute;rito cutural e liter&amp;aacute;rio e a defesa intransigente dos superiores interesses de Lamego e da regi&amp;atilde;o do Douro, construindo um percurso not&amp;aacute;vel na pol&amp;iacute;tica local e nacional.&lt;/p&gt; &lt;p&gt;A sua partida representa uma perda significativa para Lamego e para o pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;O legado de Joaquim Sarmento permanecer&amp;aacute; como testemunho do seu compromisso e dedica&amp;ccedil;&amp;atilde;o inigual&amp;aacute;vel &amp;agrave; pol&amp;iacute;tica e &amp;agrave; cultura, exercidas sempre de uma forma exemplar e &amp;iacute;ntegra.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego, atrav&amp;eacute;s do seu presidente Francisco Lopes, apresenta as mais sentidas condol&amp;ecirc;ncias aos familiares, amigos e a todos aqueles que com ele partilharam o caminho da pol&amp;iacute;tica e do servi&amp;ccedil;o p&amp;uacute;blico, por esta inestim&amp;aacute;vel perda, unindo-se em solidariedade neste momento de enorme tristeza.&lt;/p&gt; &lt;p&gt;O Presidente da C&amp;acirc;mara Municipal de Lamego, Francisco Lopes&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/pesar.jpeg</t>
+  </si>
+  <si>
+    <t>NOTA DE PESAR</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego cumpre o doloroso dever de comunicar o falecimento do seu funcionário, Eng.º Luís António de Carvalho Guedes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego cumpre o doloroso dever de comunicar o falecimento do seu funcion&amp;aacute;rio, Eng.&amp;ordm; Lu&amp;iacute;s Ant&amp;oacute;nio de Carvalho Guedes.&lt;/p&gt; &lt;p&gt;Profissional dedicado e respeitado por todos, o Eng.&amp;ordm; Lu&amp;iacute;s Guedes serviu este Munic&amp;iacute;pio e a nossa comunidade ao longo de 32 anos de carreira com um sentido de compromisso, rigor e humanidade que marcaram todos quantos com ele trabalharam.&lt;/p&gt; &lt;p&gt;&amp;Agrave; fam&amp;iacute;lia, amigos e colegas de trabalho, a C&amp;acirc;mara Municipal de Lamego endere&amp;ccedil;a as mais sinceras e sentidas condol&amp;ecirc;ncias nesta hora de despedida e dor.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/dsc05654.JPG</t>
+  </si>
+  <si>
+    <t>Câmara de Lamego instala novo abrigo para taxistas</t>
+  </si>
+  <si>
+    <t>O Município de Lamego concluiu a instalação de uma nova cabine de apoio para os taxistas, situada na Av.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego concluiu a instala&amp;ccedil;&amp;atilde;o de uma nova cabine de apoio para os taxistas, situada na Av. Visconde Guedes Teixeira, com o objetivo de melhorar as condi&amp;ccedil;&amp;otilde;es de trabalho desta classe profissional e qualificar o espa&amp;ccedil;o p&amp;uacute;blico da cidade. Este equipamento urbano era uma aspira&amp;ccedil;&amp;atilde;o antiga dos taxistas, especialmente necess&amp;aacute;rio para os dias de inverno, durante os contactos telef&amp;oacute;nicos mantidos com os clientes.&lt;/p&gt; &lt;p&gt;A interven&amp;ccedil;&amp;atilde;o incidiu na renova&amp;ccedil;&amp;atilde;o da estrutura, na substitui&amp;ccedil;&amp;atilde;o dos elementos degradados e na valoriza&amp;ccedil;&amp;atilde;o est&amp;eacute;tica do espa&amp;ccedil;o, de modo a proporcionar melhores condi&amp;ccedil;&amp;otilde;es de conforto e funcionalidade para os utilizadores.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a desenvolver um vasto conjunto de a&amp;ccedil;&amp;otilde;es de conserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico, contribuindo, desta forma, para uma imagem urbana mais cuidada, moderna e funcional.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/super_verao_atl_saude_agosto2026.jpg</t>
+  </si>
+  <si>
+    <t>Crianças do ATL "Super Verão" aprendem conceitos básicos de saúde</t>
+  </si>
+  <si>
+    <t>O ATL “Super Verão” continua a proporcionar experiências únicas e enriquecedoras a dezenas de crianças.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O ATL &amp;ldquo;Super Ver&amp;atilde;o&amp;rdquo; continua a proporcionar experi&amp;ecirc;ncias &amp;uacute;nicas e enriquecedoras a dezenas de crian&amp;ccedil;as.&lt;/p&gt; &lt;p&gt;Durante esta semana, os alunos dos 6 aos 9 anos receberam o enfermeiro Carlos Dias, da Escola de Forma&amp;ccedil;&amp;atilde;o em Emerg&amp;ecirc;ncia da Unidade Local de Sa&amp;uacute;de de Tr&amp;aacute;s-os-Montes e Alto Douro (ULSTMAD), para aprenderem procedimentos de suporte b&amp;aacute;sico de vida.&lt;/p&gt; &lt;p&gt;Para al&amp;eacute;m de perceberem a import&amp;acirc;ncia de agir rapidamente, e de como o fazer de forma certa, na atividade &amp;ldquo;&amp;Agrave; DESCOBERTA DO INEM&amp;rdquo; as crian&amp;ccedil;as passaram da teoria &amp;agrave; pr&amp;aacute;tica, atrav&amp;eacute;s dos manequins de reanima&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o de jogos.&lt;/p&gt; &lt;p&gt;Transformar conceitos t&amp;eacute;cnicos, e muitas vezes complexos, em algo intuitivo e natural &amp;eacute; uma preocupa&amp;ccedil;&amp;atilde;o da comunidade escolar.&lt;/p&gt; &lt;p&gt;Os alunos dos 10 aos 12 anos tamb&amp;eacute;m foram &amp;ldquo;VOLUNT&amp;Aacute;RIOS POR UM DIA&amp;rdquo; no Hospital de Lamego, ao lado de uma equipa que todos os dias faz voluntariado. Os jovens perceberam o que &amp;eacute; realmente ser volunt&amp;aacute;rio, colocaram quest&amp;otilde;es e ouviram testemunhos de quem todos os dias d&amp;aacute; o seu melhor para cuidar de quem precisa.&lt;/p&gt; &lt;p&gt;No Centro Escolar N&amp;ordm;1, os alunos dos 3 aos 6 anos foram &amp;ldquo;PEQUENOS SOCORRISTAS&amp;rdquo; numa atividade dinamizada pelas enfermeiras Daniela Vingadas e S&amp;oacute;nia Pereira, da Unidade de Cuidados na Comunidade - UCC Lamego. As crian&amp;ccedil;as aprenderam manobras de primeiros socorros numa esp&amp;eacute;cie de &amp;ldquo;hospital para peluches&amp;rdquo;.&lt;/p&gt; &lt;p&gt;As Atividades de Tempos Livres s&amp;atilde;o dinamizadas pelo Munic&amp;iacute;pio de Lamego.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/img_20260728_wa0011.jpg</t>
+  </si>
+  <si>
+    <t>Semana da Juventude promove torneio desportivo inovador</t>
+  </si>
+  <si>
+    <t>O Centro Multiusos de Lamego vai ser palco das grandes emoções da Lamego Youth Cup, um torneio desportivo inovador que reunirá três modalidades distintas: futsal, voleibol e andebol.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Centro Multiusos de Lamego vai ser palco das grandes emo&amp;ccedil;&amp;otilde;es da&lt;strong&gt; Lamego Youth Cup,&lt;/strong&gt; um torneio desportivo inovador que reunir&amp;aacute; tr&amp;ecirc;s modalidades distintas: futsal, voleibol e andebol.&lt;/p&gt; &lt;p&gt;Esta competi&amp;ccedil;&amp;atilde;o integra a 2&amp;ordf; Semana da Juventude de Lamego que tem por objetivo promover o conv&amp;iacute;vio, a inclus&amp;atilde;o e o esp&amp;iacute;rito de equipa, proporcionando, ao mesmo tempo, uma experi&amp;ecirc;ncia desportiva din&amp;acirc;mica e diferenciadora.&lt;/p&gt; &lt;p&gt;Dentro de campo, as partidas ser&amp;atilde;o disputadas por equipas mistas, compostas por participantes de diferentes escal&amp;otilde;es et&amp;aacute;rios e atletas de v&amp;aacute;rias modalidades.&lt;/p&gt; &lt;p&gt;A Lamego Youth Cup decorrer&amp;aacute; de 10 a 12 de agosto, das 9h &amp;agrave;s 21 horas. A entrada &amp;eacute; livre.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/arquivo_marcha_e_corrida_da_mulher_duriense__2026.JPG</t>
+  </si>
+  <si>
+    <t>Inscrições abertas para a 14ª Marcha e Corrida da Mulher Duriense</t>
+  </si>
+  <si>
+    <t>O Município de Lamego, em parceria com a delegação local da Liga Portuguesa Contra o Cancro e no âmbito do Programa Nacional de Marcha e Corrida, tem abertas as inscrições para a 14ª Marcha e Corrida da Mulher Duriense.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego, em parceria com a delega&amp;ccedil;&amp;atilde;o local da Liga Portuguesa Contra o Cancro e no &amp;acirc;mbito do Programa Nacional de Marcha e Corrida, tem abertas as inscri&amp;ccedil;&amp;otilde;es para a 14&amp;ordf; Marcha e Corrida da Mulher Duriense. O evento, j&amp;aacute; uma refer&amp;ecirc;ncia no calend&amp;aacute;rio desportivo e solid&amp;aacute;rio da regi&amp;atilde;o do Douro, ter&amp;aacute; lugar no dia 22 de agosto.&lt;/p&gt; &lt;p&gt;Nesta 14&amp;ordf; edi&amp;ccedil;&amp;atilde;o, apresenta novidades significativas na sua estrutura, com a partida agendada para as 18 horas na Av. Dr. Alfredo de Sousa. A jornada desportiva culminar&amp;aacute; numa festa de celebra&amp;ccedil;&amp;atilde;o comunit&amp;aacute;ria ao p&amp;ocirc;r-do-sol na Pra&amp;ccedil;a do Escad&amp;oacute;rio de Nossa Senhora dos Rem&amp;eacute;dios.&lt;/p&gt; &lt;p&gt;Com o objetivo de celebrar a for&amp;ccedil;a e a determina&amp;ccedil;&amp;atilde;o da mulher duriense, e simultaneamente promover h&amp;aacute;bitos de vida saud&amp;aacute;veis, a Marcha e Corrida mant&amp;eacute;m a sua ess&amp;ecirc;ncia 100% solid&amp;aacute;ria. O valor da inscri&amp;ccedil;&amp;atilde;o reverte integralmente para apoiar a nobre causa da Liga Portuguesa Contra o Cancro.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Inscri&amp;ccedil;&amp;otilde;es&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es para a 14&amp;ordf; Marcha e Corrida da Mulher Duriense j&amp;aacute; podem ser efetuadas online, atrav&amp;eacute;s da plataforma oficial: &lt;strong&gt;StopAndGo.net&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;A inscri&amp;ccedil;&amp;atilde;o inclui um kit de participa&amp;ccedil;&amp;atilde;o composto por dorsal, t-shirt oficial, saco, chap&amp;eacute;u e medalha.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/jovens_voluntarios_caminhos_santiago_julho2026.jpg</t>
+  </si>
+  <si>
+    <t>Jovens voluntários dos Caminhos de Santiago vieram a Lamego</t>
+  </si>
+  <si>
+    <t>Lamego acolheu um grupo de jovens voluntários de diferentes nacionalidades, durante três dias, no âmbito do projeto europeu “New Footsteps on the Camino”, promovido pela Federação Portuguesa do Caminho de Santiago, através do Corpo Europeu de Solidariedade.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego acolheu um grupo de jovens volunt&amp;aacute;rios de diferentes nacionalidades, durante tr&amp;ecirc;s dias, no &amp;acirc;mbito do projeto europeu &amp;ldquo;New Footsteps on the Camino&amp;rdquo;, promovido pela Federa&amp;ccedil;&amp;atilde;o Portuguesa do Caminho de Santiago, atrav&amp;eacute;s do Corpo Europeu de Solidariedade. Integrado na a&amp;ccedil;&amp;atilde;o de voluntariado em equipa &amp;ldquo;Camino is a Team Work&amp;rdquo;, o programa aproxima jovens, comunidades e territ&amp;oacute;rios em torno de um objetivo comum: contribuir para a preserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o dos Caminhos de Santiago, promovendo simultaneamente a cidadania ativa, a sustentabilidade e o di&amp;aacute;logo intercultural.&lt;/p&gt; &lt;p&gt;Durante a passagem pelo concelho, o Albergue de Peregrinos de Magueija tornou-se lugar de acolhimento, encontro e partilha. Foi tamb&amp;eacute;m neste espa&amp;ccedil;o que os volunt&amp;aacute;rios desenvolveram uma interven&amp;ccedil;&amp;atilde;o coletiva inspirada nos s&amp;iacute;mbolos do Caminho, deixando um registo da sua passagem e do trabalho realizado em equipa. A experi&amp;ecirc;ncia permitiu-lhes ainda percorrer parte do Caminho Portugu&amp;ecirc;s Interior de Santiago, conhecer o patrim&amp;oacute;nio e a identidade de Lamego e participar nas comemora&amp;ccedil;&amp;otilde;es do 265.&amp;ordm; anivers&amp;aacute;rio do Santu&amp;aacute;rio de Nossa Senhora dos Rem&amp;eacute;dios, contactando com a dimens&amp;atilde;o hist&amp;oacute;rica, cultural e espiritual deste itiner&amp;aacute;rio.&lt;/p&gt; &lt;p&gt;No &amp;uacute;ltimo dia, o grupo partiu a p&amp;eacute; de Magueija, pelo percurso do Caminho Portugu&amp;ecirc;s do Interior, em dire&amp;ccedil;&amp;atilde;o ao Peso da R&amp;eacute;gua, dando continuidade a um percurso que liga pessoas, comunidades e diferentes formas de viver o Caminho.&lt;/p&gt; &lt;p&gt;Mais do que receber novos passos, Lamego acolheu novas hist&amp;oacute;rias, culturas e perspetivas. Esta experi&amp;ecirc;ncia recorda que o Caminho se constr&amp;oacute;i com quem o percorre, mas tamb&amp;eacute;m com quem acolhe, acompanha e partilha.&lt;/p&gt; &lt;p&gt;O projeto &amp;eacute; cofinanciado pela Ag&amp;ecirc;ncia Nacional Erasmus+ Juventude/Corpo Europeu de Solidariedade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/parque_antonio_francisco_santos_rejoice_julho2026.JPG</t>
+  </si>
+  <si>
+    <t>REJOICE: Lamego inaugura Parque Urbano D. António Francisco dos Santos</t>
+  </si>
+  <si>
+    <t>Foi oficialmente inaugurado o Parque Urbano D. António Francisco dos Santos, em reconhecimento “a uma vida dedicada a Deus, à educação, à formação humana e ao serviço da comunidade”, do bispo falecido a 11 de setembro de 2017 e agraciado, em 2005, com a Medalha de Ouro da Cidade de Lamego, a mais alta distinção outorgada por este Município.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Foi oficialmente inaugurado o Parque Urbano D. Ant&amp;oacute;nio Francisco dos Santos, em reconhecimento &amp;ldquo;a uma vida dedicada a Deus, &amp;agrave; educa&amp;ccedil;&amp;atilde;o, &amp;agrave; forma&amp;ccedil;&amp;atilde;o humana e ao servi&amp;ccedil;o da comunidade&amp;rdquo;, do bispo falecido a 11 de setembro de 2017 e agraciado, em 2005, com a Medalha de Ouro da Cidade de Lamego, a mais alta distin&amp;ccedil;&amp;atilde;o outorgada por este Munic&amp;iacute;pio.&lt;/p&gt; &lt;p&gt;O descerramento da placa evocativa foi feito, a 25 de julho, pelo Presidente da C&amp;acirc;mara Municipal de Lamego e pelo Bispo da Diocese de Lamego, no &amp;acirc;mbito do programa de celebra&amp;ccedil;&amp;otilde;es do REJOICE &amp;ndash; Jornada Nacional da Juventude 2026, que decorreu este fim de semana, nesta cidade.&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s este ato simb&amp;oacute;lico, Francisco Lopes e D. Ant&amp;oacute;nio Couto recordaram, perante mais de 1200 jovens de todo o pa&amp;iacute;s, a mem&amp;oacute;ria e o legado de D. Ant&amp;oacute;nio Francisco dos Santos, em especial o seu exemplo de proximidade, di&amp;aacute;logo e entrega que permanece vivo no cora&amp;ccedil;&amp;atilde;o dos lamecenses. Natural de Tendais, concelho de Cinf&amp;atilde;es, D. Ant&amp;oacute;nio Francisco concluiu o Curso Superior de Teologia no Semin&amp;aacute;rio Maior de Lamego. Foi Bispo-Auxiliar de Braga, Bispo de Aveiro, tendo sido ainda nomeado sucessor de D. Manuel Clemente como Bispo da Diocese do Porto, a 21 de fevereiro de 2014.&lt;/p&gt; &lt;p&gt;Durante tr&amp;ecirc;s dias, a cidade de Lamego acolheu o REJOICE 2026 que evocou a Jornada Mundial da Juventude Lisboa 2023 e apontou &amp;agrave; edi&amp;ccedil;&amp;atilde;o de Seul em 2027, tornando-se na grande festa da juventude cat&amp;oacute;lica. Mais de 1200 jovens entusiastas de diferentes dioceses, movimentos e comunidades celebraram a f&amp;eacute; que os une, numa organiza&amp;ccedil;&amp;atilde;o do Departamento Nacional da Pastoral Juvenil e do Departamento Diocesano da Pastoral de Jovens de Lamego. A Eucaristia de Envio marcou a despedida da segunda edi&amp;ccedil;&amp;atilde;o do REJOICE, sob o lema &amp;ldquo;N&amp;oacute;s somos muitos e formamos um s&amp;oacute; corpo em Cristo&amp;rdquo;.&lt;br&gt;&lt;br&gt;O Papa Le&amp;atilde;o XIV tamb&amp;eacute;m dirigiu uma mensagem em v&amp;iacute;deo aos jovens reunidos em Lamego, deixando um apelo &amp;agrave; esperan&amp;ccedil;a, &amp;agrave; paz e ao compromisso com os valores do Evangelho. &amp;ldquo;&amp;Eacute; sempre especial estar com os jovens, porque o entusiasmo da vossa f&amp;eacute; &amp;eacute; contagiante. O amor que demonstrais por Cristo reconforta. &amp;Eacute; maravilhoso, nos nossos dias, ver jovens como v&amp;oacute;s, cheios de f&amp;eacute;, e sem medo de o dizer&amp;rdquo;, afirmou o Papa.&lt;/p&gt; &lt;p&gt;Esta experi&amp;ecirc;ncia de alegria, comunh&amp;atilde;o, miss&amp;atilde;o e de encontro com Cristo vivo contou com o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/conselho_municipal_educacao_julho2026.JPG</t>
+  </si>
+  <si>
+    <t>Conselho Municipal de Educação faz balanço do ano letivo</t>
+  </si>
+  <si>
+    <t>O Conselho Municipal de Educação (CME) de Lamego reuniu esta quinta-feira, dia 23, nos Paços do Concelho, com o objetivo de debater várias matérias de importância fundamental no âmbito da política educativa concelhia.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Conselho Municipal de Educa&amp;ccedil;&amp;atilde;o (CME) de Lamego reuniu esta quinta-feira, dia 23, nos Pa&amp;ccedil;os do Concelho, com o objetivo de debater v&amp;aacute;rias mat&amp;eacute;rias de import&amp;acirc;ncia fundamental no &amp;acirc;mbito da pol&amp;iacute;tica educativa concelhia. O encontro juntou representantes da comunidade educativa e de diversas entidades, permitindo debater os principais desafios da Educa&amp;ccedil;&amp;atilde;o e consolidar o trabalho em rede entre autarquia, escolas, pais e comunidade local. Nesta sess&amp;atilde;o, tamb&amp;eacute;m marcou presen&amp;ccedil;a o Presidente da Assembleia Municipal, Fernando Lob&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Sob a presid&amp;ecirc;ncia da Vereadora da Educa&amp;ccedil;&amp;atilde;o, Catarina Ribeiro, os membros do CME de Lamego apresentaram um balan&amp;ccedil;o do ano letivo 2025/2026, particularmente exigente, partilhando expetativas e preocupa&amp;ccedil;&amp;otilde;es. Durante a reuni&amp;atilde;o, esta inst&amp;acirc;ncia de coordena&amp;ccedil;&amp;atilde;o e consulta tamb&amp;eacute;m emitiu parecer favor&amp;aacute;vel, por unanimidade, &amp;agrave; proposta de Plano de A&amp;ccedil;&amp;atilde;o Social Escolar e Transporte Escolar para o pr&amp;oacute;ximo ano letivo.&lt;/p&gt; &lt;p&gt;Entre outras compet&amp;ecirc;ncias, cabe ao Conselho Municipal de Educa&amp;ccedil;&amp;atilde;o deliberar sobre a coordena&amp;ccedil;&amp;atilde;o do sistema educativo e articula&amp;ccedil;&amp;atilde;o da pol&amp;iacute;tica educativa com outras pol&amp;iacute;ticas sociais e acompanhar o processo de elabora&amp;ccedil;&amp;atilde;o e atualiza&amp;ccedil;&amp;atilde;o da Carta Educativa.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/cimdouro_reuniao_200_lamego_julho2026.JPG</t>
+  </si>
+  <si>
+    <t>Autarcas da CIMDOURO debatem em Lamego prioridades para a região</t>
+  </si>
+  <si>
+    <t>A cidade de Lamego acolheu, esta quarta-feira, dia 22, a 200ª reunião do Conselho Intermunicipal da CIMDOURO - Comunidade Intermunicipal do Douro, com a participação de representantes dos 19 municípios da região para debater e avaliar os principais projetos em curso e estabelecer prioridades de atuação.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A cidade de Lamego acolheu, esta quarta-feira, dia 22, a 200&amp;ordf; reuni&amp;atilde;o do Conselho Intermunicipal da CIMDOURO - Comunidade Intermunicipal do Douro, com a participa&amp;ccedil;&amp;atilde;o de representantes dos 19 munic&amp;iacute;pios da regi&amp;atilde;o para debater e avaliar os principais projetos em curso e estabelecer prioridades de atua&amp;ccedil;&amp;atilde;o. O Presidente da C&amp;acirc;mara de Lamego, Francisco Lopes, deu as boas-vindas a todos os participantes.&lt;/p&gt; &lt;p&gt;Entre os principais temas abordados, estiveram a prepara&amp;ccedil;&amp;atilde;o da Estrat&amp;eacute;gia Integrada de Desenvolvimento do Douro 2028-2034; o balan&amp;ccedil;o da reuni&amp;atilde;o do Conselho Regional do Norte, principal &amp;oacute;rg&amp;atilde;o consultivo da Comiss&amp;atilde;o de Coordena&amp;ccedil;&amp;atilde;o e Desenvolvimento Regional do Norte que decorreu esta semana em Arcos de Valdevez; e a discuss&amp;atilde;o do Plano de A&amp;ccedil;&amp;atilde;o para a Gest&amp;atilde;o Sustent&amp;aacute;vel e Valoriza&amp;ccedil;&amp;atilde;o do Setor Vitivin&amp;iacute;cola da Regi&amp;atilde;o Demarcada do Douro.&lt;/p&gt; &lt;p&gt;O encontro tamb&amp;eacute;m abordou a submiss&amp;atilde;o da proposta relativa &amp;agrave; tributa&amp;ccedil;&amp;atilde;o do turismo fluvial no Rio Douro, para concerta&amp;ccedil;&amp;atilde;o intermunicipal.&lt;/p&gt; &lt;p&gt;A reuni&amp;atilde;o da CIMDOURO foi realizada nas instala&amp;ccedil;&amp;otilde;es da empresa Lamivinhos, novo espa&amp;ccedil;o de refer&amp;ecirc;ncia ligado &amp;agrave; promo&amp;ccedil;&amp;atilde;o e comercializa&amp;ccedil;&amp;atilde;o dos vinhos do Douro.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/visconde_arneiros_rotunda_julho2026.JPG</t>
+  </si>
+  <si>
+    <t>Câmara de Lamego corrige rotunda na Rua Visconde de Arneirós</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lamego procedeu à alteração da rotunda localizada na Rua Visconde de Arneirós, com o objetivo de melhorar a fluidez do tráfego e aumentar a segurança no local.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Lamego procedeu &amp;agrave; altera&amp;ccedil;&amp;atilde;o da rotunda localizada na Rua Visconde de Arneir&amp;oacute;s, com o objetivo de melhorar a fluidez do tr&amp;aacute;fego e aumentar a seguran&amp;ccedil;a no local.&lt;/p&gt; &lt;p&gt;A interven&amp;ccedil;&amp;atilde;o corrigiu o projeto anterior, eliminando a placa central da rotunda situada junto &amp;agrave; Escola de Hotelaria e Turismo do Douro-Lamego, tornando desta forma a condu&amp;ccedil;&amp;atilde;o mais amig&amp;aacute;vel para os automobilistas.&lt;/p&gt; &lt;p&gt;A autarquia tamb&amp;eacute;m vai, em breve, refor&amp;ccedil;ar a sinaliza&amp;ccedil;&amp;atilde;o vertical ao longo da Rua Visconde de Arneir&amp;oacute;s, essencial para a melhoria das condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a rodovi&amp;aacute;ria e para a redu&amp;ccedil;&amp;atilde;o da velocidade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/douro_porto_wine_festival_2026.jpg</t>
+  </si>
+  <si>
+    <t>Douro &amp; Porto Wine Festival combina música e vinhos num brinde perfeito</t>
+  </si>
+  <si>
+    <t>O Douro &amp; Porto Wine Festival foi o encontro perfeito da boa música com os melhores vinhos da região.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Douro &amp;amp; Porto Wine Festival foi o encontro perfeito da boa m&amp;uacute;sica com os melhores vinhos da regi&amp;atilde;o. Ronan Keating, Eagle-Eye Cherry, Aurea e Quinta do Bill foram alguns dos artistas que subiram ao palco, este ano, no maior festival de vinhos da Pen&amp;iacute;nsula Ib&amp;eacute;rica, realizado em Lamego.&lt;/p&gt; &lt;p&gt;O vinho voltou a unir milhares de pessoas num brinde inesquec&amp;iacute;vel no Porto Comercial de Cambres. Num fim de semana que fica para a hist&amp;oacute;ria do Douro, os festivaleiros criaram mem&amp;oacute;rias &amp;uacute;nicas ao ritmo de grandes artistas e acompanhados pelos melhores vinhos e sabores da regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Numa das paisagens mais bonitas do pa&amp;iacute;s, o p&amp;uacute;blico brindou &amp;agrave; vida ao som de m&amp;uacute;sicos de excel&amp;ecirc;ncia e sempre de copo na m&amp;atilde;o. A Wine Village reuniu mais de 25 produtores de vinho, onde o p&amp;uacute;blico p&amp;ocirc;de provar diferentes castas, conversar com en&amp;oacute;logos e conhecer um pouco mais sobre o universo da primeira regi&amp;atilde;o demarcada de vinhos. O sabor da tradi&amp;ccedil;&amp;atilde;o tamb&amp;eacute;m encontrou a criatividade da alta gastronomia no espa&amp;ccedil;o "Fogo de Ch&amp;atilde;o".&lt;/p&gt; &lt;p&gt;O Douro mostrou, mais uma vez, que sabe mesmo receber. H&amp;aacute; novo encontro marcado para 2 e 3 de julho de 2027.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/blog/feira_livro_2026.jpg</t>
+  </si>
+  <si>
+    <t>Conversas com autores e atividades infantis marcam Feira do Livro de Lamego</t>
+  </si>
+  <si>
+    <t>A Feira do Livro de Lamego afirmou-se, este ano, como um dos maiores eventos culturais do concelho e da região.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Feira do Livro de Lamego afirmou-se, este ano, como um dos maiores eventos culturais do concelho e da regi&amp;atilde;o. Com a introdu&amp;ccedil;&amp;atilde;o de v&amp;aacute;rias novidades, a programa&amp;ccedil;&amp;atilde;o combinou apresenta&amp;ccedil;&amp;otilde;es de livros, conversas com autores, atividades infantis, cinema e m&amp;uacute;sica.&lt;/p&gt; &lt;p&gt;Num ambiente pensado para estimular a imagina&amp;ccedil;&amp;atilde;o e o gosto pela leitura, o Parque Isidoro Guedes foi um espa&amp;ccedil;o privilegiado de encontro entre a literatura, a m&amp;uacute;sica e a cultura, acolhendo iniciativas acarinhadas por p&amp;uacute;blicos de todas as idades.&lt;/p&gt; &lt;p&gt;Nesta edi&amp;ccedil;&amp;atilde;o, a Feira do Livro contou com a participa&amp;ccedil;&amp;atilde;o de personalidades de refer&amp;ecirc;ncia do panorama cultural portugu&amp;ecirc;s, como Pedro Chagas Freitas, Lu&amp;iacute;s Os&amp;oacute;rio, Madalena S&amp;aacute; Fernandes, Ricardo Ribeiro e Lavoisier, que deram vida a conversas, apresenta&amp;ccedil;&amp;otilde;es e concertos, rodeados de livros.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o incluiu ainda anima&amp;ccedil;&amp;atilde;o infantil e a &amp;ldquo;Tendinha do Cinema&amp;rdquo; de entrada livre, permitindo aos visitantes desfrutar das iniciativas culturais e visitar a exposi&amp;ccedil;&amp;atilde;o presente no recinto.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-07-03</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/733868695_1443398451150209_7937963418223783497_n.jpg</t>
   </si>
   <si>
     <t>Situação de Alerta: Parque Biológico e Abrigo Municipal de Lamego encerrados</t>
   </si>
   <si>
     <t>Devido à Situação de Alerta, declarada pelo Governo de Portugal, que, entre outras determinações, proíbe a circulação ou permanência em perímetros florestais contemplados nos Planos Municipais de Defesa da Floresta Contra Incêndios, o Parque Biológico da Serra das Meadas e o Abrigo Municipal de Lamego estão encerrados ao público de 3 a 6 de julho.</t>
   </si>
   <si>
     <t>&lt;p&gt;Devido &amp;agrave; Situa&amp;ccedil;&amp;atilde;o de Alerta, declarada pelo Governo de Portugal, que, entre outras determina&amp;ccedil;&amp;otilde;es, pro&amp;iacute;be a circula&amp;ccedil;&amp;atilde;o ou perman&amp;ecirc;ncia em per&amp;iacute;metros florestais contemplados nos Planos Municipais de Defesa da Floresta Contra Inc&amp;ecirc;ndios, o Parque Biol&amp;oacute;gico da Serra das Meadas e o Abrigo Municipal de Lamego est&amp;atilde;o encerrados ao p&amp;uacute;blico de 3 a 6 de julho.&lt;/p&gt; &lt;p&gt;A equipa destes equipamentos continuar&amp;aacute; a assegurar o bem-estar de toda a sua cole&amp;ccedil;&amp;atilde;o animal e a salvaguardar a mancha florestal aut&amp;oacute;ctone e estar&amp;aacute; pronta para corresponder a outras tarefas relacionadas com a sua miss&amp;atilde;o, em particular as que se debrucem sobre animais errantes feridos e/ou col&amp;oacute;nias e matilhas que necessitem do nosso apoio.&lt;/p&gt; &lt;p&gt;A reabertura ao p&amp;uacute;blico est&amp;aacute; prevista para a pr&amp;oacute;xima ter&amp;ccedil;a-feira, dia 7.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-Lamego"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/coreto_jardim_republica_julho2026_ii.JPG</t>
   </si>
   <si>
     <t>O Coreto do Jardim da República está mais bonito</t>
   </si>
   <si>
     <t>O Município de Lamego concluiu os trabalhos de requalificação do Coreto do Jardim da República, um dos elementos mais simbólicos do património arquitetónico da cidade e de singular valor estético.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego concluiu os trabalhos de requalifica&amp;ccedil;&amp;atilde;o do Coreto do Jardim da Rep&amp;uacute;blica, um dos elementos mais simb&amp;oacute;licos do patrim&amp;oacute;nio arquitet&amp;oacute;nico da cidade e de singular valor est&amp;eacute;tico. Esta estrutura foi, durante d&amp;eacute;cadas, um agrad&amp;aacute;vel espa&amp;ccedil;o de anima&amp;ccedil;&amp;atilde;o cultural e social, &amp;agrave; volta do qual se reuniam os lamecenses para ouvir bandas musicais e filarm&amp;oacute;nicas.&lt;/p&gt; &lt;p&gt;A interven&amp;ccedil;&amp;atilde;o incidiu na recupera&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o desta estrutura, com o objetivo de contribuir para a preserva&amp;ccedil;&amp;atilde;o da sua imagem e autenticidade, bem como para a melhoria da sua integra&amp;ccedil;&amp;atilde;o no espa&amp;ccedil;o p&amp;uacute;blico envolvente.&lt;/p&gt; &lt;p&gt;A requalifica&amp;ccedil;&amp;atilde;o do Coreto do Jardim da Rep&amp;uacute;blica enquadra-se na atual estrat&amp;eacute;gia de salvaguarda e valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural local.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/festas_remedios_apresentacao_junho2026.jpg</t>
   </si>
   <si>
     <t>Município de Lamego apresenta programa das Festas dos Remédios</t>
   </si>
   <si>
     <t>Lamego vai reviver, entre 27 de agosto e 9 de setembro, as Festas em Honra de Nossa Senhora dos Remédios, conjugando momentos religiosos com celebrações populares, sem nunca perder de vista a autenticidade e as tradições.</t>
@@ -231,53 +510,50 @@
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego promove no pr&amp;oacute;ximo fim de semana, dias 20 e 21, a 15&amp;ordf; Exposi&amp;ccedil;&amp;atilde;o Canina Nacional e a 5&amp;ordm; Exposi&amp;ccedil;&amp;atilde;o Canina Internacional, duas provas oficiais de refer&amp;ecirc;ncia que refor&amp;ccedil;am a aposta de Lamego na valoriza&amp;ccedil;&amp;atilde;o da canicultura.&lt;/p&gt; &lt;p&gt;As iniciativas decorrem no Centro Multiusos sob regulamentos do Clube Portugu&amp;ecirc;s de Canicultura e da F&amp;eacute;d&amp;eacute;ration Cynologique Internationaler, com a miss&amp;atilde;o de eleger os melhores exemplares nacionais e internacionais de todas as ra&amp;ccedil;as e variedades, oficialmente reconhecidas e registadas. As avalia&amp;ccedil;&amp;otilde;es ser&amp;atilde;o asseguradas por um painel de ju&amp;iacute;zes que garantir&amp;aacute; crit&amp;eacute;rios t&amp;eacute;cnicos de elevada exig&amp;ecirc;ncia e reconhecimento no panorama cin&amp;oacute;filo internacional.&lt;/p&gt; &lt;p&gt;As exposi&amp;ccedil;&amp;otilde;es caninas de Lamego prometem colocar &amp;agrave; prova criadores de todo o pa&amp;iacute;s e do estrangeiro, sobretudo da vizinha Espanha. A entrada &amp;eacute; livre para o p&amp;uacute;blico em geral.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/feira_medieval_lamego_junho2026.jpg</t>
   </si>
   <si>
     <t>Feira Medieval de Lamego com programa de animação intenso</t>
   </si>
   <si>
     <t>Milhares de pessoas viveram uma viagem inesquecível ao passado durante a edição deste ano da Feira Medieval de Lamego.</t>
   </si>
   <si>
     <t>&lt;p&gt;Milhares de pessoas viveram uma viagem inesquec&amp;iacute;vel ao passado durante a edi&amp;ccedil;&amp;atilde;o deste ano da Feira Medieval de Lamego.&lt;/p&gt; &lt;p&gt;Artes&amp;atilde;os, mercadores, art&amp;iacute;fices, m&amp;iacute;sticos e muitas outras personagens deram vida &amp;agrave; maior recria&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica da regi&amp;atilde;o, num evento repleto de hist&amp;oacute;ria, tradi&amp;ccedil;&amp;atilde;o e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Durante tr&amp;ecirc;s dias, sentiu-se o pulsar de um reino antigo. Dedicada &amp;agrave; mem&amp;oacute;ria de D. Afonso Henriques e &amp;agrave;s lend&amp;aacute;rias Cortes de Lamego, a Feira Medieval de Lamego proporcionou uma experi&amp;ecirc;ncia &amp;uacute;nica e envolvente a residentes e visitantes.&lt;/p&gt; &lt;p&gt;A edi&amp;ccedil;&amp;atilde;o deste ano tamb&amp;eacute;m ficou marcada pela maior participa&amp;ccedil;&amp;atilde;o de sempre de expositores, com mais de 140 mercadores e artes&amp;atilde;os a instalarem os seus arraiais na zona alta da cidade. De hora a hora, o p&amp;uacute;blico teve acesso a um programa cultural refor&amp;ccedil;ado, com m&amp;uacute;sica itinerante, cortejos, torneios de armas, espet&amp;aacute;culos de fogo e muitas outras atividades que encheram de vida as ruas do centro hist&amp;oacute;rico.&lt;/p&gt; &lt;p&gt;A elevada aflu&amp;ecirc;ncia de visitantes voltou a confirmar a import&amp;acirc;ncia da Feira Medieval de Lamego enquanto evento &amp;acirc;ncora da estrat&amp;eacute;gia de valoriza&amp;ccedil;&amp;atilde;o tur&amp;iacute;stica, cultural e econ&amp;oacute;mica do concelho, gerando um impacto muito positivo no com&amp;eacute;rcio local, na restaura&amp;ccedil;&amp;atilde;o e no alojamento.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Foi uma edi&amp;ccedil;&amp;atilde;o muito especial da Feira Medieval, marcada por uma enorme ades&amp;atilde;o de p&amp;uacute;blico e pela maior participa&amp;ccedil;&amp;atilde;o de expositores de sempre. Durante tr&amp;ecirc;s dias, a cidade viveu uma aut&amp;ecirc;ntica atmosfera medieval, com um programa de anima&amp;ccedil;&amp;atilde;o diversificado e de grande qualidade. Este &amp;eacute; um evento que valoriza a nossa hist&amp;oacute;ria, projeta o nome de Lamego e gera um importante retorno para a economia local. Estamos muito satisfeitos com o resultado alcan&amp;ccedil;ado e determinados em continuar a refor&amp;ccedil;ar esta aposta nos pr&amp;oacute;ximos anos&amp;rdquo;, afirma Hugo Maravilha, Vice-Presidente da C&amp;acirc;mara Municipal de Lamego.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/livro_benvinda_guedes_longo_caminhar_junho2026.JPG</t>
   </si>
   <si>
     <t>Benvinda Guedes apresentou "No Meu Longo Caminhar" na Câmara de Lamego</t>
-  </si>
-[...1 lines deleted...]
-    <t>O Município de Lamego continua a apoiar ativamente todas as manifestações culturais existentes no concelho, através, por exemplo, da promoção de um vasto conjunto de ações de divulgação de obras da autoria de personalidades locais e regionais e de livros que se debruçam sobre a realidade sociocultural da nossa região.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego continua a apoiar ativamente todas as manifesta&amp;ccedil;&amp;otilde;es culturais existentes no concelho, atrav&amp;eacute;s, por exemplo, da promo&amp;ccedil;&amp;atilde;o de um vasto conjunto de a&amp;ccedil;&amp;otilde;es de divulga&amp;ccedil;&amp;atilde;o de obras da autoria de personalidades locais e regionais e de livros que se debru&amp;ccedil;am sobre a realidade sociocultural da nossa regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Neste sentido, o Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho foi, a 11 de junho, o palco escolhido para a apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica da obra "No Meu Longo Caminhar", o s&amp;eacute;timo livro de poesia da autoria de Benvinda da Silva Guedes, com a presen&amp;ccedil;a de Hugo Maravilha, Vice-Presidente da C&amp;acirc;mara Municipal de Lamego. Durante esta tarde cultural, foram declamados v&amp;aacute;rios textos da autora.&lt;/p&gt; &lt;p&gt;Natural de Lamego, Benvinda Guedes colaborou ao longo da vida, com diversas institui&amp;ccedil;&amp;otilde;es sociais do concelho: a Liga Portuguesa Contra o Cancro, a Cruz Vermelha Portuguesa e a Liga dos Amigos de Hospital de Lamego, sendo uma das primeiras volunt&amp;aacute;rias.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/homenagem_afonso_moreira_junho2026_iv.JPG</t>
   </si>
   <si>
     <t>Município de Lamego promove reconhecimento público a futebolista Afonso Moreira</t>
   </si>
   <si>
     <t>Afonso Moreira vive e respira futebol.</t>
   </si>
   <si>
     <t>&lt;p&gt; Dentro das quatro linhas, a sua t&amp;eacute;cnica, intelig&amp;ecirc;ncia, boa forma f&amp;iacute;sica e mentalidade fazem dele um dos melhores jogadores portugueses da sua gera&amp;ccedil;&amp;atilde;o, demonstrando sempre uma enorme vontade de vencer.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego promoveu esta ter&amp;ccedil;a-feira, dia 9, uma sess&amp;atilde;o p&amp;uacute;blica de reconhecimento do percurso desportivo trilhado por este jovem atleta natural desta cidade que joga atualmente no Olympique Lyon e que &amp;eacute; convocado, com regularidade, para a sele&amp;ccedil;&amp;atilde;o sub-21.&lt;/p&gt; &lt;p&gt;&amp;ldquo;Temos muito orgulho na carreira do Afonso, que tem em Lamego muita gente a apoi&amp;aacute;-lo e que admira a sua capacidade de trabalho. O Afonso &amp;eacute; um exemplo para todos os jovens que fazem a sua forma&amp;ccedil;&amp;atilde;o desportiva neste concelho&amp;rdquo;, sublinha o Presidente Francisco Lopes, desejando-lhe ainda uma carreira profissional ao mais alto n&amp;iacute;vel &amp;ldquo;longa e est&amp;aacute;vel&amp;rdquo; e, sobretudo, que lhe &amp;ldquo;continue a dar prazer e felicidade&amp;rdquo;.&lt;/p&gt; &lt;p&gt;Perante um Sal&amp;atilde;o Nobre repleto de familiares, amigos e adeptos da modalidade, Afonso Moreira agradeceu esta singela homenagem e recordou o seu percurso desportivo, nomeadamente no Cracks Clube de Lamego, onde deu os primeiros toques na bola. &amp;ldquo;Estou feliz por hoje estar aqui. &amp;Eacute; muito importante para mim o apoio das pessoas de Lamego. Trabalho desde pequeno para atingir grandes feitos no futebol&amp;rdquo;, acrescenta.&lt;/p&gt; &lt;p&gt;O talento de Afonso Moreira continua a atrair muitos elogios e a ganhar o devido reconhecimento na forma de pr&amp;eacute;mios. Uma ascens&amp;atilde;o s&amp;oacute;lida e fulgurante que muita orgulha Lamego e as suas gentes.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/blog/foto_arquivo_piscinas_descobertas.JPG</t>
   </si>
   <si>
     <t>Piscinas Descobertas de Lamego reabrem a 15 de junho</t>
   </si>
@@ -2736,51 +3012,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O194"/>
+  <dimension ref="A1:O214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2796,5633 +3072,6213 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3">
+        <v>79</v>
+      </c>
+      <c r="C3" t="s">
         <v>22</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>23</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>24</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4">
+        <v>70</v>
+      </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" t="s">
         <v>27</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>28</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>79</v>
+      </c>
+      <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
         <v>32</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>33</v>
       </c>
-      <c r="D5" t="s">
+      <c r="J5" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>20</v>
       </c>
       <c r="O5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B6">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" t="s">
         <v>37</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>38</v>
       </c>
-      <c r="G6" t="s">
+      <c r="J6" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>20</v>
       </c>
       <c r="O6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
+      <c r="G7" t="s">
         <v>43</v>
       </c>
-      <c r="G7" t="s">
+      <c r="J7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>20</v>
       </c>
       <c r="O7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B8">
         <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>20</v>
       </c>
       <c r="O8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B9">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>20</v>
       </c>
       <c r="O9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B10">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G10" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J10" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>20</v>
       </c>
       <c r="O10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B11">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>20</v>
       </c>
       <c r="O11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B12">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>20</v>
       </c>
       <c r="O12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>20</v>
       </c>
       <c r="O13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B14">
+        <v>89</v>
+      </c>
+      <c r="C14" t="s">
+        <v>73</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" t="s">
         <v>75</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>20</v>
       </c>
       <c r="O14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B15">
-        <v>86</v>
+        <v>113</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>20</v>
       </c>
       <c r="O15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B16">
-        <v>60</v>
+        <v>158</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D16" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G16" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J16" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>20</v>
       </c>
       <c r="O16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17">
         <v>84</v>
       </c>
-      <c r="B17">
-        <v>65</v>
+      <c r="C17" t="s">
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G17" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="J17" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>20</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B18">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D18" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G18" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="J18" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>20</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B19">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D19" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="G19" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="J19" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>20</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B20">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D20" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="G20" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="J20" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>20</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B21">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D21" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="G21" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="J21" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>20</v>
       </c>
       <c r="O21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B22">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="C22" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D22" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="G22" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="J22" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>20</v>
       </c>
       <c r="O22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B23">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D23" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G23" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="J23" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>20</v>
       </c>
       <c r="O23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B24">
-        <v>88</v>
+        <v>151</v>
       </c>
       <c r="C24" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D24" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G24" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="J24" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24" t="s">
         <v>20</v>
       </c>
       <c r="O24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B25">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D25" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="G25" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="J25" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>20</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B26">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D26" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G26" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="J26" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26" t="s">
         <v>20</v>
       </c>
       <c r="O26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B27">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="C27" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D27" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G27" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="J27" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>20</v>
       </c>
       <c r="O27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>134</v>
       </c>
       <c r="B28">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D28" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G28" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="J28" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
         <v>20</v>
       </c>
       <c r="O28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>134</v>
       </c>
       <c r="B29">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="C29" t="s">
         <v>139</v>
       </c>
       <c r="D29" t="s">
         <v>140</v>
       </c>
       <c r="G29" t="s">
         <v>141</v>
       </c>
       <c r="J29" t="s">
         <v>142</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>20</v>
       </c>
       <c r="O29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>143</v>
       </c>
       <c r="B30">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>144</v>
       </c>
       <c r="D30" t="s">
         <v>145</v>
       </c>
       <c r="G30" t="s">
         <v>146</v>
       </c>
       <c r="J30" t="s">
         <v>147</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>20</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>148</v>
       </c>
       <c r="B31">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="C31" t="s">
         <v>149</v>
       </c>
       <c r="D31" t="s">
         <v>150</v>
       </c>
       <c r="G31" t="s">
         <v>151</v>
       </c>
       <c r="J31" t="s">
         <v>152</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>20</v>
       </c>
       <c r="O31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B32">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="C32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32" t="s">
         <v>20</v>
       </c>
       <c r="O32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="B33">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D33" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G33" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J33" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>20</v>
       </c>
       <c r="O33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B34">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C34" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D34" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G34" t="s">
-        <v>164</v>
+        <v>28</v>
       </c>
       <c r="J34" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>20</v>
       </c>
       <c r="O34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B35">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D35" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G35" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J35" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>20</v>
       </c>
       <c r="O35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B36">
         <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D36" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G36" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J36" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36" t="s">
         <v>20</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B37">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>65</v>
       </c>
       <c r="D37" t="s">
         <v>177</v>
       </c>
       <c r="G37" t="s">
         <v>178</v>
       </c>
       <c r="J37" t="s">
         <v>179</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>20</v>
       </c>
       <c r="O37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
+        <v>176</v>
+      </c>
+      <c r="B38">
+        <v>60</v>
+      </c>
+      <c r="C38" t="s">
         <v>180</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>181</v>
       </c>
-      <c r="D38" t="s">
+      <c r="G38" t="s">
         <v>182</v>
       </c>
-      <c r="G38" t="s">
+      <c r="J38" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38" t="s">
         <v>20</v>
       </c>
       <c r="O38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B39">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
+        <v>184</v>
+      </c>
+      <c r="D39" t="s">
         <v>185</v>
       </c>
-      <c r="D39" t="s">
+      <c r="G39" t="s">
         <v>186</v>
       </c>
-      <c r="G39" t="s">
+      <c r="J39" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
         <v>20</v>
       </c>
       <c r="O39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B40">
+        <v>60</v>
+      </c>
+      <c r="C40" t="s">
         <v>189</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>190</v>
       </c>
-      <c r="D40" t="s">
+      <c r="G40" t="s">
         <v>191</v>
       </c>
-      <c r="G40" t="s">
+      <c r="J40" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>20</v>
       </c>
       <c r="O40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
+        <v>188</v>
+      </c>
+      <c r="B41">
+        <v>62</v>
+      </c>
+      <c r="C41" t="s">
+        <v>193</v>
+      </c>
+      <c r="D41" t="s">
         <v>194</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="G41" t="s">
         <v>195</v>
       </c>
-      <c r="D41" t="s">
+      <c r="J41" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41" t="s">
         <v>20</v>
       </c>
       <c r="O41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B42">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="C42" t="s">
+        <v>198</v>
+      </c>
+      <c r="D42" t="s">
         <v>199</v>
       </c>
-      <c r="D42" t="s">
+      <c r="G42" t="s">
         <v>200</v>
       </c>
-      <c r="G42" t="s">
+      <c r="J42" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
       <c r="N42" t="s">
         <v>20</v>
       </c>
       <c r="O42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="B43">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="C43" t="s">
         <v>203</v>
       </c>
       <c r="D43" t="s">
         <v>204</v>
       </c>
       <c r="G43" t="s">
         <v>205</v>
       </c>
       <c r="J43" t="s">
         <v>206</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>20</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>207</v>
       </c>
       <c r="B44">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C44" t="s">
         <v>208</v>
       </c>
       <c r="D44" t="s">
         <v>209</v>
       </c>
       <c r="G44" t="s">
         <v>210</v>
       </c>
       <c r="J44" t="s">
         <v>211</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44" t="s">
         <v>20</v>
       </c>
       <c r="O44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B45">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C45" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D45" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G45" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J45" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45" t="s">
         <v>20</v>
       </c>
       <c r="O45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B46">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="C46" t="s">
         <v>217</v>
       </c>
       <c r="D46" t="s">
         <v>218</v>
       </c>
       <c r="G46" t="s">
         <v>219</v>
       </c>
       <c r="J46" t="s">
         <v>220</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>20</v>
       </c>
       <c r="O46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>221</v>
       </c>
       <c r="B47">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="C47" t="s">
         <v>222</v>
       </c>
       <c r="D47" t="s">
         <v>223</v>
       </c>
       <c r="G47" t="s">
         <v>224</v>
       </c>
       <c r="J47" t="s">
         <v>225</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>20</v>
       </c>
       <c r="O47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>226</v>
       </c>
       <c r="B48">
-        <v>221</v>
+        <v>107</v>
       </c>
       <c r="C48" t="s">
         <v>227</v>
       </c>
       <c r="D48" t="s">
         <v>228</v>
       </c>
       <c r="G48" t="s">
         <v>229</v>
       </c>
       <c r="J48" t="s">
         <v>230</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>20</v>
       </c>
       <c r="O48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
+        <v>226</v>
+      </c>
+      <c r="B49">
+        <v>74</v>
+      </c>
+      <c r="C49" t="s">
         <v>231</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>232</v>
       </c>
-      <c r="D49" t="s">
+      <c r="G49" t="s">
         <v>233</v>
       </c>
-      <c r="G49" t="s">
+      <c r="J49" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49" t="s">
         <v>20</v>
       </c>
       <c r="O49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
+        <v>235</v>
+      </c>
+      <c r="B50">
+        <v>77</v>
+      </c>
+      <c r="C50" t="s">
         <v>236</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>237</v>
       </c>
-      <c r="D50" t="s">
+      <c r="G50" t="s">
         <v>238</v>
       </c>
-      <c r="G50" t="s">
+      <c r="J50" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>20</v>
       </c>
       <c r="O50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
+        <v>240</v>
+      </c>
+      <c r="B51">
+        <v>89</v>
+      </c>
+      <c r="C51" t="s">
         <v>241</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>242</v>
       </c>
-      <c r="D51" t="s">
+      <c r="G51" t="s">
         <v>243</v>
       </c>
-      <c r="G51" t="s">
+      <c r="J51" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51" t="s">
         <v>20</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
+        <v>240</v>
+      </c>
+      <c r="B52">
+        <v>74</v>
+      </c>
+      <c r="C52" t="s">
+        <v>245</v>
+      </c>
+      <c r="D52" t="s">
         <v>246</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="G52" t="s">
         <v>247</v>
       </c>
-      <c r="D52" t="s">
+      <c r="J52" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>20</v>
       </c>
       <c r="O52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B53">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C53" t="s">
+        <v>249</v>
+      </c>
+      <c r="D53" t="s">
+        <v>250</v>
+      </c>
+      <c r="G53" t="s">
         <v>251</v>
       </c>
-      <c r="D53" t="s">
+      <c r="J53" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53" t="s">
         <v>20</v>
       </c>
       <c r="O53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
+        <v>253</v>
+      </c>
+      <c r="B54">
+        <v>69</v>
+      </c>
+      <c r="C54" t="s">
+        <v>254</v>
+      </c>
+      <c r="D54" t="s">
         <v>255</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="G54" t="s">
         <v>256</v>
       </c>
-      <c r="D54" t="s">
+      <c r="J54" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>258</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>20</v>
       </c>
       <c r="O54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B55">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C55" t="s">
+        <v>258</v>
+      </c>
+      <c r="D55" t="s">
         <v>259</v>
       </c>
-      <c r="D55" t="s">
+      <c r="G55" t="s">
         <v>260</v>
       </c>
-      <c r="G55" t="s">
+      <c r="J55" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>20</v>
       </c>
       <c r="O55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B56">
         <v>60</v>
       </c>
       <c r="C56" t="s">
+        <v>263</v>
+      </c>
+      <c r="D56" t="s">
         <v>264</v>
       </c>
-      <c r="D56" t="s">
+      <c r="G56" t="s">
         <v>265</v>
       </c>
-      <c r="G56" t="s">
+      <c r="J56" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
       <c r="N56" t="s">
         <v>20</v>
       </c>
       <c r="O56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
+        <v>267</v>
+      </c>
+      <c r="B57">
+        <v>94</v>
+      </c>
+      <c r="C57" t="s">
         <v>268</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>269</v>
       </c>
-      <c r="D57" t="s">
+      <c r="G57" t="s">
         <v>270</v>
       </c>
-      <c r="G57" t="s">
+      <c r="J57" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57" t="s">
         <v>20</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
+        <v>272</v>
+      </c>
+      <c r="B58">
+        <v>69</v>
+      </c>
+      <c r="C58" t="s">
         <v>273</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>274</v>
       </c>
-      <c r="D58" t="s">
+      <c r="G58" t="s">
         <v>275</v>
       </c>
-      <c r="G58" t="s">
+      <c r="J58" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>20</v>
       </c>
       <c r="O58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
+        <v>272</v>
+      </c>
+      <c r="B59">
+        <v>89</v>
+      </c>
+      <c r="C59" t="s">
+        <v>277</v>
+      </c>
+      <c r="D59" t="s">
         <v>278</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="G59" t="s">
         <v>279</v>
       </c>
-      <c r="D59" t="s">
+      <c r="J59" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
       <c r="N59" t="s">
         <v>20</v>
       </c>
       <c r="O59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B60">
+        <v>74</v>
+      </c>
+      <c r="C60" t="s">
+        <v>282</v>
+      </c>
+      <c r="D60" t="s">
         <v>283</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="G60" t="s">
         <v>284</v>
       </c>
-      <c r="D60" t="s">
+      <c r="J60" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
         <v>20</v>
       </c>
       <c r="O60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B61">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C61" t="s">
+        <v>287</v>
+      </c>
+      <c r="D61" t="s">
         <v>288</v>
       </c>
-      <c r="D61" t="s">
+      <c r="G61" t="s">
         <v>289</v>
       </c>
-      <c r="G61" t="s">
+      <c r="J61" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>20</v>
       </c>
       <c r="O61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
+        <v>286</v>
+      </c>
+      <c r="B62">
+        <v>61</v>
+      </c>
+      <c r="C62" t="s">
+        <v>291</v>
+      </c>
+      <c r="D62" t="s">
         <v>292</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="G62" t="s">
         <v>293</v>
       </c>
-      <c r="D62" t="s">
+      <c r="J62" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>20</v>
       </c>
       <c r="O62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
+        <v>286</v>
+      </c>
+      <c r="B63">
+        <v>94</v>
+      </c>
+      <c r="C63" t="s">
+        <v>295</v>
+      </c>
+      <c r="D63" t="s">
+        <v>296</v>
+      </c>
+      <c r="G63" t="s">
         <v>297</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="J63" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>20</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B64">
         <v>74</v>
       </c>
       <c r="C64" t="s">
+        <v>300</v>
+      </c>
+      <c r="D64" t="s">
+        <v>301</v>
+      </c>
+      <c r="G64" t="s">
+        <v>302</v>
+      </c>
+      <c r="J64" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>306</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
       <c r="N64" t="s">
         <v>20</v>
       </c>
       <c r="O64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B65">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="C65" t="s">
+        <v>304</v>
+      </c>
+      <c r="D65" t="s">
+        <v>305</v>
+      </c>
+      <c r="G65" t="s">
+        <v>306</v>
+      </c>
+      <c r="J65" t="s">
         <v>307</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>20</v>
       </c>
       <c r="O65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
+        <v>308</v>
+      </c>
+      <c r="B66">
+        <v>137</v>
+      </c>
+      <c r="C66" t="s">
+        <v>309</v>
+      </c>
+      <c r="D66" t="s">
+        <v>310</v>
+      </c>
+      <c r="G66" t="s">
         <v>311</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="J66" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
       <c r="M66" t="s">
         <v>20</v>
       </c>
       <c r="N66" t="s">
         <v>20</v>
       </c>
       <c r="O66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
+        <v>313</v>
+      </c>
+      <c r="B67">
+        <v>78</v>
+      </c>
+      <c r="C67" t="s">
+        <v>314</v>
+      </c>
+      <c r="D67" t="s">
+        <v>315</v>
+      </c>
+      <c r="G67" t="s">
         <v>316</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="J67" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67" t="s">
         <v>20</v>
       </c>
       <c r="O67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B68">
-        <v>107</v>
+        <v>221</v>
       </c>
       <c r="C68" t="s">
+        <v>319</v>
+      </c>
+      <c r="D68" t="s">
+        <v>320</v>
+      </c>
+      <c r="G68" t="s">
         <v>321</v>
       </c>
-      <c r="D68" t="s">
+      <c r="J68" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>20</v>
       </c>
       <c r="O68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
+        <v>323</v>
+      </c>
+      <c r="B69">
+        <v>109</v>
+      </c>
+      <c r="C69" t="s">
         <v>324</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>325</v>
       </c>
-      <c r="D69" t="s">
+      <c r="G69" t="s">
         <v>326</v>
       </c>
-      <c r="G69" t="s">
+      <c r="J69" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>20</v>
       </c>
       <c r="O69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
+        <v>328</v>
+      </c>
+      <c r="B70">
+        <v>80</v>
+      </c>
+      <c r="C70" t="s">
         <v>329</v>
       </c>
-      <c r="B70">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>330</v>
       </c>
-      <c r="D70" t="s">
+      <c r="G70" t="s">
         <v>331</v>
       </c>
-      <c r="G70" t="s">
+      <c r="J70" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70" t="s">
         <v>20</v>
       </c>
       <c r="O70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
+        <v>333</v>
+      </c>
+      <c r="B71">
+        <v>63</v>
+      </c>
+      <c r="C71" t="s">
         <v>334</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>335</v>
       </c>
-      <c r="D71" t="s">
+      <c r="G71" t="s">
         <v>336</v>
       </c>
-      <c r="G71" t="s">
+      <c r="J71" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="M71" t="s">
         <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>20</v>
       </c>
       <c r="O71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
+        <v>338</v>
+      </c>
+      <c r="B72">
+        <v>75</v>
+      </c>
+      <c r="C72" t="s">
         <v>339</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>340</v>
       </c>
-      <c r="D72" t="s">
+      <c r="G72" t="s">
         <v>341</v>
       </c>
-      <c r="G72" t="s">
+      <c r="J72" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>20</v>
       </c>
       <c r="O72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
+        <v>338</v>
+      </c>
+      <c r="B73">
+        <v>60</v>
+      </c>
+      <c r="C73" t="s">
+        <v>343</v>
+      </c>
+      <c r="D73" t="s">
         <v>344</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="G73" t="s">
         <v>345</v>
       </c>
-      <c r="D73" t="s">
+      <c r="J73" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73" t="s">
         <v>20</v>
       </c>
       <c r="O73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B74">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C74" t="s">
+        <v>348</v>
+      </c>
+      <c r="D74" t="s">
         <v>349</v>
       </c>
-      <c r="D74" t="s">
+      <c r="G74" t="s">
+        <v>28</v>
+      </c>
+      <c r="J74" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74" t="s">
         <v>20</v>
       </c>
       <c r="O74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
+        <v>347</v>
+      </c>
+      <c r="B75">
+        <v>91</v>
+      </c>
+      <c r="C75" t="s">
+        <v>351</v>
+      </c>
+      <c r="D75" t="s">
         <v>352</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="G75" t="s">
         <v>353</v>
       </c>
-      <c r="D75" t="s">
+      <c r="J75" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75" t="s">
         <v>20</v>
       </c>
       <c r="O75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
+        <v>355</v>
+      </c>
+      <c r="B76">
+        <v>60</v>
+      </c>
+      <c r="C76" t="s">
+        <v>356</v>
+      </c>
+      <c r="D76" t="s">
         <v>357</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="G76" t="s">
         <v>358</v>
       </c>
-      <c r="D76" t="s">
+      <c r="J76" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="M76" t="s">
         <v>20</v>
       </c>
       <c r="N76" t="s">
         <v>20</v>
       </c>
       <c r="O76" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
+        <v>360</v>
+      </c>
+      <c r="B77">
+        <v>62</v>
+      </c>
+      <c r="C77" t="s">
+        <v>361</v>
+      </c>
+      <c r="D77" t="s">
         <v>362</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="G77" t="s">
         <v>363</v>
       </c>
-      <c r="D77" t="s">
+      <c r="J77" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="M77" t="s">
         <v>20</v>
       </c>
       <c r="N77" t="s">
         <v>20</v>
       </c>
       <c r="O77" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
+        <v>365</v>
+      </c>
+      <c r="B78">
+        <v>77</v>
+      </c>
+      <c r="C78" t="s">
+        <v>366</v>
+      </c>
+      <c r="D78" t="s">
         <v>367</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="G78" t="s">
         <v>368</v>
       </c>
-      <c r="D78" t="s">
+      <c r="J78" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
       <c r="M78" t="s">
         <v>20</v>
       </c>
       <c r="N78" t="s">
         <v>20</v>
       </c>
       <c r="O78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B79">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="C79" t="s">
+        <v>371</v>
+      </c>
+      <c r="D79" t="s">
         <v>372</v>
       </c>
-      <c r="D79" t="s">
+      <c r="G79" t="s">
         <v>373</v>
       </c>
-      <c r="G79" t="s">
+      <c r="J79" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79" t="s">
         <v>20</v>
       </c>
       <c r="O79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
+        <v>375</v>
+      </c>
+      <c r="B80">
+        <v>60</v>
+      </c>
+      <c r="C80" t="s">
         <v>376</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>377</v>
       </c>
-      <c r="D80" t="s">
+      <c r="G80" t="s">
         <v>378</v>
       </c>
-      <c r="G80" t="s">
+      <c r="J80" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="M80" t="s">
         <v>20</v>
       </c>
       <c r="N80" t="s">
         <v>20</v>
       </c>
       <c r="O80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
+        <v>375</v>
+      </c>
+      <c r="B81">
+        <v>75</v>
+      </c>
+      <c r="C81" t="s">
+        <v>380</v>
+      </c>
+      <c r="D81" t="s">
         <v>381</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="G81" t="s">
         <v>382</v>
       </c>
-      <c r="D81" t="s">
+      <c r="J81" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
       <c r="M81" t="s">
         <v>20</v>
       </c>
       <c r="N81" t="s">
         <v>20</v>
       </c>
       <c r="O81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
+        <v>384</v>
+      </c>
+      <c r="B82">
+        <v>92</v>
+      </c>
+      <c r="C82" t="s">
         <v>385</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>386</v>
       </c>
-      <c r="D82" t="s">
+      <c r="G82" t="s">
         <v>387</v>
       </c>
-      <c r="G82" t="s">
+      <c r="J82" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="M82" t="s">
         <v>20</v>
       </c>
       <c r="N82" t="s">
         <v>20</v>
       </c>
       <c r="O82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
+        <v>389</v>
+      </c>
+      <c r="B83">
+        <v>67</v>
+      </c>
+      <c r="C83" t="s">
         <v>390</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>391</v>
       </c>
-      <c r="D83" t="s">
+      <c r="G83" t="s">
         <v>392</v>
       </c>
-      <c r="G83" t="s">
+      <c r="J83" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="M83" t="s">
         <v>20</v>
       </c>
       <c r="N83" t="s">
         <v>20</v>
       </c>
       <c r="O83" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
+        <v>394</v>
+      </c>
+      <c r="B84">
+        <v>74</v>
+      </c>
+      <c r="C84" t="s">
         <v>395</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>396</v>
       </c>
-      <c r="D84" t="s">
+      <c r="G84" t="s">
         <v>397</v>
       </c>
-      <c r="G84" t="s">
+      <c r="J84" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="M84" t="s">
         <v>20</v>
       </c>
       <c r="N84" t="s">
         <v>20</v>
       </c>
       <c r="O84" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B85">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="C85" t="s">
+        <v>399</v>
+      </c>
+      <c r="D85" t="s">
         <v>400</v>
       </c>
-      <c r="D85" t="s">
+      <c r="G85" t="s">
         <v>401</v>
       </c>
-      <c r="G85" t="s">
+      <c r="J85" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="M85" t="s">
         <v>20</v>
       </c>
       <c r="N85" t="s">
         <v>20</v>
       </c>
       <c r="O85" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
+        <v>403</v>
+      </c>
+      <c r="B86">
+        <v>98</v>
+      </c>
+      <c r="C86" t="s">
         <v>404</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>405</v>
       </c>
-      <c r="D86" t="s">
+      <c r="G86" t="s">
         <v>406</v>
       </c>
-      <c r="G86" t="s">
+      <c r="J86" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="M86" t="s">
         <v>20</v>
       </c>
       <c r="N86" t="s">
         <v>20</v>
       </c>
       <c r="O86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B87">
-        <v>137</v>
+        <v>61</v>
       </c>
       <c r="C87" t="s">
         <v>409</v>
       </c>
       <c r="D87" t="s">
         <v>410</v>
       </c>
       <c r="G87" t="s">
         <v>411</v>
       </c>
       <c r="J87" t="s">
         <v>412</v>
       </c>
       <c r="M87" t="s">
         <v>20</v>
       </c>
       <c r="N87" t="s">
         <v>20</v>
       </c>
       <c r="O87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
+        <v>408</v>
+      </c>
+      <c r="B88">
+        <v>107</v>
+      </c>
+      <c r="C88" t="s">
         <v>413</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>414</v>
       </c>
-      <c r="D88" t="s">
+      <c r="G88" t="s">
+        <v>28</v>
+      </c>
+      <c r="J88" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="M88" t="s">
         <v>20</v>
       </c>
       <c r="N88" t="s">
         <v>20</v>
       </c>
       <c r="O88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
+        <v>416</v>
+      </c>
+      <c r="B89">
+        <v>65</v>
+      </c>
+      <c r="C89" t="s">
+        <v>417</v>
+      </c>
+      <c r="D89" t="s">
         <v>418</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="G89" t="s">
         <v>419</v>
       </c>
-      <c r="D89" t="s">
+      <c r="J89" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>422</v>
       </c>
       <c r="M89" t="s">
         <v>20</v>
       </c>
       <c r="N89" t="s">
         <v>20</v>
       </c>
       <c r="O89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
+        <v>421</v>
+      </c>
+      <c r="B90">
+        <v>68</v>
+      </c>
+      <c r="C90" t="s">
+        <v>422</v>
+      </c>
+      <c r="D90" t="s">
         <v>423</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="G90" t="s">
         <v>424</v>
       </c>
-      <c r="D90" t="s">
+      <c r="J90" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="M90" t="s">
         <v>20</v>
       </c>
       <c r="N90" t="s">
         <v>20</v>
       </c>
       <c r="O90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
+        <v>426</v>
+      </c>
+      <c r="B91">
+        <v>81</v>
+      </c>
+      <c r="C91" t="s">
+        <v>427</v>
+      </c>
+      <c r="D91" t="s">
         <v>428</v>
       </c>
-      <c r="B91">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="G91" t="s">
         <v>429</v>
       </c>
-      <c r="D91" t="s">
+      <c r="J91" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
       <c r="M91" t="s">
         <v>20</v>
       </c>
       <c r="N91" t="s">
         <v>20</v>
       </c>
       <c r="O91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B92">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C92" t="s">
+        <v>432</v>
+      </c>
+      <c r="D92" t="s">
         <v>433</v>
       </c>
-      <c r="D92" t="s">
+      <c r="G92" t="s">
         <v>434</v>
       </c>
-      <c r="G92" t="s">
+      <c r="J92" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="M92" t="s">
         <v>20</v>
       </c>
       <c r="N92" t="s">
         <v>20</v>
       </c>
       <c r="O92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
+        <v>436</v>
+      </c>
+      <c r="B93">
+        <v>66</v>
+      </c>
+      <c r="C93" t="s">
         <v>437</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>438</v>
       </c>
-      <c r="D93" t="s">
+      <c r="G93" t="s">
         <v>439</v>
       </c>
-      <c r="G93" t="s">
+      <c r="J93" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="M93" t="s">
         <v>20</v>
       </c>
       <c r="N93" t="s">
         <v>20</v>
       </c>
       <c r="O93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B94">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="C94" t="s">
+        <v>441</v>
+      </c>
+      <c r="D94" t="s">
         <v>442</v>
       </c>
-      <c r="D94" t="s">
+      <c r="G94" t="s">
+        <v>28</v>
+      </c>
+      <c r="J94" t="s">
         <v>443</v>
-      </c>
-[...4 lines deleted...]
-        <v>445</v>
       </c>
       <c r="M94" t="s">
         <v>20</v>
       </c>
       <c r="N94" t="s">
         <v>20</v>
       </c>
       <c r="O94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
+        <v>444</v>
+      </c>
+      <c r="B95">
+        <v>99</v>
+      </c>
+      <c r="C95" t="s">
+        <v>445</v>
+      </c>
+      <c r="D95" t="s">
         <v>446</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="G95" t="s">
         <v>447</v>
       </c>
-      <c r="D95" t="s">
+      <c r="J95" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
       <c r="M95" t="s">
         <v>20</v>
       </c>
       <c r="N95" t="s">
         <v>20</v>
       </c>
       <c r="O95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
+        <v>449</v>
+      </c>
+      <c r="B96">
+        <v>163</v>
+      </c>
+      <c r="C96" t="s">
+        <v>450</v>
+      </c>
+      <c r="D96" t="s">
         <v>451</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="G96" t="s">
         <v>452</v>
       </c>
-      <c r="D96" t="s">
+      <c r="J96" t="s">
         <v>453</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
       <c r="M96" t="s">
         <v>20</v>
       </c>
       <c r="N96" t="s">
         <v>20</v>
       </c>
       <c r="O96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
+        <v>454</v>
+      </c>
+      <c r="B97">
+        <v>68</v>
+      </c>
+      <c r="C97" t="s">
+        <v>455</v>
+      </c>
+      <c r="D97" t="s">
         <v>456</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="G97" t="s">
         <v>457</v>
       </c>
-      <c r="D97" t="s">
+      <c r="J97" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
       <c r="M97" t="s">
         <v>20</v>
       </c>
       <c r="N97" t="s">
         <v>20</v>
       </c>
       <c r="O97" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
+        <v>459</v>
+      </c>
+      <c r="B98">
+        <v>74</v>
+      </c>
+      <c r="C98" t="s">
+        <v>460</v>
+      </c>
+      <c r="D98" t="s">
         <v>461</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="G98" t="s">
         <v>462</v>
       </c>
-      <c r="D98" t="s">
+      <c r="J98" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
       <c r="M98" t="s">
         <v>20</v>
       </c>
       <c r="N98" t="s">
         <v>20</v>
       </c>
       <c r="O98" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
+        <v>459</v>
+      </c>
+      <c r="B99">
+        <v>90</v>
+      </c>
+      <c r="C99" t="s">
+        <v>464</v>
+      </c>
+      <c r="D99" t="s">
+        <v>465</v>
+      </c>
+      <c r="G99" t="s">
         <v>466</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="J99" t="s">
         <v>467</v>
-      </c>
-[...7 lines deleted...]
-        <v>470</v>
       </c>
       <c r="M99" t="s">
         <v>20</v>
       </c>
       <c r="N99" t="s">
         <v>20</v>
       </c>
       <c r="O99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B100">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C100" t="s">
+        <v>469</v>
+      </c>
+      <c r="D100" t="s">
+        <v>470</v>
+      </c>
+      <c r="G100" t="s">
         <v>471</v>
       </c>
-      <c r="D100" t="s">
+      <c r="J100" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="M100" t="s">
         <v>20</v>
       </c>
       <c r="N100" t="s">
         <v>20</v>
       </c>
       <c r="O100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
+        <v>473</v>
+      </c>
+      <c r="B101">
+        <v>83</v>
+      </c>
+      <c r="C101" t="s">
+        <v>474</v>
+      </c>
+      <c r="D101" t="s">
         <v>475</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="G101" t="s">
+        <v>28</v>
+      </c>
+      <c r="J101" t="s">
         <v>476</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
       <c r="M101" t="s">
         <v>20</v>
       </c>
       <c r="N101" t="s">
         <v>20</v>
       </c>
       <c r="O101" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
+        <v>477</v>
+      </c>
+      <c r="B102">
+        <v>60</v>
+      </c>
+      <c r="C102" t="s">
+        <v>478</v>
+      </c>
+      <c r="D102" t="s">
+        <v>479</v>
+      </c>
+      <c r="G102" t="s">
         <v>480</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="J102" t="s">
         <v>481</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
       <c r="M102" t="s">
         <v>20</v>
       </c>
       <c r="N102" t="s">
         <v>20</v>
       </c>
       <c r="O102" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B103">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="C103" t="s">
+        <v>483</v>
+      </c>
+      <c r="D103" t="s">
+        <v>484</v>
+      </c>
+      <c r="G103" t="s">
         <v>485</v>
       </c>
-      <c r="D103" t="s">
+      <c r="J103" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>488</v>
       </c>
       <c r="M103" t="s">
         <v>20</v>
       </c>
       <c r="N103" t="s">
         <v>20</v>
       </c>
       <c r="O103" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
+        <v>487</v>
+      </c>
+      <c r="B104">
+        <v>83</v>
+      </c>
+      <c r="C104" t="s">
+        <v>488</v>
+      </c>
+      <c r="D104" t="s">
         <v>489</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="G104" t="s">
         <v>490</v>
       </c>
-      <c r="D104" t="s">
+      <c r="J104" t="s">
         <v>491</v>
-      </c>
-[...4 lines deleted...]
-        <v>493</v>
       </c>
       <c r="M104" t="s">
         <v>20</v>
       </c>
       <c r="N104" t="s">
         <v>20</v>
       </c>
       <c r="O104" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
+        <v>487</v>
+      </c>
+      <c r="B105">
+        <v>71</v>
+      </c>
+      <c r="C105" t="s">
+        <v>492</v>
+      </c>
+      <c r="D105" t="s">
+        <v>493</v>
+      </c>
+      <c r="G105" t="s">
         <v>494</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="J105" t="s">
         <v>495</v>
-      </c>
-[...7 lines deleted...]
-        <v>498</v>
       </c>
       <c r="M105" t="s">
         <v>20</v>
       </c>
       <c r="N105" t="s">
         <v>20</v>
       </c>
       <c r="O105" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
+        <v>496</v>
+      </c>
+      <c r="B106">
+        <v>60</v>
+      </c>
+      <c r="C106" t="s">
+        <v>497</v>
+      </c>
+      <c r="D106" t="s">
+        <v>498</v>
+      </c>
+      <c r="G106" t="s">
         <v>499</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="J106" t="s">
         <v>500</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
       <c r="M106" t="s">
         <v>20</v>
       </c>
       <c r="N106" t="s">
         <v>20</v>
       </c>
       <c r="O106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B107">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="C107" t="s">
+        <v>501</v>
+      </c>
+      <c r="D107" t="s">
+        <v>502</v>
+      </c>
+      <c r="G107" t="s">
+        <v>503</v>
+      </c>
+      <c r="J107" t="s">
         <v>504</v>
-      </c>
-[...7 lines deleted...]
-        <v>507</v>
       </c>
       <c r="M107" t="s">
         <v>20</v>
       </c>
       <c r="N107" t="s">
         <v>20</v>
       </c>
       <c r="O107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
+        <v>505</v>
+      </c>
+      <c r="B108">
+        <v>83</v>
+      </c>
+      <c r="C108" t="s">
+        <v>506</v>
+      </c>
+      <c r="D108" t="s">
+        <v>507</v>
+      </c>
+      <c r="G108" t="s">
         <v>508</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="J108" t="s">
         <v>509</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
       <c r="M108" t="s">
         <v>20</v>
       </c>
       <c r="N108" t="s">
         <v>20</v>
       </c>
       <c r="O108" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
+        <v>510</v>
+      </c>
+      <c r="B109">
+        <v>61</v>
+      </c>
+      <c r="C109" t="s">
+        <v>511</v>
+      </c>
+      <c r="D109" t="s">
+        <v>512</v>
+      </c>
+      <c r="G109" t="s">
         <v>513</v>
       </c>
-      <c r="B109">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="J109" t="s">
         <v>514</v>
-      </c>
-[...7 lines deleted...]
-        <v>517</v>
       </c>
       <c r="M109" t="s">
         <v>20</v>
       </c>
       <c r="N109" t="s">
         <v>20</v>
       </c>
       <c r="O109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
+        <v>515</v>
+      </c>
+      <c r="B110">
+        <v>88</v>
+      </c>
+      <c r="C110" t="s">
+        <v>516</v>
+      </c>
+      <c r="D110" t="s">
+        <v>517</v>
+      </c>
+      <c r="G110" t="s">
         <v>518</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="J110" t="s">
         <v>519</v>
-      </c>
-[...7 lines deleted...]
-        <v>522</v>
       </c>
       <c r="M110" t="s">
         <v>20</v>
       </c>
       <c r="N110" t="s">
         <v>20</v>
       </c>
       <c r="O110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
+        <v>520</v>
+      </c>
+      <c r="B111">
+        <v>60</v>
+      </c>
+      <c r="C111" t="s">
+        <v>521</v>
+      </c>
+      <c r="D111" t="s">
+        <v>522</v>
+      </c>
+      <c r="G111" t="s">
         <v>523</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="J111" t="s">
         <v>524</v>
-      </c>
-[...7 lines deleted...]
-        <v>527</v>
       </c>
       <c r="M111" t="s">
         <v>20</v>
       </c>
       <c r="N111" t="s">
         <v>20</v>
       </c>
       <c r="O111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
+        <v>520</v>
+      </c>
+      <c r="B112">
+        <v>60</v>
+      </c>
+      <c r="C112" t="s">
+        <v>525</v>
+      </c>
+      <c r="D112" t="s">
+        <v>526</v>
+      </c>
+      <c r="G112" t="s">
+        <v>527</v>
+      </c>
+      <c r="J112" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>532</v>
       </c>
       <c r="M112" t="s">
         <v>20</v>
       </c>
       <c r="N112" t="s">
         <v>20</v>
       </c>
       <c r="O112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B113">
         <v>60</v>
       </c>
       <c r="C113" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D113" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="G113" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="J113" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="M113" t="s">
         <v>20</v>
       </c>
       <c r="N113" t="s">
         <v>20</v>
       </c>
       <c r="O113" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B114">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C114" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="D114" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="G114" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="J114" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="M114" t="s">
         <v>20</v>
       </c>
       <c r="N114" t="s">
         <v>20</v>
       </c>
       <c r="O114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
+        <v>538</v>
+      </c>
+      <c r="B115">
+        <v>79</v>
+      </c>
+      <c r="C115" t="s">
+        <v>539</v>
+      </c>
+      <c r="D115" t="s">
+        <v>540</v>
+      </c>
+      <c r="G115" t="s">
+        <v>541</v>
+      </c>
+      <c r="J115" t="s">
         <v>542</v>
-      </c>
-[...13 lines deleted...]
-        <v>546</v>
       </c>
       <c r="M115" t="s">
         <v>20</v>
       </c>
       <c r="N115" t="s">
         <v>20</v>
       </c>
       <c r="O115" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B116">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="C116" t="s">
+        <v>544</v>
+      </c>
+      <c r="D116" t="s">
+        <v>545</v>
+      </c>
+      <c r="G116" t="s">
+        <v>546</v>
+      </c>
+      <c r="J116" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
       <c r="M116" t="s">
         <v>20</v>
       </c>
       <c r="N116" t="s">
         <v>20</v>
       </c>
       <c r="O116" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
+        <v>548</v>
+      </c>
+      <c r="B117">
+        <v>61</v>
+      </c>
+      <c r="C117" t="s">
+        <v>549</v>
+      </c>
+      <c r="D117" t="s">
+        <v>550</v>
+      </c>
+      <c r="G117" t="s">
         <v>551</v>
       </c>
-      <c r="B117">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="J117" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
       <c r="M117" t="s">
         <v>20</v>
       </c>
       <c r="N117" t="s">
         <v>20</v>
       </c>
       <c r="O117" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B118">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="C118" t="s">
+        <v>554</v>
+      </c>
+      <c r="D118" t="s">
+        <v>555</v>
+      </c>
+      <c r="G118" t="s">
         <v>556</v>
       </c>
-      <c r="D118" t="s">
+      <c r="J118" t="s">
         <v>557</v>
-      </c>
-[...4 lines deleted...]
-        <v>559</v>
       </c>
       <c r="M118" t="s">
         <v>20</v>
       </c>
       <c r="N118" t="s">
         <v>20</v>
       </c>
       <c r="O118" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
+        <v>558</v>
+      </c>
+      <c r="B119">
+        <v>139</v>
+      </c>
+      <c r="C119" t="s">
+        <v>559</v>
+      </c>
+      <c r="D119" t="s">
         <v>560</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="D119" t="s">
+      <c r="G119" t="s">
         <v>561</v>
       </c>
-      <c r="G119" t="s">
+      <c r="J119" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="M119" t="s">
         <v>20</v>
       </c>
       <c r="N119" t="s">
         <v>20</v>
       </c>
       <c r="O119" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B120">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C120" t="s">
+        <v>563</v>
+      </c>
+      <c r="D120" t="s">
         <v>564</v>
       </c>
-      <c r="D120" t="s">
+      <c r="G120" t="s">
         <v>565</v>
       </c>
-      <c r="G120" t="s">
+      <c r="J120" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="M120" t="s">
         <v>20</v>
       </c>
       <c r="N120" t="s">
         <v>20</v>
       </c>
       <c r="O120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
+        <v>567</v>
+      </c>
+      <c r="B121">
+        <v>94</v>
+      </c>
+      <c r="C121" t="s">
         <v>568</v>
       </c>
-      <c r="B121">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>569</v>
       </c>
-      <c r="D121" t="s">
+      <c r="G121" t="s">
         <v>570</v>
       </c>
-      <c r="G121" t="s">
+      <c r="J121" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="M121" t="s">
         <v>20</v>
       </c>
       <c r="N121" t="s">
         <v>20</v>
       </c>
       <c r="O121" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B122">
-        <v>128</v>
+        <v>70</v>
       </c>
       <c r="C122" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="D122" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="G122" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="J122" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="M122" t="s">
         <v>20</v>
       </c>
       <c r="N122" t="s">
         <v>20</v>
       </c>
       <c r="O122" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B123">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="C123" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D123" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="G123" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="J123" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="M123" t="s">
         <v>20</v>
       </c>
       <c r="N123" t="s">
         <v>20</v>
       </c>
       <c r="O123" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="B124">
-        <v>78</v>
+        <v>155</v>
       </c>
       <c r="C124" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="D124" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="G124" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="J124" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="M124" t="s">
         <v>20</v>
       </c>
       <c r="N124" t="s">
         <v>20</v>
       </c>
       <c r="O124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="B125">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C125" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="D125" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="G125" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
       <c r="J125" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="M125" t="s">
         <v>20</v>
       </c>
       <c r="N125" t="s">
         <v>20</v>
       </c>
       <c r="O125" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>573</v>
+        <v>591</v>
       </c>
       <c r="B126">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="C126" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="D126" t="s">
-        <v>579</v>
+        <v>593</v>
       </c>
       <c r="G126" t="s">
-        <v>580</v>
+        <v>594</v>
       </c>
       <c r="J126" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
       <c r="M126" t="s">
         <v>20</v>
       </c>
       <c r="N126" t="s">
         <v>20</v>
       </c>
       <c r="O126" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="B127">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C127" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="D127" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="G127" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="J127" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="M127" t="s">
         <v>20</v>
       </c>
       <c r="N127" t="s">
         <v>20</v>
       </c>
       <c r="O127" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="B128">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="C128" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
       <c r="D128" t="s">
-        <v>588</v>
+        <v>602</v>
       </c>
       <c r="G128" t="s">
-        <v>589</v>
+        <v>603</v>
       </c>
       <c r="J128" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="M128" t="s">
         <v>20</v>
       </c>
       <c r="N128" t="s">
         <v>20</v>
       </c>
       <c r="O128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>582</v>
+        <v>605</v>
       </c>
       <c r="B129">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="C129" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
       <c r="D129" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
       <c r="G129" t="s">
-        <v>585</v>
+        <v>608</v>
       </c>
       <c r="J129" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="M129" t="s">
         <v>20</v>
       </c>
       <c r="N129" t="s">
         <v>20</v>
       </c>
       <c r="O129" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="B130">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="C130" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="D130" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="G130" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="J130" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="M130" t="s">
         <v>20</v>
       </c>
       <c r="N130" t="s">
         <v>20</v>
       </c>
       <c r="O130" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="B131">
-        <v>60</v>
+        <v>149</v>
       </c>
       <c r="C131" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="D131" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="G131" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="J131" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="M131" t="s">
         <v>20</v>
       </c>
       <c r="N131" t="s">
         <v>20</v>
       </c>
       <c r="O131" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="B132">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C132" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="D132" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="G132" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
       <c r="J132" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
       <c r="M132" t="s">
         <v>20</v>
       </c>
       <c r="N132" t="s">
         <v>20</v>
       </c>
       <c r="O132" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>596</v>
+        <v>625</v>
       </c>
       <c r="B133">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C133" t="s">
-        <v>597</v>
+        <v>626</v>
       </c>
       <c r="D133" t="s">
-        <v>598</v>
+        <v>627</v>
       </c>
       <c r="G133" t="s">
-        <v>599</v>
+        <v>628</v>
       </c>
       <c r="J133" t="s">
-        <v>600</v>
+        <v>629</v>
       </c>
       <c r="M133" t="s">
         <v>20</v>
       </c>
       <c r="N133" t="s">
         <v>20</v>
       </c>
       <c r="O133" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>601</v>
+        <v>625</v>
       </c>
       <c r="B134">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C134" t="s">
-        <v>602</v>
+        <v>630</v>
       </c>
       <c r="D134" t="s">
-        <v>603</v>
+        <v>631</v>
       </c>
       <c r="G134" t="s">
-        <v>604</v>
+        <v>632</v>
       </c>
       <c r="J134" t="s">
-        <v>605</v>
+        <v>633</v>
       </c>
       <c r="M134" t="s">
         <v>20</v>
       </c>
       <c r="N134" t="s">
         <v>20</v>
       </c>
       <c r="O134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>601</v>
+        <v>634</v>
       </c>
       <c r="B135">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C135" t="s">
-        <v>602</v>
+        <v>635</v>
       </c>
       <c r="D135" t="s">
-        <v>603</v>
+        <v>636</v>
       </c>
       <c r="G135" t="s">
-        <v>604</v>
+        <v>637</v>
       </c>
       <c r="J135" t="s">
-        <v>605</v>
+        <v>638</v>
       </c>
       <c r="M135" t="s">
         <v>20</v>
       </c>
       <c r="N135" t="s">
         <v>20</v>
       </c>
       <c r="O135" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="B136">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C136" t="s">
-        <v>607</v>
+        <v>639</v>
       </c>
       <c r="D136" t="s">
-        <v>608</v>
+        <v>640</v>
       </c>
       <c r="G136" t="s">
-        <v>609</v>
+        <v>641</v>
       </c>
       <c r="J136" t="s">
-        <v>610</v>
+        <v>642</v>
       </c>
       <c r="M136" t="s">
         <v>20</v>
       </c>
       <c r="N136" t="s">
         <v>20</v>
       </c>
       <c r="O136" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>606</v>
+        <v>643</v>
       </c>
       <c r="B137">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="C137" t="s">
-        <v>607</v>
+        <v>644</v>
       </c>
       <c r="D137" t="s">
-        <v>608</v>
+        <v>645</v>
       </c>
       <c r="G137" t="s">
-        <v>609</v>
+        <v>646</v>
       </c>
       <c r="J137" t="s">
-        <v>610</v>
+        <v>647</v>
       </c>
       <c r="M137" t="s">
         <v>20</v>
       </c>
       <c r="N137" t="s">
         <v>20</v>
       </c>
       <c r="O137" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
-        <v>611</v>
+        <v>643</v>
       </c>
       <c r="B138">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="C138" t="s">
-        <v>612</v>
+        <v>648</v>
       </c>
       <c r="D138" t="s">
-        <v>613</v>
+        <v>649</v>
       </c>
       <c r="G138" t="s">
-        <v>73</v>
+        <v>650</v>
       </c>
       <c r="J138" t="s">
-        <v>614</v>
+        <v>651</v>
       </c>
       <c r="M138" t="s">
         <v>20</v>
       </c>
       <c r="N138" t="s">
         <v>20</v>
       </c>
       <c r="O138" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" t="s">
-        <v>611</v>
+        <v>652</v>
       </c>
       <c r="B139">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>62</v>
       </c>
       <c r="D139" t="s">
-        <v>613</v>
+        <v>653</v>
       </c>
       <c r="G139" t="s">
-        <v>73</v>
+        <v>654</v>
       </c>
       <c r="J139" t="s">
-        <v>614</v>
+        <v>655</v>
       </c>
       <c r="M139" t="s">
         <v>20</v>
       </c>
       <c r="N139" t="s">
         <v>20</v>
       </c>
       <c r="O139" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
-        <v>615</v>
+        <v>652</v>
       </c>
       <c r="B140">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C140" t="s">
-        <v>616</v>
+        <v>656</v>
       </c>
       <c r="D140" t="s">
-        <v>617</v>
+        <v>657</v>
       </c>
       <c r="G140" t="s">
-        <v>618</v>
+        <v>658</v>
       </c>
       <c r="J140" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="M140" t="s">
         <v>20</v>
       </c>
       <c r="N140" t="s">
         <v>20</v>
       </c>
       <c r="O140" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
-        <v>615</v>
+        <v>660</v>
       </c>
       <c r="B141">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="C141" t="s">
-        <v>620</v>
+        <v>661</v>
       </c>
       <c r="D141" t="s">
-        <v>621</v>
+        <v>662</v>
       </c>
       <c r="G141" t="s">
-        <v>622</v>
+        <v>663</v>
       </c>
       <c r="J141" t="s">
-        <v>623</v>
+        <v>664</v>
       </c>
       <c r="M141" t="s">
         <v>20</v>
       </c>
       <c r="N141" t="s">
         <v>20</v>
       </c>
       <c r="O141" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>615</v>
+        <v>660</v>
       </c>
       <c r="B142">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="C142" t="s">
-        <v>620</v>
+        <v>661</v>
       </c>
       <c r="D142" t="s">
-        <v>621</v>
+        <v>662</v>
       </c>
       <c r="G142" t="s">
-        <v>622</v>
+        <v>663</v>
       </c>
       <c r="J142" t="s">
-        <v>623</v>
+        <v>664</v>
       </c>
       <c r="M142" t="s">
         <v>20</v>
       </c>
       <c r="N142" t="s">
         <v>20</v>
       </c>
       <c r="O142" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="B143">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C143" t="s">
-        <v>625</v>
+        <v>666</v>
       </c>
       <c r="D143" t="s">
-        <v>626</v>
+        <v>667</v>
       </c>
       <c r="G143" t="s">
-        <v>627</v>
+        <v>668</v>
       </c>
       <c r="J143" t="s">
-        <v>628</v>
+        <v>669</v>
       </c>
       <c r="M143" t="s">
         <v>20</v>
       </c>
       <c r="N143" t="s">
         <v>20</v>
       </c>
       <c r="O143" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="B144">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C144" t="s">
-        <v>625</v>
+        <v>670</v>
       </c>
       <c r="D144" t="s">
-        <v>626</v>
+        <v>671</v>
       </c>
       <c r="G144" t="s">
-        <v>627</v>
+        <v>672</v>
       </c>
       <c r="J144" t="s">
-        <v>628</v>
+        <v>673</v>
       </c>
       <c r="M144" t="s">
         <v>20</v>
       </c>
       <c r="N144" t="s">
         <v>20</v>
       </c>
       <c r="O144" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" t="s">
-        <v>629</v>
+        <v>665</v>
       </c>
       <c r="B145">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C145" t="s">
-        <v>630</v>
+        <v>666</v>
       </c>
       <c r="D145" t="s">
-        <v>631</v>
+        <v>667</v>
       </c>
       <c r="G145" t="s">
-        <v>632</v>
+        <v>668</v>
       </c>
       <c r="J145" t="s">
-        <v>633</v>
+        <v>669</v>
       </c>
       <c r="M145" t="s">
         <v>20</v>
       </c>
       <c r="N145" t="s">
         <v>20</v>
       </c>
       <c r="O145" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" t="s">
-        <v>629</v>
+        <v>665</v>
       </c>
       <c r="B146">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="C146" t="s">
-        <v>630</v>
+        <v>670</v>
       </c>
       <c r="D146" t="s">
-        <v>631</v>
+        <v>671</v>
       </c>
       <c r="G146" t="s">
-        <v>632</v>
+        <v>672</v>
       </c>
       <c r="J146" t="s">
-        <v>633</v>
+        <v>673</v>
       </c>
       <c r="M146" t="s">
         <v>20</v>
       </c>
       <c r="N146" t="s">
         <v>20</v>
       </c>
       <c r="O146" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" t="s">
-        <v>634</v>
+        <v>674</v>
       </c>
       <c r="B147">
-        <v>226</v>
+        <v>97</v>
       </c>
       <c r="C147" t="s">
-        <v>635</v>
+        <v>675</v>
       </c>
       <c r="D147" t="s">
-        <v>636</v>
+        <v>676</v>
       </c>
       <c r="G147" t="s">
-        <v>637</v>
+        <v>677</v>
       </c>
       <c r="J147" t="s">
-        <v>638</v>
+        <v>678</v>
       </c>
       <c r="M147" t="s">
         <v>20</v>
       </c>
       <c r="N147" t="s">
         <v>20</v>
       </c>
       <c r="O147" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
-        <v>634</v>
+        <v>674</v>
       </c>
       <c r="B148">
-        <v>226</v>
+        <v>66</v>
       </c>
       <c r="C148" t="s">
-        <v>635</v>
+        <v>679</v>
       </c>
       <c r="D148" t="s">
-        <v>636</v>
+        <v>680</v>
       </c>
       <c r="G148" t="s">
-        <v>637</v>
+        <v>681</v>
       </c>
       <c r="J148" t="s">
-        <v>638</v>
+        <v>682</v>
       </c>
       <c r="M148" t="s">
         <v>20</v>
       </c>
       <c r="N148" t="s">
         <v>20</v>
       </c>
       <c r="O148" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" t="s">
-        <v>639</v>
+        <v>674</v>
       </c>
       <c r="B149">
-        <v>228</v>
+        <v>97</v>
       </c>
       <c r="C149" t="s">
-        <v>640</v>
+        <v>675</v>
       </c>
       <c r="D149" t="s">
-        <v>641</v>
+        <v>676</v>
       </c>
       <c r="G149" t="s">
-        <v>642</v>
+        <v>677</v>
       </c>
       <c r="J149" t="s">
-        <v>643</v>
+        <v>678</v>
       </c>
       <c r="M149" t="s">
         <v>20</v>
       </c>
       <c r="N149" t="s">
         <v>20</v>
       </c>
       <c r="O149" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
-        <v>639</v>
+        <v>674</v>
       </c>
       <c r="B150">
-        <v>228</v>
+        <v>66</v>
       </c>
       <c r="C150" t="s">
-        <v>640</v>
+        <v>679</v>
       </c>
       <c r="D150" t="s">
-        <v>641</v>
+        <v>680</v>
       </c>
       <c r="G150" t="s">
-        <v>642</v>
+        <v>681</v>
       </c>
       <c r="J150" t="s">
-        <v>643</v>
+        <v>682</v>
       </c>
       <c r="M150" t="s">
         <v>20</v>
       </c>
       <c r="N150" t="s">
         <v>20</v>
       </c>
       <c r="O150" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" t="s">
-        <v>644</v>
+        <v>683</v>
       </c>
       <c r="B151">
-        <v>124</v>
+        <v>60</v>
       </c>
       <c r="C151" t="s">
-        <v>645</v>
+        <v>684</v>
       </c>
       <c r="D151" t="s">
-        <v>646</v>
+        <v>685</v>
       </c>
       <c r="G151" t="s">
-        <v>647</v>
+        <v>686</v>
       </c>
       <c r="J151" t="s">
-        <v>648</v>
+        <v>687</v>
       </c>
       <c r="M151" t="s">
         <v>20</v>
       </c>
       <c r="N151" t="s">
         <v>20</v>
       </c>
       <c r="O151" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" t="s">
-        <v>644</v>
+        <v>688</v>
       </c>
       <c r="B152">
-        <v>124</v>
+        <v>84</v>
       </c>
       <c r="C152" t="s">
-        <v>645</v>
+        <v>689</v>
       </c>
       <c r="D152" t="s">
-        <v>646</v>
+        <v>690</v>
       </c>
       <c r="G152" t="s">
-        <v>647</v>
+        <v>691</v>
       </c>
       <c r="J152" t="s">
-        <v>648</v>
+        <v>692</v>
       </c>
       <c r="M152" t="s">
         <v>20</v>
       </c>
       <c r="N152" t="s">
         <v>20</v>
       </c>
       <c r="O152" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" t="s">
-        <v>649</v>
+        <v>688</v>
       </c>
       <c r="B153">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="C153" t="s">
-        <v>650</v>
+        <v>689</v>
       </c>
       <c r="D153" t="s">
-        <v>651</v>
+        <v>690</v>
       </c>
       <c r="G153" t="s">
-        <v>652</v>
+        <v>691</v>
       </c>
       <c r="J153" t="s">
-        <v>653</v>
+        <v>692</v>
       </c>
       <c r="M153" t="s">
         <v>20</v>
       </c>
       <c r="N153" t="s">
         <v>20</v>
       </c>
       <c r="O153" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
-        <v>649</v>
+        <v>693</v>
       </c>
       <c r="B154">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="C154" t="s">
-        <v>650</v>
+        <v>694</v>
       </c>
       <c r="D154" t="s">
-        <v>651</v>
+        <v>695</v>
       </c>
       <c r="G154" t="s">
-        <v>652</v>
+        <v>696</v>
       </c>
       <c r="J154" t="s">
-        <v>653</v>
+        <v>697</v>
       </c>
       <c r="M154" t="s">
         <v>20</v>
       </c>
       <c r="N154" t="s">
         <v>20</v>
       </c>
       <c r="O154" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" t="s">
-        <v>654</v>
+        <v>693</v>
       </c>
       <c r="B155">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="C155" t="s">
-        <v>655</v>
+        <v>694</v>
       </c>
       <c r="D155" t="s">
-        <v>656</v>
+        <v>695</v>
       </c>
       <c r="G155" t="s">
-        <v>657</v>
+        <v>696</v>
       </c>
       <c r="J155" t="s">
-        <v>658</v>
+        <v>697</v>
       </c>
       <c r="M155" t="s">
         <v>20</v>
       </c>
       <c r="N155" t="s">
         <v>20</v>
       </c>
       <c r="O155" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" t="s">
-        <v>654</v>
+        <v>698</v>
       </c>
       <c r="B156">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="C156" t="s">
-        <v>659</v>
+        <v>699</v>
       </c>
       <c r="D156" t="s">
-        <v>660</v>
+        <v>700</v>
       </c>
       <c r="G156" t="s">
-        <v>661</v>
+        <v>701</v>
       </c>
       <c r="J156" t="s">
-        <v>662</v>
+        <v>702</v>
       </c>
       <c r="M156" t="s">
         <v>20</v>
       </c>
       <c r="N156" t="s">
         <v>20</v>
       </c>
       <c r="O156" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" t="s">
-        <v>654</v>
+        <v>698</v>
       </c>
       <c r="B157">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C157" t="s">
-        <v>655</v>
+        <v>699</v>
       </c>
       <c r="D157" t="s">
-        <v>656</v>
+        <v>700</v>
       </c>
       <c r="G157" t="s">
-        <v>657</v>
+        <v>701</v>
       </c>
       <c r="J157" t="s">
-        <v>658</v>
+        <v>702</v>
       </c>
       <c r="M157" t="s">
         <v>20</v>
       </c>
       <c r="N157" t="s">
         <v>20</v>
       </c>
       <c r="O157" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" t="s">
-        <v>654</v>
+        <v>703</v>
       </c>
       <c r="B158">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C158" t="s">
-        <v>659</v>
+        <v>704</v>
       </c>
       <c r="D158" t="s">
-        <v>660</v>
+        <v>705</v>
       </c>
       <c r="G158" t="s">
-        <v>661</v>
+        <v>28</v>
       </c>
       <c r="J158" t="s">
-        <v>662</v>
+        <v>706</v>
       </c>
       <c r="M158" t="s">
         <v>20</v>
       </c>
       <c r="N158" t="s">
         <v>20</v>
       </c>
       <c r="O158" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
-        <v>663</v>
+        <v>703</v>
       </c>
       <c r="B159">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C159" t="s">
-        <v>664</v>
+        <v>704</v>
       </c>
       <c r="D159" t="s">
-        <v>665</v>
+        <v>705</v>
       </c>
       <c r="G159" t="s">
-        <v>666</v>
+        <v>28</v>
       </c>
       <c r="J159" t="s">
-        <v>667</v>
+        <v>706</v>
       </c>
       <c r="M159" t="s">
         <v>20</v>
       </c>
       <c r="N159" t="s">
         <v>20</v>
       </c>
       <c r="O159" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" t="s">
-        <v>663</v>
+        <v>707</v>
       </c>
       <c r="B160">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="C160" t="s">
-        <v>664</v>
+        <v>708</v>
       </c>
       <c r="D160" t="s">
-        <v>665</v>
+        <v>709</v>
       </c>
       <c r="G160" t="s">
-        <v>666</v>
+        <v>710</v>
       </c>
       <c r="J160" t="s">
-        <v>667</v>
+        <v>711</v>
       </c>
       <c r="M160" t="s">
         <v>20</v>
       </c>
       <c r="N160" t="s">
         <v>20</v>
       </c>
       <c r="O160" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" t="s">
-        <v>668</v>
+        <v>707</v>
       </c>
       <c r="B161">
-        <v>118</v>
+        <v>65</v>
       </c>
       <c r="C161" t="s">
-        <v>669</v>
+        <v>712</v>
       </c>
       <c r="D161" t="s">
-        <v>670</v>
+        <v>713</v>
       </c>
       <c r="G161" t="s">
-        <v>671</v>
+        <v>714</v>
       </c>
       <c r="J161" t="s">
-        <v>672</v>
+        <v>715</v>
       </c>
       <c r="M161" t="s">
         <v>20</v>
       </c>
       <c r="N161" t="s">
         <v>20</v>
       </c>
       <c r="O161" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" t="s">
-        <v>668</v>
+        <v>707</v>
       </c>
       <c r="B162">
-        <v>118</v>
+        <v>65</v>
       </c>
       <c r="C162" t="s">
-        <v>669</v>
+        <v>712</v>
       </c>
       <c r="D162" t="s">
-        <v>670</v>
+        <v>713</v>
       </c>
       <c r="G162" t="s">
-        <v>671</v>
+        <v>714</v>
       </c>
       <c r="J162" t="s">
-        <v>672</v>
+        <v>715</v>
       </c>
       <c r="M162" t="s">
         <v>20</v>
       </c>
       <c r="N162" t="s">
         <v>20</v>
       </c>
       <c r="O162" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="B163">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C163" t="s">
-        <v>674</v>
+        <v>717</v>
       </c>
       <c r="D163" t="s">
-        <v>675</v>
+        <v>718</v>
       </c>
       <c r="G163" t="s">
-        <v>676</v>
+        <v>719</v>
       </c>
       <c r="J163" t="s">
-        <v>677</v>
+        <v>720</v>
       </c>
       <c r="M163" t="s">
         <v>20</v>
       </c>
       <c r="N163" t="s">
         <v>20</v>
       </c>
       <c r="O163" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="B164">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C164" t="s">
-        <v>678</v>
+        <v>717</v>
       </c>
       <c r="D164" t="s">
-        <v>679</v>
+        <v>718</v>
       </c>
       <c r="G164" t="s">
-        <v>680</v>
+        <v>719</v>
       </c>
       <c r="J164" t="s">
-        <v>681</v>
+        <v>720</v>
       </c>
       <c r="M164" t="s">
         <v>20</v>
       </c>
       <c r="N164" t="s">
         <v>20</v>
       </c>
       <c r="O164" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" t="s">
-        <v>673</v>
+        <v>721</v>
       </c>
       <c r="B165">
-        <v>172</v>
+        <v>103</v>
       </c>
       <c r="C165" t="s">
-        <v>682</v>
+        <v>722</v>
       </c>
       <c r="D165" t="s">
-        <v>683</v>
+        <v>723</v>
       </c>
       <c r="G165" t="s">
-        <v>684</v>
+        <v>724</v>
       </c>
       <c r="J165" t="s">
-        <v>685</v>
+        <v>725</v>
       </c>
       <c r="M165" t="s">
         <v>20</v>
       </c>
       <c r="N165" t="s">
         <v>20</v>
       </c>
       <c r="O165" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" t="s">
-        <v>673</v>
+        <v>721</v>
       </c>
       <c r="B166">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="C166" t="s">
-        <v>674</v>
+        <v>722</v>
       </c>
       <c r="D166" t="s">
-        <v>675</v>
+        <v>723</v>
       </c>
       <c r="G166" t="s">
-        <v>676</v>
+        <v>724</v>
       </c>
       <c r="J166" t="s">
-        <v>677</v>
+        <v>725</v>
       </c>
       <c r="M166" t="s">
         <v>20</v>
       </c>
       <c r="N166" t="s">
         <v>20</v>
       </c>
       <c r="O166" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" t="s">
-        <v>673</v>
+        <v>726</v>
       </c>
       <c r="B167">
-        <v>97</v>
+        <v>226</v>
       </c>
       <c r="C167" t="s">
-        <v>678</v>
+        <v>727</v>
       </c>
       <c r="D167" t="s">
-        <v>679</v>
+        <v>728</v>
       </c>
       <c r="G167" t="s">
-        <v>680</v>
+        <v>729</v>
       </c>
       <c r="J167" t="s">
-        <v>681</v>
+        <v>730</v>
       </c>
       <c r="M167" t="s">
         <v>20</v>
       </c>
       <c r="N167" t="s">
         <v>20</v>
       </c>
       <c r="O167" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168" t="s">
-        <v>673</v>
+        <v>726</v>
       </c>
       <c r="B168">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="C168" t="s">
-        <v>682</v>
+        <v>727</v>
       </c>
       <c r="D168" t="s">
-        <v>683</v>
+        <v>728</v>
       </c>
       <c r="G168" t="s">
-        <v>684</v>
+        <v>729</v>
       </c>
       <c r="J168" t="s">
-        <v>685</v>
+        <v>730</v>
       </c>
       <c r="M168" t="s">
         <v>20</v>
       </c>
       <c r="N168" t="s">
         <v>20</v>
       </c>
       <c r="O168" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" t="s">
-        <v>686</v>
+        <v>731</v>
       </c>
       <c r="B169">
-        <v>95</v>
+        <v>228</v>
       </c>
       <c r="C169" t="s">
-        <v>687</v>
+        <v>732</v>
       </c>
       <c r="D169" t="s">
-        <v>688</v>
+        <v>733</v>
       </c>
       <c r="G169" t="s">
-        <v>689</v>
+        <v>734</v>
       </c>
       <c r="J169" t="s">
-        <v>690</v>
+        <v>735</v>
       </c>
       <c r="M169" t="s">
         <v>20</v>
       </c>
       <c r="N169" t="s">
         <v>20</v>
       </c>
       <c r="O169" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170" t="s">
-        <v>686</v>
+        <v>731</v>
       </c>
       <c r="B170">
-        <v>95</v>
+        <v>228</v>
       </c>
       <c r="C170" t="s">
-        <v>687</v>
+        <v>732</v>
       </c>
       <c r="D170" t="s">
-        <v>688</v>
+        <v>733</v>
       </c>
       <c r="G170" t="s">
-        <v>689</v>
+        <v>734</v>
       </c>
       <c r="J170" t="s">
-        <v>690</v>
+        <v>735</v>
       </c>
       <c r="M170" t="s">
         <v>20</v>
       </c>
       <c r="N170" t="s">
         <v>20</v>
       </c>
       <c r="O170" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" t="s">
-        <v>691</v>
+        <v>736</v>
       </c>
       <c r="B171">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="C171" t="s">
-        <v>692</v>
+        <v>737</v>
       </c>
       <c r="D171" t="s">
-        <v>693</v>
+        <v>738</v>
       </c>
       <c r="G171" t="s">
-        <v>694</v>
+        <v>739</v>
       </c>
       <c r="J171" t="s">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="M171" t="s">
         <v>20</v>
       </c>
       <c r="N171" t="s">
         <v>20</v>
       </c>
       <c r="O171" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" t="s">
-        <v>691</v>
+        <v>736</v>
       </c>
       <c r="B172">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="C172" t="s">
-        <v>692</v>
+        <v>737</v>
       </c>
       <c r="D172" t="s">
-        <v>693</v>
+        <v>738</v>
       </c>
       <c r="G172" t="s">
-        <v>694</v>
+        <v>739</v>
       </c>
       <c r="J172" t="s">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="M172" t="s">
         <v>20</v>
       </c>
       <c r="N172" t="s">
         <v>20</v>
       </c>
       <c r="O172" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" t="s">
-        <v>696</v>
+        <v>741</v>
       </c>
       <c r="B173">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C173" t="s">
-        <v>697</v>
+        <v>742</v>
       </c>
       <c r="D173" t="s">
-        <v>698</v>
+        <v>743</v>
       </c>
       <c r="G173" t="s">
-        <v>699</v>
+        <v>744</v>
       </c>
       <c r="J173" t="s">
-        <v>700</v>
+        <v>745</v>
       </c>
       <c r="M173" t="s">
         <v>20</v>
       </c>
       <c r="N173" t="s">
         <v>20</v>
       </c>
       <c r="O173" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174" t="s">
-        <v>696</v>
+        <v>741</v>
       </c>
       <c r="B174">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C174" t="s">
-        <v>697</v>
+        <v>742</v>
       </c>
       <c r="D174" t="s">
-        <v>698</v>
+        <v>743</v>
       </c>
       <c r="G174" t="s">
-        <v>699</v>
+        <v>744</v>
       </c>
       <c r="J174" t="s">
-        <v>700</v>
+        <v>745</v>
       </c>
       <c r="M174" t="s">
         <v>20</v>
       </c>
       <c r="N174" t="s">
         <v>20</v>
       </c>
       <c r="O174" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" t="s">
-        <v>701</v>
+        <v>746</v>
       </c>
       <c r="B175">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C175" t="s">
-        <v>702</v>
+        <v>747</v>
       </c>
       <c r="D175" t="s">
-        <v>561</v>
+        <v>748</v>
       </c>
       <c r="G175" t="s">
-        <v>562</v>
+        <v>749</v>
       </c>
       <c r="J175" t="s">
-        <v>703</v>
+        <v>750</v>
       </c>
       <c r="M175" t="s">
         <v>20</v>
       </c>
       <c r="N175" t="s">
         <v>20</v>
       </c>
       <c r="O175" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" t="s">
-        <v>701</v>
+        <v>746</v>
       </c>
       <c r="B176">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C176" t="s">
-        <v>702</v>
+        <v>751</v>
       </c>
       <c r="D176" t="s">
-        <v>561</v>
+        <v>752</v>
       </c>
       <c r="G176" t="s">
-        <v>562</v>
+        <v>753</v>
       </c>
       <c r="J176" t="s">
-        <v>703</v>
+        <v>754</v>
       </c>
       <c r="M176" t="s">
         <v>20</v>
       </c>
       <c r="N176" t="s">
         <v>20</v>
       </c>
       <c r="O176" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" t="s">
-        <v>704</v>
+        <v>746</v>
       </c>
       <c r="B177">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C177" t="s">
-        <v>705</v>
+        <v>747</v>
       </c>
       <c r="D177" t="s">
-        <v>706</v>
+        <v>748</v>
       </c>
       <c r="G177" t="s">
-        <v>707</v>
+        <v>749</v>
       </c>
       <c r="J177" t="s">
-        <v>708</v>
+        <v>750</v>
       </c>
       <c r="M177" t="s">
         <v>20</v>
       </c>
       <c r="N177" t="s">
         <v>20</v>
       </c>
       <c r="O177" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178" t="s">
-        <v>704</v>
+        <v>746</v>
       </c>
       <c r="B178">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="C178" t="s">
-        <v>709</v>
+        <v>751</v>
       </c>
       <c r="D178" t="s">
-        <v>710</v>
+        <v>752</v>
       </c>
       <c r="G178" t="s">
-        <v>711</v>
+        <v>753</v>
       </c>
       <c r="J178" t="s">
-        <v>712</v>
+        <v>754</v>
       </c>
       <c r="M178" t="s">
         <v>20</v>
       </c>
       <c r="N178" t="s">
         <v>20</v>
       </c>
       <c r="O178" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" t="s">
-        <v>713</v>
+        <v>755</v>
       </c>
       <c r="B179">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C179" t="s">
-        <v>714</v>
+        <v>756</v>
       </c>
       <c r="D179" t="s">
-        <v>715</v>
+        <v>757</v>
       </c>
       <c r="G179" t="s">
-        <v>716</v>
+        <v>758</v>
       </c>
       <c r="J179" t="s">
-        <v>717</v>
+        <v>759</v>
       </c>
       <c r="M179" t="s">
         <v>20</v>
       </c>
       <c r="N179" t="s">
         <v>20</v>
       </c>
       <c r="O179" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180" t="s">
-        <v>718</v>
+        <v>755</v>
       </c>
       <c r="B180">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C180" t="s">
-        <v>719</v>
+        <v>756</v>
       </c>
       <c r="D180" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
       <c r="G180" t="s">
-        <v>721</v>
+        <v>758</v>
       </c>
       <c r="J180" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="M180" t="s">
         <v>20</v>
       </c>
       <c r="N180" t="s">
         <v>20</v>
       </c>
       <c r="O180" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="B181">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="C181" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
       <c r="D181" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="G181" t="s">
-        <v>726</v>
+        <v>763</v>
       </c>
       <c r="J181" t="s">
-        <v>727</v>
+        <v>764</v>
       </c>
       <c r="M181" t="s">
         <v>20</v>
       </c>
       <c r="N181" t="s">
         <v>20</v>
       </c>
       <c r="O181" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182" t="s">
-        <v>728</v>
+        <v>760</v>
       </c>
       <c r="B182">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="C182" t="s">
-        <v>729</v>
+        <v>761</v>
       </c>
       <c r="D182" t="s">
-        <v>730</v>
+        <v>762</v>
       </c>
       <c r="G182" t="s">
-        <v>731</v>
+        <v>763</v>
       </c>
       <c r="J182" t="s">
-        <v>732</v>
+        <v>764</v>
       </c>
       <c r="M182" t="s">
         <v>20</v>
       </c>
       <c r="N182" t="s">
         <v>20</v>
       </c>
       <c r="O182" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" t="s">
-        <v>733</v>
+        <v>765</v>
       </c>
       <c r="B183">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="C183" t="s">
-        <v>734</v>
+        <v>766</v>
       </c>
       <c r="D183" t="s">
-        <v>735</v>
+        <v>767</v>
       </c>
       <c r="G183" t="s">
-        <v>736</v>
+        <v>768</v>
       </c>
       <c r="J183" t="s">
-        <v>737</v>
+        <v>769</v>
       </c>
       <c r="M183" t="s">
         <v>20</v>
       </c>
       <c r="N183" t="s">
         <v>20</v>
       </c>
       <c r="O183" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184" t="s">
-        <v>733</v>
+        <v>765</v>
       </c>
       <c r="B184">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C184" t="s">
-        <v>738</v>
+        <v>770</v>
       </c>
       <c r="D184" t="s">
-        <v>739</v>
+        <v>771</v>
       </c>
       <c r="G184" t="s">
-        <v>740</v>
+        <v>772</v>
       </c>
       <c r="J184" t="s">
-        <v>741</v>
+        <v>773</v>
       </c>
       <c r="M184" t="s">
         <v>20</v>
       </c>
       <c r="N184" t="s">
         <v>20</v>
       </c>
       <c r="O184" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" t="s">
-        <v>742</v>
+        <v>765</v>
       </c>
       <c r="B185">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="C185" t="s">
-        <v>743</v>
+        <v>774</v>
       </c>
       <c r="D185" t="s">
-        <v>744</v>
+        <v>775</v>
       </c>
       <c r="G185" t="s">
-        <v>745</v>
+        <v>776</v>
       </c>
       <c r="J185" t="s">
-        <v>746</v>
+        <v>777</v>
       </c>
       <c r="M185" t="s">
         <v>20</v>
       </c>
       <c r="N185" t="s">
         <v>20</v>
       </c>
       <c r="O185" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186" t="s">
-        <v>747</v>
+        <v>765</v>
       </c>
       <c r="B186">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C186" t="s">
-        <v>748</v>
+        <v>766</v>
       </c>
       <c r="D186" t="s">
-        <v>749</v>
+        <v>767</v>
       </c>
       <c r="G186" t="s">
-        <v>73</v>
+        <v>768</v>
       </c>
       <c r="J186" t="s">
-        <v>750</v>
+        <v>769</v>
       </c>
       <c r="M186" t="s">
         <v>20</v>
       </c>
       <c r="N186" t="s">
         <v>20</v>
       </c>
       <c r="O186" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="B187">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="C187" t="s">
-        <v>752</v>
+        <v>770</v>
       </c>
       <c r="D187" t="s">
-        <v>753</v>
+        <v>771</v>
       </c>
       <c r="G187" t="s">
-        <v>754</v>
+        <v>772</v>
       </c>
       <c r="J187" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="M187" t="s">
         <v>20</v>
       </c>
       <c r="N187" t="s">
         <v>20</v>
       </c>
       <c r="O187" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="B188">
-        <v>60</v>
+        <v>172</v>
       </c>
       <c r="C188" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="D188" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="G188" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="J188" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="M188" t="s">
         <v>20</v>
       </c>
       <c r="N188" t="s">
         <v>20</v>
       </c>
       <c r="O188" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
       <c r="B189">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C189" t="s">
-        <v>761</v>
+        <v>779</v>
       </c>
       <c r="D189" t="s">
-        <v>762</v>
+        <v>780</v>
       </c>
       <c r="G189" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="J189" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="M189" t="s">
         <v>20</v>
       </c>
       <c r="N189" t="s">
         <v>20</v>
       </c>
       <c r="O189" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190" t="s">
-        <v>765</v>
+        <v>778</v>
       </c>
       <c r="B190">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="C190" t="s">
-        <v>766</v>
+        <v>779</v>
       </c>
       <c r="D190" t="s">
-        <v>767</v>
+        <v>780</v>
       </c>
       <c r="G190" t="s">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="J190" t="s">
-        <v>769</v>
+        <v>782</v>
       </c>
       <c r="M190" t="s">
         <v>20</v>
       </c>
       <c r="N190" t="s">
         <v>20</v>
       </c>
       <c r="O190" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" t="s">
-        <v>770</v>
+        <v>783</v>
       </c>
       <c r="B191">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="C191" t="s">
-        <v>771</v>
+        <v>784</v>
       </c>
       <c r="D191" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="G191" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="J191" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
       <c r="M191" t="s">
         <v>20</v>
       </c>
       <c r="N191" t="s">
         <v>20</v>
       </c>
       <c r="O191" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="B192">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C192" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="D192" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="G192" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="J192" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="M192" t="s">
         <v>20</v>
       </c>
       <c r="N192" t="s">
         <v>20</v>
       </c>
       <c r="O192" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="B193">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="C193" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="D193" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="G193" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="J193" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="M193" t="s">
         <v>20</v>
       </c>
       <c r="N193" t="s">
         <v>20</v>
       </c>
       <c r="O193" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B194">
+        <v>60</v>
+      </c>
+      <c r="C194" t="s">
+        <v>789</v>
+      </c>
+      <c r="D194" t="s">
+        <v>790</v>
+      </c>
+      <c r="G194" t="s">
+        <v>791</v>
+      </c>
+      <c r="J194" t="s">
+        <v>792</v>
+      </c>
+      <c r="M194" t="s">
+        <v>20</v>
+      </c>
+      <c r="N194" t="s">
+        <v>20</v>
+      </c>
+      <c r="O194" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="195" spans="1:15">
+      <c r="A195" t="s">
+        <v>793</v>
+      </c>
+      <c r="B195">
+        <v>62</v>
+      </c>
+      <c r="C195" t="s">
+        <v>794</v>
+      </c>
+      <c r="D195" t="s">
+        <v>653</v>
+      </c>
+      <c r="G195" t="s">
+        <v>654</v>
+      </c>
+      <c r="J195" t="s">
+        <v>795</v>
+      </c>
+      <c r="M195" t="s">
+        <v>20</v>
+      </c>
+      <c r="N195" t="s">
+        <v>20</v>
+      </c>
+      <c r="O195" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="196" spans="1:15">
+      <c r="A196" t="s">
+        <v>793</v>
+      </c>
+      <c r="B196">
+        <v>62</v>
+      </c>
+      <c r="C196" t="s">
+        <v>794</v>
+      </c>
+      <c r="D196" t="s">
+        <v>653</v>
+      </c>
+      <c r="G196" t="s">
+        <v>654</v>
+      </c>
+      <c r="J196" t="s">
+        <v>795</v>
+      </c>
+      <c r="M196" t="s">
+        <v>20</v>
+      </c>
+      <c r="N196" t="s">
+        <v>20</v>
+      </c>
+      <c r="O196" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="197" spans="1:15">
+      <c r="A197" t="s">
+        <v>796</v>
+      </c>
+      <c r="B197">
+        <v>60</v>
+      </c>
+      <c r="C197" t="s">
+        <v>797</v>
+      </c>
+      <c r="D197" t="s">
+        <v>798</v>
+      </c>
+      <c r="G197" t="s">
+        <v>799</v>
+      </c>
+      <c r="J197" t="s">
+        <v>800</v>
+      </c>
+      <c r="M197" t="s">
+        <v>20</v>
+      </c>
+      <c r="N197" t="s">
+        <v>20</v>
+      </c>
+      <c r="O197" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="198" spans="1:15">
+      <c r="A198" t="s">
+        <v>796</v>
+      </c>
+      <c r="B198">
+        <v>77</v>
+      </c>
+      <c r="C198" t="s">
+        <v>801</v>
+      </c>
+      <c r="D198" t="s">
+        <v>802</v>
+      </c>
+      <c r="G198" t="s">
+        <v>803</v>
+      </c>
+      <c r="J198" t="s">
+        <v>804</v>
+      </c>
+      <c r="M198" t="s">
+        <v>20</v>
+      </c>
+      <c r="N198" t="s">
+        <v>20</v>
+      </c>
+      <c r="O198" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="199" spans="1:15">
+      <c r="A199" t="s">
+        <v>805</v>
+      </c>
+      <c r="B199">
+        <v>60</v>
+      </c>
+      <c r="C199" t="s">
+        <v>806</v>
+      </c>
+      <c r="D199" t="s">
+        <v>807</v>
+      </c>
+      <c r="G199" t="s">
+        <v>808</v>
+      </c>
+      <c r="J199" t="s">
+        <v>809</v>
+      </c>
+      <c r="M199" t="s">
+        <v>20</v>
+      </c>
+      <c r="N199" t="s">
+        <v>20</v>
+      </c>
+      <c r="O199" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="200" spans="1:15">
+      <c r="A200" t="s">
+        <v>810</v>
+      </c>
+      <c r="B200">
+        <v>87</v>
+      </c>
+      <c r="C200" t="s">
+        <v>811</v>
+      </c>
+      <c r="D200" t="s">
+        <v>812</v>
+      </c>
+      <c r="G200" t="s">
+        <v>813</v>
+      </c>
+      <c r="J200" t="s">
+        <v>814</v>
+      </c>
+      <c r="M200" t="s">
+        <v>20</v>
+      </c>
+      <c r="N200" t="s">
+        <v>20</v>
+      </c>
+      <c r="O200" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="201" spans="1:15">
+      <c r="A201" t="s">
+        <v>815</v>
+      </c>
+      <c r="B201">
+        <v>60</v>
+      </c>
+      <c r="C201" t="s">
+        <v>816</v>
+      </c>
+      <c r="D201" t="s">
+        <v>817</v>
+      </c>
+      <c r="G201" t="s">
+        <v>818</v>
+      </c>
+      <c r="J201" t="s">
+        <v>819</v>
+      </c>
+      <c r="M201" t="s">
+        <v>20</v>
+      </c>
+      <c r="N201" t="s">
+        <v>20</v>
+      </c>
+      <c r="O201" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="202" spans="1:15">
+      <c r="A202" t="s">
+        <v>820</v>
+      </c>
+      <c r="B202">
+        <v>60</v>
+      </c>
+      <c r="C202" t="s">
+        <v>821</v>
+      </c>
+      <c r="D202" t="s">
+        <v>822</v>
+      </c>
+      <c r="G202" t="s">
+        <v>823</v>
+      </c>
+      <c r="J202" t="s">
+        <v>824</v>
+      </c>
+      <c r="M202" t="s">
+        <v>20</v>
+      </c>
+      <c r="N202" t="s">
+        <v>20</v>
+      </c>
+      <c r="O202" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="203" spans="1:15">
+      <c r="A203" t="s">
+        <v>825</v>
+      </c>
+      <c r="B203">
+        <v>70</v>
+      </c>
+      <c r="C203" t="s">
+        <v>826</v>
+      </c>
+      <c r="D203" t="s">
+        <v>827</v>
+      </c>
+      <c r="G203" t="s">
+        <v>828</v>
+      </c>
+      <c r="J203" t="s">
+        <v>829</v>
+      </c>
+      <c r="M203" t="s">
+        <v>20</v>
+      </c>
+      <c r="N203" t="s">
+        <v>20</v>
+      </c>
+      <c r="O203" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="204" spans="1:15">
+      <c r="A204" t="s">
+        <v>825</v>
+      </c>
+      <c r="B204">
+        <v>91</v>
+      </c>
+      <c r="C204" t="s">
+        <v>830</v>
+      </c>
+      <c r="D204" t="s">
+        <v>831</v>
+      </c>
+      <c r="G204" t="s">
+        <v>832</v>
+      </c>
+      <c r="J204" t="s">
+        <v>833</v>
+      </c>
+      <c r="M204" t="s">
+        <v>20</v>
+      </c>
+      <c r="N204" t="s">
+        <v>20</v>
+      </c>
+      <c r="O204" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="205" spans="1:15">
+      <c r="A205" t="s">
+        <v>834</v>
+      </c>
+      <c r="B205">
+        <v>76</v>
+      </c>
+      <c r="C205" t="s">
+        <v>835</v>
+      </c>
+      <c r="D205" t="s">
+        <v>836</v>
+      </c>
+      <c r="G205" t="s">
+        <v>837</v>
+      </c>
+      <c r="J205" t="s">
+        <v>838</v>
+      </c>
+      <c r="M205" t="s">
+        <v>20</v>
+      </c>
+      <c r="N205" t="s">
+        <v>20</v>
+      </c>
+      <c r="O205" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="206" spans="1:15">
+      <c r="A206" t="s">
+        <v>839</v>
+      </c>
+      <c r="B206">
+        <v>89</v>
+      </c>
+      <c r="C206" t="s">
+        <v>840</v>
+      </c>
+      <c r="D206" t="s">
+        <v>841</v>
+      </c>
+      <c r="G206" t="s">
+        <v>28</v>
+      </c>
+      <c r="J206" t="s">
+        <v>842</v>
+      </c>
+      <c r="M206" t="s">
+        <v>20</v>
+      </c>
+      <c r="N206" t="s">
+        <v>20</v>
+      </c>
+      <c r="O206" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="207" spans="1:15">
+      <c r="A207" t="s">
+        <v>843</v>
+      </c>
+      <c r="B207">
+        <v>90</v>
+      </c>
+      <c r="C207" t="s">
+        <v>844</v>
+      </c>
+      <c r="D207" t="s">
+        <v>845</v>
+      </c>
+      <c r="G207" t="s">
+        <v>846</v>
+      </c>
+      <c r="J207" t="s">
+        <v>847</v>
+      </c>
+      <c r="M207" t="s">
+        <v>20</v>
+      </c>
+      <c r="N207" t="s">
+        <v>20</v>
+      </c>
+      <c r="O207" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="208" spans="1:15">
+      <c r="A208" t="s">
+        <v>843</v>
+      </c>
+      <c r="B208">
+        <v>60</v>
+      </c>
+      <c r="C208" t="s">
+        <v>848</v>
+      </c>
+      <c r="D208" t="s">
+        <v>849</v>
+      </c>
+      <c r="G208" t="s">
+        <v>850</v>
+      </c>
+      <c r="J208" t="s">
+        <v>851</v>
+      </c>
+      <c r="M208" t="s">
+        <v>20</v>
+      </c>
+      <c r="N208" t="s">
+        <v>20</v>
+      </c>
+      <c r="O208" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="209" spans="1:15">
+      <c r="A209" t="s">
+        <v>852</v>
+      </c>
+      <c r="B209">
+        <v>86</v>
+      </c>
+      <c r="C209" t="s">
+        <v>853</v>
+      </c>
+      <c r="D209" t="s">
+        <v>854</v>
+      </c>
+      <c r="G209" t="s">
+        <v>855</v>
+      </c>
+      <c r="J209" t="s">
+        <v>856</v>
+      </c>
+      <c r="M209" t="s">
+        <v>20</v>
+      </c>
+      <c r="N209" t="s">
+        <v>20</v>
+      </c>
+      <c r="O209" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="210" spans="1:15">
+      <c r="A210" t="s">
+        <v>857</v>
+      </c>
+      <c r="B210">
+        <v>84</v>
+      </c>
+      <c r="C210" t="s">
+        <v>858</v>
+      </c>
+      <c r="D210" t="s">
+        <v>859</v>
+      </c>
+      <c r="G210" t="s">
+        <v>860</v>
+      </c>
+      <c r="J210" t="s">
+        <v>861</v>
+      </c>
+      <c r="M210" t="s">
+        <v>20</v>
+      </c>
+      <c r="N210" t="s">
+        <v>20</v>
+      </c>
+      <c r="O210" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="211" spans="1:15">
+      <c r="A211" t="s">
+        <v>862</v>
+      </c>
+      <c r="B211">
+        <v>98</v>
+      </c>
+      <c r="C211" t="s">
+        <v>863</v>
+      </c>
+      <c r="D211" t="s">
+        <v>864</v>
+      </c>
+      <c r="G211" t="s">
+        <v>865</v>
+      </c>
+      <c r="J211" t="s">
+        <v>866</v>
+      </c>
+      <c r="M211" t="s">
+        <v>20</v>
+      </c>
+      <c r="N211" t="s">
+        <v>20</v>
+      </c>
+      <c r="O211" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="212" spans="1:15">
+      <c r="A212" t="s">
+        <v>867</v>
+      </c>
+      <c r="B212">
+        <v>77</v>
+      </c>
+      <c r="C212" t="s">
+        <v>868</v>
+      </c>
+      <c r="D212" t="s">
+        <v>869</v>
+      </c>
+      <c r="G212" t="s">
+        <v>870</v>
+      </c>
+      <c r="J212" t="s">
+        <v>871</v>
+      </c>
+      <c r="M212" t="s">
+        <v>20</v>
+      </c>
+      <c r="N212" t="s">
+        <v>20</v>
+      </c>
+      <c r="O212" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="213" spans="1:15">
+      <c r="A213" t="s">
+        <v>872</v>
+      </c>
+      <c r="B213">
+        <v>99</v>
+      </c>
+      <c r="C213" t="s">
+        <v>873</v>
+      </c>
+      <c r="D213" t="s">
+        <v>874</v>
+      </c>
+      <c r="G213" t="s">
+        <v>875</v>
+      </c>
+      <c r="J213" t="s">
+        <v>876</v>
+      </c>
+      <c r="M213" t="s">
+        <v>20</v>
+      </c>
+      <c r="N213" t="s">
+        <v>20</v>
+      </c>
+      <c r="O213" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="214" spans="1:15">
+      <c r="A214" t="s">
+        <v>877</v>
+      </c>
+      <c r="B214">
         <v>68</v>
       </c>
-      <c r="C194" t="s">
-[...17 lines deleted...]
-      <c r="O194" t="s">
+      <c r="C214" t="s">
+        <v>878</v>
+      </c>
+      <c r="D214" t="s">
+        <v>879</v>
+      </c>
+      <c r="G214" t="s">
+        <v>880</v>
+      </c>
+      <c r="J214" t="s">
+        <v>881</v>
+      </c>
+      <c r="M214" t="s">
+        <v>20</v>
+      </c>
+      <c r="N214" t="s">
+        <v>20</v>
+      </c>
+      <c r="O214" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>