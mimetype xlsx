--- v0 (2026-04-04)
+++ v1 (2026-08-19)
@@ -12,119 +12,449 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/lalim_26.png</t>
+  </si>
+  <si>
+    <t>Lalim Vertical regressa com corrida de 15 quilómetros</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Come&amp;ccedil;ou a contagem decrescente para ir para a estrada a terceira edi&amp;ccedil;&amp;atilde;o do Lalim Vertical. O evento, que decorre a 26 de setembro (s&amp;aacute;bado), promete desafiar atletas e amantes do trail running num cen&amp;aacute;rio de montanha &amp;uacute;nico, vistas de cortar a respira&amp;ccedil;&amp;atilde;o e a promessa de cada metro percorrido valer por mil.&lt;/p&gt; &lt;p&gt;Quem ainda n&amp;atilde;o garantiu a sua inscri&amp;ccedil;&amp;atilde;o, pode juntar-se a esta aventura em https://stopandgo.net/events/lalim-vertical-2026 As vagas s&amp;atilde;o limitadas a apenas 250 participantes no total. Todos os atletas t&amp;ecirc;m direito a medalha e um lanche- conv&amp;iacute;vio no final.&lt;/p&gt; &lt;p&gt;A competi&amp;ccedil;&amp;atilde;o apresenta, este ano, tr&amp;ecirc;s provas distintas que v&amp;atilde;o colocar &amp;agrave; prova a resist&amp;ecirc;ncia dos corredores e garantir momentos de pura adrenalina: o Trail de 15 quil&amp;oacute;metros (992m D+), a Caminhada de 11 quil&amp;oacute;metros (737m D+) e o Kids Trail (1 km).&lt;/p&gt; &lt;p&gt;Com um percurso desafiador e organizado pelo Munic&amp;iacute;pio de Lamego, o III Lalim Vertical quer afirmar-se no calend&amp;aacute;rio do trail running regional. &amp;Eacute; a terceira e &amp;uacute;ltima prova do Circuito Lamecum Trail.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Programa&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Local de Partida para todas as provas: Ermida N.&amp;ordf; Senhora da Piedade&lt;/p&gt; &lt;ul&gt; &lt;li&gt;15h Kids Trail (nascidos entre 2011 e 2020)&lt;/li&gt; &lt;li&gt;15h30 Trail e Caminhada (aconselhado a mais de 12 anos)&lt;/li&gt; &lt;li&gt;17h30 Lanche e Entrega de Pr&amp;eacute;mios: Av. Dr. Alfredo de Sousa&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Eventos | Municipais"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/fogo_piro_musical.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Sessão de Fogo Piro-Musical</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O grande final da Romaria vai iluminar o c&amp;eacute;u de Lamego!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;No dia 9 de setembro, a Sess&amp;atilde;o de Fogo Piro-Musical (Fogo Preso) encerra em grande as Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, proporcionando um espet&amp;aacute;culo onde a luz, a cor e a m&amp;uacute;sica se fundem numa experi&amp;ecirc;ncia inesquec&amp;iacute;vel.&lt;/p&gt; &lt;p&gt;Ao ritmo da m&amp;uacute;sica, o c&amp;eacute;u transforma-se num palco de emo&amp;ccedil;&amp;atilde;o, assinalando o encerramento da Romaria de Portugal com um espet&amp;aacute;culo que re&amp;uacute;ne milhares de pessoas e fica para sempre na mem&amp;oacute;ria de quem o vive.&lt;/p&gt; &lt;p&gt;Lamego convida todos a despedirem-se da Romaria da melhor forma: com os olhos postos no c&amp;eacute;u e o cora&amp;ccedil;&amp;atilde;o cheio de emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/procissao_de_triunfo.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Majestosa Procissão de Triunfo</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A f&amp;eacute; e a tradi&amp;ccedil;&amp;atilde;o atingem o seu ponto mais alto em Lamego!&lt;/p&gt; &lt;p&gt;No dia 8 de setembro, a Majestosa Prociss&amp;atilde;o de Triunfo percorre as ruas da cidade, protagonizando um dos momentos mais solenes e emblem&amp;aacute;ticos das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios&lt;/p&gt; &lt;p&gt;Reconhecida pela sua impon&amp;ecirc;ncia e profundo significado religioso, esta prociss&amp;atilde;o re&amp;uacute;ne milhares de fi&amp;eacute;is e visitantes numa manifesta&amp;ccedil;&amp;atilde;o de f&amp;eacute;, devo&amp;ccedil;&amp;atilde;o e respeito, preservando uma tradi&amp;ccedil;&amp;atilde;o secular que faz da Romaria de Portugal uma das maiores celebra&amp;ccedil;&amp;otilde;es marianas do pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;Lamego convida todos a assistir a este momento &amp;uacute;nico, onde a espiritualidade, a hist&amp;oacute;ria e a identidade da cidade se unem numa celebra&amp;ccedil;&amp;atilde;o inesquec&amp;iacute;vel.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/grande_noite.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | NOITADA</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Noitada est&amp;aacute; a chegar!&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;No dia 7 de setembro, Lamego vive um dos momentos mais emocionantes e aguardados das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios: a Noitada, a grande noite da Romaria de Portugal.&lt;/p&gt; &lt;p&gt;Milhares de pessoas enchem as ruas da cidade para viver uma noite &amp;uacute;nica, marcada pela f&amp;eacute;, pela tradi&amp;ccedil;&amp;atilde;o, pela ilumina&amp;ccedil;&amp;atilde;o festiva e por um ambiente de celebra&amp;ccedil;&amp;atilde;o que faz desta Romaria uma refer&amp;ecirc;ncia nacional.&lt;/p&gt; &lt;p&gt;Lamego convida todos a fazerem parte desta noite inesquec&amp;iacute;vel, onde a devo&amp;ccedil;&amp;atilde;o, a cultura e a alegria se unem para criar mem&amp;oacute;rias que perduram no tempo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/batalha_das_flores.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Batalha das Flores</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 7 de setembro, a emblem&amp;aacute;tica Batalha das Flores volta a encher a cidade de cor, alegria e emo&amp;ccedil;&amp;atilde;o, num dos momentos mais marcantes das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios&lt;/p&gt; &lt;p&gt;Entre carros aleg&amp;oacute;ricos, m&amp;uacute;sica e milhares de flores lan&amp;ccedil;adas ao longo do percurso, vive-se um espet&amp;aacute;culo &amp;uacute;nico que envolve participantes e p&amp;uacute;blico numa celebra&amp;ccedil;&amp;atilde;o inesquec&amp;iacute;vel da Romaria de Portugal&lt;/p&gt; &lt;p&gt;Lamego convida todos a assistir a este momento de cor, tradi&amp;ccedil;&amp;atilde;o e partilha, onde cada flor simboliza a alegria e o esp&amp;iacute;rito festivo que tornam esta Romaria &amp;uacute;nica no pa&amp;iacute;s&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/fogo_de_artificio.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Sessão de Fogo de Artifício</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 7 de setembro, a &lt;strong&gt;Sess&amp;atilde;o de Fogo de Artif&amp;iacute;cio&amp;nbsp;&lt;/strong&gt;promete iluminar a noite mais emblem&amp;aacute;tica das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios&lt;/p&gt; &lt;p&gt;Luz, cor e emo&amp;ccedil;&amp;atilde;o unem-se num espet&amp;aacute;culo memor&amp;aacute;vel que encanta milhares de pessoas e assinala um dos momentos mais aguardados da Romaria de Portugal, transformando a cidade num cen&amp;aacute;rio verdadeiramente m&amp;aacute;gico.&lt;/p&gt; &lt;p&gt;Lamego convida todos a viver este momento &amp;uacute;nico, onde cada explos&amp;atilde;o de luz celebra a tradi&amp;ccedil;&amp;atilde;o, a devo&amp;ccedil;&amp;atilde;o e a grandiosidade de uma festa que continua a emocionar gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-06</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/marcha_luminosa.png</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FESTAS DOS REMÉDIOS | Marcha Luminosa </t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A magia da tradi&amp;ccedil;&amp;atilde;o ilumina as ruas de Lamego!&lt;/p&gt; &lt;p&gt;No dia 6 de setembro, a emblem&amp;aacute;tica Marcha Luminosa volta a encher a cidade de cor, criatividade e orgulho, num dos momentos mais aguardados das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios.&lt;/p&gt; &lt;p&gt;Carros aleg&amp;oacute;ricos, luz, m&amp;uacute;sica e o empenho das associa&amp;ccedil;&amp;otilde;es e freguesias d&amp;atilde;o vida a um desfile &amp;uacute;nico, que celebra a identidade, a hist&amp;oacute;ria e o esp&amp;iacute;rito da comunidade lamecense.&lt;/p&gt; &lt;p&gt;Lamego convida todos a assistir a este espet&amp;aacute;culo de luz e tradi&amp;ccedil;&amp;atilde;o, onde cada desfile &amp;eacute; uma homenagem &amp;agrave;s ra&amp;iacute;zes, &amp;agrave; criatividade e ao orgulho de ser lamecense.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/plutonio.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Plutónio</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios continua a proporcionar momentos para todos os gostos.&lt;/p&gt; &lt;p&gt;A 5 de steembro, Plut&amp;oacute;nio sobe ao palco para uma atua&amp;ccedil;&amp;atilde;o intensa, carregada de atitude, energia e dos temas que marcaram uma gera&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Quando a tradi&amp;ccedil;&amp;atilde;o se encontra com os maiores nomes da m&amp;uacute;sica portuguesa, o resultado &amp;eacute; uma festa inesquec&amp;iacute;vel.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/tarde_crianca.jpg</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Tarde da Criança</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A alegria das crian&amp;ccedil;as vai invadir Lamego!&lt;/p&gt; &lt;p&gt;No dia 5 de setembro, a&lt;strong&gt; Tarde da Crian&amp;ccedil;a&lt;/strong&gt; promete transformar a Romaria de Portugal num verdadeiro universo de divers&amp;atilde;o, fantasia e muitos sorrisos.&lt;/p&gt; &lt;p&gt;Personagens, anima&amp;ccedil;&amp;atilde;o, m&amp;uacute;sica, espet&amp;aacute;culos e muitas surpresas esperam pelos mais pequenos, proporcionando uma tarde inesquec&amp;iacute;vel para toda a fam&amp;iacute;lia.&lt;/p&gt; &lt;p&gt;Lamego convida todas as crian&amp;ccedil;as e as suas fam&amp;iacute;lias a viverem este momento especial das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, onde a magia, a imagina&amp;ccedil;&amp;atilde;o e a alegria s&amp;atilde;o as grandes protagonistas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/os_quatro_e_meia.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Os Quatro e Meia</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios continua a proporcionar momentos para todos os gostos.&lt;/p&gt; &lt;p&gt;No dia 4 de setembro, Os Quatro e Meia prometem um concerto memor&amp;aacute;vel, onde cada can&amp;ccedil;&amp;atilde;o ser&amp;aacute; vivida em un&amp;iacute;ssono pelo p&amp;uacute;blico.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/santamaria.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Santamaria</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios continua a proporcionar momentos para todos os gostos.&lt;/p&gt; &lt;p&gt;A 3 de setembro, os Santamaria sobem ao palco para um concerto cheio de energia, com temas que marcaram gera&amp;ccedil;&amp;otilde;es e continuam a conquistar o p&amp;uacute;blico.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/festa_da_radio.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Festa da Rádio</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios continua a proporcionar momentos para todos os gostos.&lt;/p&gt; &lt;p&gt;No dia 2 de setembro, a Festa da R&amp;aacute;dio promete uma noite vibrante, repleta de ritmo, entretenimento e muita divers&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/dia_das_bandas_filarmonicas.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Dia das Bandas Filarmónicas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios continua a proporcionar momentos para todos os gostos.&lt;/p&gt; &lt;p&gt;A &lt;strong&gt;1 de setembro, o Dia das Bandas Filarm&amp;oacute;nicas&lt;/strong&gt; presta homenagem a uma das tradi&amp;ccedil;&amp;otilde;es mais emblem&amp;aacute;ticas do concelho, celebrando o talento e a dedica&amp;ccedil;&amp;atilde;o das nossas bandas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/filipe_sequeira.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Filipe Sequeira</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios continua a proporcionar momentos para todos os gostos.&lt;/p&gt; &lt;p&gt;No dia &lt;strong&gt;31 de agosto, Filipe Sequeira&lt;/strong&gt; promete uma noite marcada pela m&amp;uacute;sica, energia e proximidade com o p&amp;uacute;blico.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-30</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/em_casa_damalia.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Em Casa D' Amália</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego prepara-se para viver mais dois momentos inesquec&amp;iacute;veis nas Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, onde a m&amp;uacute;sica e a cultura voltam a marcar encontro com a tradi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A 30 de agosto, o espet&amp;aacute;culo &lt;strong&gt;Em Casa D' Am&amp;aacute;lia - O Concerto ao Vivo&lt;/strong&gt; presta homenagem ao legado de Am&amp;aacute;lia Rodrigues, numa noite dedicada ao fado e &amp;agrave; identidade portuguesa.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/cortejo_etnografico.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Cortejo Etnográfico</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;As tradi&amp;ccedil;&amp;otilde;es ganham vida nas ruas de Lamego!&lt;/p&gt; &lt;p&gt;No dia 30 de agosto, o Cortejo Etnogr&amp;aacute;fico volta a desfilar pelas ruas da cidade, celebrando a riqueza das tradi&amp;ccedil;&amp;otilde;es, dos costumes e da identidade cultural que fazem da Romaria de Portuga um patrim&amp;oacute;nio vivo.&lt;/p&gt; &lt;p&gt;Trajes t&amp;iacute;picos, m&amp;uacute;sica tradicional, dan&amp;ccedil;as e o entusiasmo dos grupos participantes d&amp;atilde;o vida a um espet&amp;aacute;culo aut&amp;ecirc;ntico, onde o passado e o presente se encontram para homenagear as ra&amp;iacute;zes da regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Lamego convida todos a assistir a este momento &amp;uacute;nico das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios,preservando e valorizando o legado cultural que passa de gera&amp;ccedil;&amp;atilde;o em gera&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/concerto_mater_dei.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Concerto MATER DEI</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A m&amp;uacute;sica sacra ecoa no cora&amp;ccedil;&amp;atilde;o de Lamego!&lt;/p&gt; &lt;p&gt;No dia 30 de agosto, o &lt;strong&gt;Concerto MATER DEI, interpretado pela Banda Filarm&amp;oacute;nica de Magueija,&lt;/strong&gt; convida o p&amp;uacute;blico para um momento de profunda beleza musical e espiritual, integrado nas Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios.&lt;/p&gt; &lt;p&gt;Num ambiente de grande solenidade, a m&amp;uacute;sica eleva a celebra&amp;ccedil;&amp;atilde;o, proporcionando um concerto marcado pela emo&amp;ccedil;&amp;atilde;o, pela qualidade art&amp;iacute;stica e pelo esp&amp;iacute;rito de devo&amp;ccedil;&amp;atilde;o que caracteriza a Romaria de Portugal.&lt;/p&gt; &lt;p&gt;Lamego convida todos a assistir a este momento &amp;uacute;nico, onde a cultura, a m&amp;uacute;sica e a f&amp;eacute; se unem numa experi&amp;ecirc;ncia inesquec&amp;iacute;vel.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/sara_correia.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Sara Correia</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No dia 29 de agosto, Sara Correia sobe ao palco para um concerto repleto de emo&amp;ccedil;&amp;atilde;o, autenticidade e talento.&lt;/p&gt; &lt;p&gt;Uma noite &amp;uacute;nica, integrada na programa&amp;ccedil;&amp;atilde;o da &amp;#120314;&amp;#120302;&amp;#120310;&amp;#120316;&amp;#120319; &amp;#120319;&amp;#120316;&amp;#120314;&amp;#120302;&amp;#120319;&amp;#120310;&amp;#120302; &amp;#120305;&amp;#120306; &amp;#120291;&amp;#120316;&amp;#120319;&amp;#120321;&amp;#120322;&amp;#120308;&amp;#120302;&amp;#120313;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/festival_de_folclore.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS |  Festival de Folclore</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A tradi&amp;ccedil;&amp;atilde;o ganha vida. Lamego dan&amp;ccedil;a ao som das suas ra&amp;iacute;zes.&lt;/p&gt; &lt;p&gt;No dia 29 de agosto, as Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios recebem o Festival de Folclore, um momento de celebra&amp;ccedil;&amp;atilde;o da cultura popular, das tradi&amp;ccedil;&amp;otilde;es e da identidade que unem gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Uma noite onde a m&amp;uacute;sica, a dan&amp;ccedil;a e os trajes tradicionais contam a hist&amp;oacute;ria de um povo, mantendo viva a riqueza do patrim&amp;oacute;nio imaterial portugu&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;Lamego volta a afirmar-se como palco de excel&amp;ecirc;ncia para a preserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es, convidando todos a fazer parte desta grande celebra&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/vizinhos.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Vizinhos</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego prepara-se para voltar a receber milhares de visitantes nas Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, onde a tradi&amp;ccedil;&amp;atilde;o, a f&amp;eacute; e a m&amp;uacute;sica se encontram numa celebra&amp;ccedil;&amp;atilde;o &amp;uacute;nica.&lt;/p&gt; &lt;p&gt;No dia 28 de agosto, os&lt;strong&gt; Vizinhos&lt;/strong&gt; sobem ao palco para mais uma noite de m&amp;uacute;sica, energia e celebra&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/xxxiv_concentracao_motard_a_romaria.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | XXXIV Concentração Motard à Romaria</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;De 28 a 30 de agosto, a cidade recebe a XXXIV Concentra&amp;ccedil;&amp;atilde;o Motard &amp;agrave; Romaria, um dos momentos mais emblem&amp;aacute;ticos das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios.&lt;/p&gt; &lt;p&gt;Durante tr&amp;ecirc;s dias, milhares de motociclistas e visitantes voltam a reunir-se na Romaria de Portugal, num ambiente marcado pela paix&amp;atilde;o pelas duas rodas, pelo conv&amp;iacute;vio e por um programa repleto de anima&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Lamego prepara-se para receber todos de bra&amp;ccedil;os abertos, celebrando uma tradi&amp;ccedil;&amp;atilde;o que continua a unir gera&amp;ccedil;&amp;otilde;es e a afirmar a cidade como um destino de refer&amp;ecirc;ncia no panorama motard nacional.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/xutos___pontapes.png</t>
+  </si>
+  <si>
+    <t>FESTAS DOS REMÉDIOS | Xutos &amp; Pontapés</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego prepara-se para voltar a receber milhares de visitantes nas Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, onde a tradi&amp;ccedil;&amp;atilde;o, a f&amp;eacute; e a m&amp;uacute;sica se encontram numa celebra&amp;ccedil;&amp;atilde;o &amp;uacute;nica.&lt;/p&gt; &lt;p&gt;A 27 de agosto, os&lt;strong&gt; Xutos &amp;amp; Pontap&amp;eacute;s&lt;/strong&gt; d&amp;atilde;o o arranque aos grandes concertos das festividades.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/post_balbina__2_.png</t>
+  </si>
+  <si>
+    <t>Galeria Solar da Porta dos Figos acolhe nova exposição de pintura</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A partir de 14 de agosto, a C&amp;acirc;mara Municipal de Lamego apresenta mais uma proposta cultural na Galeria Solar da Porta dos Figos, situada no Bairro do Castelo.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o de pintura PERSONA, da artista Balbina Mendes, com curadoria de Helena Gil, prop&amp;otilde;e uma viagem visual marcada pela for&amp;ccedil;a do retrato, da express&amp;atilde;o e da reflex&amp;atilde;o sobre a condi&amp;ccedil;&amp;atilde;o humana.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o PERSONA assenta na m&amp;aacute;scara, eixo axialda produ&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Balbina Mendes h&amp;aacute; quase duas d&amp;eacute;cadas. Mantendo-se o fasc&amp;iacute;nio pelasm&amp;uacute;ltiplas significa&amp;ccedil;&amp;otilde;es que persona encerra, procurou a partir de um referentemilenar, uma interpreta&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, marcando assim o confronto entre opassado e o presente, a tradi&amp;ccedil;&amp;atilde;o e a modernidade. &amp;Eacute; a m&amp;aacute;scara, &amp;iacute;cone ancestral,registada sobre um material contempor&amp;acirc;neo que se sobrep&amp;otilde;e a um rosto de hoje,procurando destacar as v&amp;aacute;rias dicotomias associadas &amp;agrave; m&amp;aacute;scara que oculta edenuncia, oblitera e revela...&lt;/p&gt; &lt;p&gt;Esta mostra est&amp;aacute; patente ao p&amp;uacute;blico at&amp;eacute; 14 de outubro, de ter&amp;ccedil;a-feira a domingo. A entrada &amp;eacute; livre.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/img_20260728_wa0011.jpg</t>
+  </si>
+  <si>
+    <t>Semana da Juventude promove torneio desportivo inovador</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Centro Multiusos de Lamego vai ser palco das grandes emo&amp;ccedil;&amp;otilde;es da Lamego Youth Cup, um torneio desportivo inovador que reunir&amp;aacute; tr&amp;ecirc;s modalidades distintas: futsal, voleibol e andebol.&lt;/p&gt; &lt;p&gt;Esta competi&amp;ccedil;&amp;atilde;o integra a 2&amp;ordf; Semana da Juventude de Lamego que tem por objetivo promover o conv&amp;iacute;vio, a inclus&amp;atilde;o e o esp&amp;iacute;rito de equipa, proporcionando, ao mesmo tempo, uma experi&amp;ecirc;ncia desportiva din&amp;acirc;mica e diferenciadora.&lt;/p&gt; &lt;p&gt;Dentro de campo, as partidas ser&amp;atilde;o disputadas por equipas mistas, compostas por participantes de diferentes escal&amp;otilde;es et&amp;aacute;rios e atletas de v&amp;aacute;rias modalidades.&lt;/p&gt; &lt;p&gt;A Lamego Youth Cup decorrer&amp;aacute; de 10 a 12 de agosto, das 9h &amp;agrave;s 21 horas. A entrada &amp;eacute; livre.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/748963577_2115261759420986_3045531817794529334_n.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sousa Comedy Night </t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo 6 de agosto, &amp;agrave;s 21h30, o Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o recebe Rui Xar&amp;aacute;, Miguel 7 Estacas e Jo&amp;atilde;o Seabra para um espet&amp;aacute;culo de stand-up imperd&amp;iacute;vel.&lt;/p&gt; &lt;p&gt;&amp;#127903;&amp;#65039; Os bilhetes j&amp;aacute; est&amp;atilde;o &amp;agrave; venda na Tickeline. Garanta j&amp;aacute; o seu lugar e prepare-se para uma noite cheia de humor.&lt;/p&gt; &lt;p&gt;&amp;#128205; Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o &amp;ndash; Lamego&lt;/p&gt; &lt;p&gt;&amp;#128467;&amp;#65039; 6 de agosto | &amp;#128344; 21h30&lt;/p&gt; &lt;p&gt;&amp;#128286; M/16&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/soco.jpg</t>
+  </si>
+  <si>
+    <t>SOCO A SOCO</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Na d&amp;eacute;cada de 1970, Orlando Jesus foi mais do que um pugilista: foi o retrato de uma Lisboa dura, feita de gin&amp;aacute;sios de bairro, noites intensas e figuras marginais que moldaram uma gera&amp;ccedil;&amp;atilde;o. Um retrato &amp;iacute;ntimo e imperfeito, onde a c&amp;acirc;mara regista os gestos e as vozes que ainda resistem, preservando um tempo em vias de desaparecimento, a presen&amp;ccedil;a de Orlando Jesus e a Lisboa que o moldou. Orlando Jesus foi campe&amp;atilde;o nacional de boxe e um dos &amp;uacute;ltimos grandes nomes da &amp;eacute;poca de ouro do boxe portugu&amp;ecirc;s. Teve uma longa e not&amp;aacute;vel carreira, tanto em Portugal como em Espanha. Para al&amp;eacute;m de lutador, foi, e continua a ser, um dos mais respeitados treinadores de boxe, tendo formado v&amp;aacute;rios campe&amp;otilde;es, entre eles o seu filho, Orlando Jesus Jr. Atualmente, Orlando &amp;eacute; tamb&amp;eacute;m o &amp;uacute;nico &amp;aacute;rbitro internacional da IBA em Portugal, fun&amp;ccedil;&amp;atilde;o na qual j&amp;aacute; teve oportunidade de arbitrar combates de t&amp;iacute;tulos mundiais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Homepage | Listagem"}]</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/746476861_1027445266813144_2766565618240620733_n.jpg</t>
+  </si>
+  <si>
+    <t>REJOICE | LAMEGO 2026</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego prepara-se para viver dias de alegria e reflex&amp;atilde;o! A cidade acolhe o evento '&amp;dagger; rejoice LAMEGO 2026', prometendo um fim de semana inesquec&amp;iacute;vel de f&amp;eacute; e comunidade. Conhe&amp;ccedil;a o programa completo:&lt;/p&gt; &lt;p&gt;&amp;#119811;&amp;#119842;&amp;#119834; &amp;#120784;&amp;#120786; &amp;#119837;&amp;#119838; &amp;#119817;&amp;#119854;&amp;#119845;&amp;#119841;&amp;#119848;&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120788;&amp;#119841;&amp;#120782;&amp;#120782; &amp;ndash; &amp;#120784;&amp;#120783;&amp;#119841;&amp;#120782;&amp;#120782; | Acolhimento&lt;/p&gt; &lt;p&gt;&amp;#120784;&amp;#120783;&amp;#119841;&amp;#120782;&amp;#120782; | Alvim e os Esquilos&lt;/p&gt; &lt;p&gt;&amp;#119811;&amp;#119842;&amp;#119834; &amp;#120784;&amp;#120787; &amp;#119837;&amp;#119838; &amp;#119817;&amp;#119854;&amp;#119845;&amp;#119841;&amp;#119848;&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120782;&amp;#119841;&amp;#120782;&amp;#120782; &amp;ndash; &amp;#120783;&amp;#120785;&amp;#119841;&amp;#120782;&amp;#120782; | Catequeses Rise Up e Eucaristia&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120786;&amp;#119841;&amp;#120785;&amp;#120782; &amp;ndash; &amp;#120783;&amp;#120790;&amp;#119841;&amp;#120782;&amp;#120782; | Oficinas Ler na Cidade&lt;/p&gt; &lt;p&gt;&amp;#120784;&amp;#120783;&amp;#119841;&amp;#120782;&amp;#120782; | Banquette&lt;/p&gt; &lt;p&gt;&amp;#120784;&amp;#120784;&amp;#119841;&amp;#120782;&amp;#120782; | Vig&amp;iacute;lia&lt;/p&gt; &lt;p&gt;&amp;#119811;&amp;#119842;&amp;#119834; &amp;#120784;&amp;#120788; &amp;#119837;&amp;#119838; &amp;#119817;&amp;#119854;&amp;#119845;&amp;#119841;&amp;#119848;&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120782;&amp;#119841;&amp;#120782;&amp;#120782; | Eucaristia de Envio&lt;/p&gt; &lt;p&gt;Nota: Com transmiss&amp;atilde;o TVI na Eucaristia de Envio)&lt;/p&gt; &lt;p&gt;Fortaleza&lt;/p&gt; &lt;p&gt;Convidamos todos a participarem neste momento especial que une f&amp;eacute;, m&amp;uacute;sica e cultura no cora&amp;ccedil;&amp;atilde;o de Lamego. N&amp;atilde;o perca esta oportunidade!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/solta.jpg</t>
+  </si>
+  <si>
+    <t>TRC à Solta</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o volta a estar &amp;ldquo;&amp;agrave; solta&amp;rdquo; no Parque Isidoro Guedes, em Lamego!&lt;/p&gt; &lt;p&gt;De 17 a 18 de julho, a sombra das &amp;aacute;rvores acolher&amp;aacute; m&amp;uacute;sica, cinema, dan&amp;ccedil;a e oficinas com a participa&amp;ccedil;&amp;atilde;o da comunidade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/livro.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Feira do Livro </t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Durante nove dias, o Parque Isidoro Guedes volta a afirmar-se como um espa&amp;ccedil;o privilegiado de encontro entre a literatura, a m&amp;uacute;sica e a cultura, acolhendo uma programa&amp;ccedil;&amp;atilde;o diversificada e dirigida a p&amp;uacute;blicos de todas as idades.&lt;/p&gt; &lt;p&gt;Nesta edi&amp;ccedil;&amp;atilde;o, para al&amp;eacute;m das tradicionais bancas de livros, a Feira contar&amp;aacute; com a participa&amp;ccedil;&amp;atilde;o de personalidades de refer&amp;ecirc;ncia do panorama cultural portugu&amp;ecirc;s, como Pedro Chagas Freitas, Lu&amp;iacute;s Os&amp;oacute;rio, Madalena S&amp;aacute; Fernandes, Ricardo Ribeiro e Lavoisier, que dar&amp;atilde;o vida a conversas, apresenta&amp;ccedil;&amp;otilde;es e concertos.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o inclui ainda anima&amp;ccedil;&amp;atilde;o infantil, a &amp;ldquo;Tendinha do Cinema&amp;rdquo; e diversas iniciativas que refor&amp;ccedil;am a Feira do Livro como um dos principais momentos culturais do concelho.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego convida todos a participar nesta celebra&amp;ccedil;&amp;atilde;o da cultura, da leitura e da cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-05-30</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/captura_de_ecra_2026_01_29_093518.png</t>
   </si>
   <si>
     <t>As Guerreiras do K-Pop – Em Concerto (Tributo)</t>
   </si>
   <si>
     <t>&lt;p&gt;No pr&amp;oacute;ximo dia 30 de maio, o Centro Multiusos de Lamego recebe o espet&amp;aacute;culo &amp;ldquo;As Guerreiras do K-Pop &amp;ndash; Em Concerto (Tributo)&amp;rdquo;, um evento cheio de m&amp;uacute;sica, dan&amp;ccedil;a e energia, pensado especialmente para o p&amp;uacute;blico jovem e para os f&amp;atilde;s do universo K-Pop. Este espet&amp;aacute;culo realiza-se em parceria com o Munic&amp;iacute;pio de Lamego, refor&amp;ccedil;ando a aposta em propostas diversificadas e dirigidas a novos p&amp;uacute;blicos.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Newsletter | Listagem de Eventos"}]</t>
   </si>
   <si>
-    <t>[]</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-19</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/644354755_892335980452357_7699452275060073082_n.jpg</t>
   </si>
   <si>
     <t>4ª Edição - Caminho dos Monges</t>
   </si>
   <si>
     <t>&lt;p&gt; Um percurso. Uma experi&amp;ecirc;ncia que marca.&lt;/p&gt; &lt;p&gt;O Caminho dos Monges regressa para a sua 4&amp;ordf; edi&amp;ccedil;&amp;atilde;o, convidando todos a viver um trajeto que atravessa hist&amp;oacute;ria, natureza e identidade, num ambiente &amp;uacute;nico e memor&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;&amp;#128205; 12 de abril - Tarouca&lt;/p&gt; &lt;p&gt;&amp;#128205; 19 de abril - Lamego&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Inscri&amp;ccedil;&amp;otilde;es obrigat&amp;oacute;rias at&amp;eacute; 5 de abril, em https://stopandgo.net/events/caminho-dos-monges-2026 .&lt;/p&gt; &lt;p&gt;As vagas s&amp;atilde;o limitadas, garanta o seu lugar a tempo.&lt;/p&gt; &lt;p&gt;Contamos consigo?&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"Homepage | Listagem"}]</t>
   </si>
   <si>
     <t>2026-04-12</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/tarouca.jpg</t>
   </si>
   <si>
     <t>2026-01-25</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/iol_avatar.jpg</t>
   </si>
   <si>
     <t>AVATAR: FOGO E CINZAS</t>
   </si>
   <si>
     <t>&lt;p&gt;Em AVATAR: FOGO E CINZAS, James Cameron leva o p&amp;uacute;blico de volta a Pandora numa nova aventura imersiva, com Jake Sully (Sam Worthington), o ex-fuzileiro transformado em l&amp;iacute;der Na&amp;rsquo;vi, a guerreira Na&amp;rsquo;vi Neytiri (Zoe Salda&amp;ntilde;a) e a fam&amp;iacute;lia Sully.&lt;/p&gt; &lt;p&gt;O filme tem argumento de James Cameron, Rick Jaffa e Amanda Silver, e hist&amp;oacute;ria de James Cameron, Rick Jaffa, Amanda Silver, Josh Friedman e Shane Salerno. No elenco, destacam-se ainda Sigourney Weaver, Stephen Lang, Oona Chaplin, Cliff Curtis, Britain Dalton, Trinity Bliss, Jack Champion, Bailey Bass e Kate Winslet.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-01-15</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/instagram_post___2.jpg</t>
   </si>
@@ -550,51 +880,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L16"/>
+  <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -633,355 +963,1022 @@
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
       <c r="K2" t="s">
         <v>17</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="K3" t="s">
         <v>17</v>
       </c>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="K4" t="s">
         <v>17</v>
       </c>
       <c r="L4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
       <c r="K5" t="s">
         <v>17</v>
       </c>
       <c r="L5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="K6" t="s">
         <v>17</v>
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
+      <c r="G7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
       <c r="K7" t="s">
         <v>17</v>
       </c>
       <c r="L7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
+      <c r="G8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
       <c r="K8" t="s">
         <v>17</v>
       </c>
       <c r="L8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
         <v>16</v>
       </c>
       <c r="K9" t="s">
         <v>17</v>
       </c>
       <c r="L9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J10" t="s">
         <v>16</v>
       </c>
       <c r="K10" t="s">
         <v>17</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
         <v>16</v>
       </c>
       <c r="K11" t="s">
         <v>17</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="K12" t="s">
         <v>17</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="J13" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="K13" t="s">
         <v>17</v>
       </c>
       <c r="L13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G14" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="J14" t="s">
         <v>16</v>
       </c>
       <c r="K14" t="s">
         <v>17</v>
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="J15" t="s">
         <v>16</v>
       </c>
       <c r="K15" t="s">
         <v>17</v>
       </c>
       <c r="L15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="G16" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="J16" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="K16" t="s">
         <v>17</v>
       </c>
       <c r="L16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" t="s">
+        <v>73</v>
+      </c>
+      <c r="J17" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" t="s">
+        <v>76</v>
+      </c>
+      <c r="J18" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G19" t="s">
+        <v>80</v>
+      </c>
+      <c r="J19" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="G20" t="s">
+        <v>83</v>
+      </c>
+      <c r="J20" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" t="s">
+        <v>17</v>
+      </c>
+      <c r="L20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G21" t="s">
+        <v>87</v>
+      </c>
+      <c r="J21" t="s">
+        <v>16</v>
+      </c>
+      <c r="K21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" t="s">
+        <v>89</v>
+      </c>
+      <c r="G22" t="s">
+        <v>90</v>
+      </c>
+      <c r="J22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" t="s">
+        <v>93</v>
+      </c>
+      <c r="G23" t="s">
+        <v>94</v>
+      </c>
+      <c r="J23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" t="s">
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G24" t="s">
+        <v>98</v>
+      </c>
+      <c r="J24" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" t="s">
+        <v>17</v>
+      </c>
+      <c r="L24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" t="s">
+        <v>101</v>
+      </c>
+      <c r="G25" t="s">
+        <v>102</v>
+      </c>
+      <c r="J25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" t="s">
+        <v>17</v>
+      </c>
+      <c r="L25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C26" t="s">
+        <v>104</v>
+      </c>
+      <c r="D26" t="s">
+        <v>105</v>
+      </c>
+      <c r="G26" t="s">
+        <v>106</v>
+      </c>
+      <c r="J26" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" t="s">
+        <v>17</v>
+      </c>
+      <c r="L26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" t="s">
+        <v>110</v>
+      </c>
+      <c r="J27" t="s">
+        <v>111</v>
+      </c>
+      <c r="K27" t="s">
+        <v>17</v>
+      </c>
+      <c r="L27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>114</v>
+      </c>
+      <c r="G28" t="s">
+        <v>115</v>
+      </c>
+      <c r="J28" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" t="s">
+        <v>17</v>
+      </c>
+      <c r="L28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="C29" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" t="s">
+        <v>119</v>
+      </c>
+      <c r="J29" t="s">
+        <v>111</v>
+      </c>
+      <c r="K29" t="s">
+        <v>17</v>
+      </c>
+      <c r="L29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" t="s">
+        <v>123</v>
+      </c>
+      <c r="J30" t="s">
+        <v>111</v>
+      </c>
+      <c r="K30" t="s">
+        <v>17</v>
+      </c>
+      <c r="L30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="C31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="G31" t="s">
+        <v>127</v>
+      </c>
+      <c r="J31" t="s">
+        <v>128</v>
+      </c>
+      <c r="K31" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="C32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" t="s">
+        <v>132</v>
+      </c>
+      <c r="J32" t="s">
+        <v>111</v>
+      </c>
+      <c r="K32" t="s">
+        <v>17</v>
+      </c>
+      <c r="L32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="C33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" t="s">
+        <v>132</v>
+      </c>
+      <c r="J33" t="s">
+        <v>111</v>
+      </c>
+      <c r="K33" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" t="s">
+        <v>137</v>
+      </c>
+      <c r="G34" t="s">
+        <v>138</v>
+      </c>
+      <c r="J34" t="s">
+        <v>128</v>
+      </c>
+      <c r="K34" t="s">
+        <v>17</v>
+      </c>
+      <c r="L34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" t="s">
+        <v>140</v>
+      </c>
+      <c r="D35" t="s">
+        <v>141</v>
+      </c>
+      <c r="G35" t="s">
+        <v>142</v>
+      </c>
+      <c r="J35" t="s">
+        <v>111</v>
+      </c>
+      <c r="K35" t="s">
+        <v>17</v>
+      </c>
+      <c r="L35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" t="s">
+        <v>143</v>
+      </c>
+      <c r="C36" t="s">
+        <v>144</v>
+      </c>
+      <c r="D36" t="s">
+        <v>145</v>
+      </c>
+      <c r="G36" t="s">
+        <v>146</v>
+      </c>
+      <c r="J36" t="s">
+        <v>128</v>
+      </c>
+      <c r="K36" t="s">
+        <v>17</v>
+      </c>
+      <c r="L36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="C37" t="s">
+        <v>148</v>
+      </c>
+      <c r="D37" t="s">
+        <v>149</v>
+      </c>
+      <c r="G37" t="s">
+        <v>150</v>
+      </c>
+      <c r="J37" t="s">
+        <v>128</v>
+      </c>
+      <c r="K37" t="s">
+        <v>17</v>
+      </c>
+      <c r="L37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" t="s">
+        <v>147</v>
+      </c>
+      <c r="D38" t="s">
+        <v>151</v>
+      </c>
+      <c r="G38" t="s">
+        <v>152</v>
+      </c>
+      <c r="J38" t="s">
+        <v>128</v>
+      </c>
+      <c r="K38" t="s">
+        <v>17</v>
+      </c>
+      <c r="L38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" t="s">
+        <v>148</v>
+      </c>
+      <c r="D39" t="s">
+        <v>149</v>
+      </c>
+      <c r="G39" t="s">
+        <v>150</v>
+      </c>
+      <c r="J39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K39" t="s">
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" t="s">
+        <v>153</v>
+      </c>
+      <c r="C40" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" t="s">
+        <v>156</v>
+      </c>
+      <c r="J40" t="s">
+        <v>128</v>
+      </c>
+      <c r="K40" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="C41" t="s">
+        <v>158</v>
+      </c>
+      <c r="D41" t="s">
+        <v>159</v>
+      </c>
+      <c r="G41" t="s">
+        <v>160</v>
+      </c>
+      <c r="J41" t="s">
+        <v>161</v>
+      </c>
+      <c r="K41" t="s">
+        <v>17</v>
+      </c>
+      <c r="L41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" t="s">
+        <v>157</v>
+      </c>
+      <c r="C42" t="s">
+        <v>158</v>
+      </c>
+      <c r="D42" t="s">
+        <v>159</v>
+      </c>
+      <c r="G42" t="s">
+        <v>160</v>
+      </c>
+      <c r="J42" t="s">
+        <v>161</v>
+      </c>
+      <c r="K42" t="s">
+        <v>17</v>
+      </c>
+      <c r="L42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" t="s">
+        <v>163</v>
+      </c>
+      <c r="D43" t="s">
+        <v>164</v>
+      </c>
+      <c r="G43" t="s">
+        <v>165</v>
+      </c>
+      <c r="J43" t="s">
+        <v>128</v>
+      </c>
+      <c r="K43" t="s">
+        <v>17</v>
+      </c>
+      <c r="L43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" t="s">
+        <v>151</v>
+      </c>
+      <c r="G44" t="s">
+        <v>168</v>
+      </c>
+      <c r="J44" t="s">
+        <v>128</v>
+      </c>
+      <c r="K44" t="s">
+        <v>17</v>
+      </c>
+      <c r="L44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>169</v>
+      </c>
+      <c r="C45" t="s">
+        <v>170</v>
+      </c>
+      <c r="D45" t="s">
+        <v>171</v>
+      </c>
+      <c r="G45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J45" t="s">
+        <v>111</v>
+      </c>
+      <c r="K45" t="s">
+        <v>17</v>
+      </c>
+      <c r="L45" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>