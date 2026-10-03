--- v1 (2026-08-19)
+++ v2 (2026-10-03)
@@ -12,104 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
+    <t>Name (fr)</t>
+  </si>
+  <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
+    <t>Description (fr)</t>
+  </si>
+  <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>Categories (fr)</t>
+  </si>
+  <si>
+    <t>2026-12-19</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/sao_silvestre.png</t>
+  </si>
+  <si>
+    <t>Lamego estreia Corrida São Silvestre na programação natalícia</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Pela primeira vez, Lamego recebe uma Corrida S&amp;atilde;o Silvestre. No dia 19 de dezembro, pelas 18 horas, a Av. Dr. Alfredo de Sousa ser&amp;aacute; o ponto de partida para uma nova iniciativa integrada na programa&amp;ccedil;&amp;atilde;o de Natal do Munic&amp;iacute;pio de Lamego que juntar&amp;aacute; desporto, conv&amp;iacute;vio e esp&amp;iacute;rito natal&amp;iacute;cio no cora&amp;ccedil;&amp;atilde;o da cidade.&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Corrida &amp;ndash; 10 km&lt;/li&gt; &lt;li&gt;Caminhada &amp;ndash; 5 km&lt;/li&gt; &lt;li&gt;Pr&amp;eacute;mios&lt;/li&gt; &lt;li&gt;Inscri&amp;ccedil;&amp;otilde;es em breve&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego pretende que atletas, fam&amp;iacute;lias, grupos de amigos e outros interessados fa&amp;ccedil;am parte desta primeira edi&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;No dia 19 de dezembro, h&amp;aacute; uma nova raz&amp;atilde;o para sair &amp;agrave; rua e viver Lamego.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Eventos | Municipais"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Events | Local"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Eventos | Municipales"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
     <t>2026-09-26</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/lalim_26.png</t>
   </si>
   <si>
     <t>Lalim Vertical regressa com corrida de 15 quilómetros</t>
   </si>
   <si>
     <t>&lt;p&gt;Come&amp;ccedil;ou a contagem decrescente para ir para a estrada a terceira edi&amp;ccedil;&amp;atilde;o do Lalim Vertical. O evento, que decorre a 26 de setembro (s&amp;aacute;bado), promete desafiar atletas e amantes do trail running num cen&amp;aacute;rio de montanha &amp;uacute;nico, vistas de cortar a respira&amp;ccedil;&amp;atilde;o e a promessa de cada metro percorrido valer por mil.&lt;/p&gt; &lt;p&gt;Quem ainda n&amp;atilde;o garantiu a sua inscri&amp;ccedil;&amp;atilde;o, pode juntar-se a esta aventura em https://stopandgo.net/events/lalim-vertical-2026 As vagas s&amp;atilde;o limitadas a apenas 250 participantes no total. Todos os atletas t&amp;ecirc;m direito a medalha e um lanche- conv&amp;iacute;vio no final.&lt;/p&gt; &lt;p&gt;A competi&amp;ccedil;&amp;atilde;o apresenta, este ano, tr&amp;ecirc;s provas distintas que v&amp;atilde;o colocar &amp;agrave; prova a resist&amp;ecirc;ncia dos corredores e garantir momentos de pura adrenalina: o Trail de 15 quil&amp;oacute;metros (992m D+), a Caminhada de 11 quil&amp;oacute;metros (737m D+) e o Kids Trail (1 km).&lt;/p&gt; &lt;p&gt;Com um percurso desafiador e organizado pelo Munic&amp;iacute;pio de Lamego, o III Lalim Vertical quer afirmar-se no calend&amp;aacute;rio do trail running regional. &amp;Eacute; a terceira e &amp;uacute;ltima prova do Circuito Lamecum Trail.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Programa&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Local de Partida para todas as provas: Ermida N.&amp;ordf; Senhora da Piedade&lt;/p&gt; &lt;ul&gt; &lt;li&gt;15h Kids Trail (nascidos entre 2011 e 2020)&lt;/li&gt; &lt;li&gt;15h30 Trail e Caminhada (aconselhado a mais de 12 anos)&lt;/li&gt; &lt;li&gt;17h30 Lanche e Entrega de Pr&amp;eacute;mios: Av. Dr. Alfredo de Sousa&lt;/li&gt; &lt;/ul&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Eventos | Municipais"}]</t>
-[...2 lines deleted...]
-    <t>[]</t>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/torneio_das_vindimas_2026_a4.png</t>
+  </si>
+  <si>
+    <t>Multiusos de Lamego acolhe emoções fortes do voleibol feminino</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lamego vai voltar a ser palco do Torneio das Vindimas/Douro que acolhe quatro das melhores equipas femininas presentes no Campeonato Nacional da Primeira Divis&amp;atilde;o. A competi&amp;ccedil;&amp;atilde;o vai receber as forma&amp;ccedil;&amp;otilde;es seniores do Sport Lisboa e Benfica, Sporting Clube de Portugal, F. C. do Porto e Sporting Clube de Braga. As equipas prometem entrar em campo com um &amp;uacute;nico objetivo: erguer o trof&amp;eacute;u, numa prova onde a intensidade, a garra e o esp&amp;iacute;rito de equipa se cruzam em cada ponto.&lt;/p&gt; &lt;p&gt;Organizado pela Associa&amp;ccedil;&amp;atilde;o de Voleibol de Viseu, o 5&amp;ordm; Torneio das Vindimas/Douro tem lugar no Centro Multiusos, com o apoio do Munic&amp;iacute;pio de Lamego e da Federa&amp;ccedil;&amp;atilde;o Portuguesa de Voleibol (FPV).&lt;/p&gt; &lt;p&gt;Os encontros decorrem a 25 e 26 de setembro e ter&amp;atilde;o transmiss&amp;atilde;o televisiva. A entrada &amp;eacute; livre.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/fogo_piro_musical.png</t>
   </si>
   <si>
     <t>FESTAS DOS REMÉDIOS | Sessão de Fogo Piro-Musical</t>
   </si>
   <si>
     <t>&lt;p&gt;O grande final da Romaria vai iluminar o c&amp;eacute;u de Lamego!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;No dia 9 de setembro, a Sess&amp;atilde;o de Fogo Piro-Musical (Fogo Preso) encerra em grande as Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, proporcionando um espet&amp;aacute;culo onde a luz, a cor e a m&amp;uacute;sica se fundem numa experi&amp;ecirc;ncia inesquec&amp;iacute;vel.&lt;/p&gt; &lt;p&gt;Ao ritmo da m&amp;uacute;sica, o c&amp;eacute;u transforma-se num palco de emo&amp;ccedil;&amp;atilde;o, assinalando o encerramento da Romaria de Portugal com um espet&amp;aacute;culo que re&amp;uacute;ne milhares de pessoas e fica para sempre na mem&amp;oacute;ria de quem o vive.&lt;/p&gt; &lt;p&gt;Lamego convida todos a despedirem-se da Romaria da melhor forma: com os olhos postos no c&amp;eacute;u e o cora&amp;ccedil;&amp;atilde;o cheio de emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/procissao_de_triunfo.png</t>
   </si>
   <si>
     <t>FESTAS DOS REMÉDIOS | Majestosa Procissão de Triunfo</t>
   </si>
   <si>
     <t>&lt;p&gt;A f&amp;eacute; e a tradi&amp;ccedil;&amp;atilde;o atingem o seu ponto mais alto em Lamego!&lt;/p&gt; &lt;p&gt;No dia 8 de setembro, a Majestosa Prociss&amp;atilde;o de Triunfo percorre as ruas da cidade, protagonizando um dos momentos mais solenes e emblem&amp;aacute;ticos das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios&lt;/p&gt; &lt;p&gt;Reconhecida pela sua impon&amp;ecirc;ncia e profundo significado religioso, esta prociss&amp;atilde;o re&amp;uacute;ne milhares de fi&amp;eacute;is e visitantes numa manifesta&amp;ccedil;&amp;atilde;o de f&amp;eacute;, devo&amp;ccedil;&amp;atilde;o e respeito, preservando uma tradi&amp;ccedil;&amp;atilde;o secular que faz da Romaria de Portugal uma das maiores celebra&amp;ccedil;&amp;otilde;es marianas do pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;Lamego convida todos a assistir a este momento &amp;uacute;nico, onde a espiritualidade, a hist&amp;oacute;ria e a identidade da cidade se unem numa celebra&amp;ccedil;&amp;atilde;o inesquec&amp;iacute;vel.&lt;/p&gt;</t>
   </si>
@@ -266,50 +305,59 @@
   <si>
     <t>&lt;p&gt;A m&amp;uacute;sica sacra ecoa no cora&amp;ccedil;&amp;atilde;o de Lamego!&lt;/p&gt; &lt;p&gt;No dia 30 de agosto, o &lt;strong&gt;Concerto MATER DEI, interpretado pela Banda Filarm&amp;oacute;nica de Magueija,&lt;/strong&gt; convida o p&amp;uacute;blico para um momento de profunda beleza musical e espiritual, integrado nas Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios.&lt;/p&gt; &lt;p&gt;Num ambiente de grande solenidade, a m&amp;uacute;sica eleva a celebra&amp;ccedil;&amp;atilde;o, proporcionando um concerto marcado pela emo&amp;ccedil;&amp;atilde;o, pela qualidade art&amp;iacute;stica e pelo esp&amp;iacute;rito de devo&amp;ccedil;&amp;atilde;o que caracteriza a Romaria de Portugal.&lt;/p&gt; &lt;p&gt;Lamego convida todos a assistir a este momento &amp;uacute;nico, onde a cultura, a m&amp;uacute;sica e a f&amp;eacute; se unem numa experi&amp;ecirc;ncia inesquec&amp;iacute;vel.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-29</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/sara_correia.png</t>
   </si>
   <si>
     <t>FESTAS DOS REMÉDIOS | Sara Correia</t>
   </si>
   <si>
     <t>&lt;p&gt;No dia 29 de agosto, Sara Correia sobe ao palco para um concerto repleto de emo&amp;ccedil;&amp;atilde;o, autenticidade e talento.&lt;/p&gt; &lt;p&gt;Uma noite &amp;uacute;nica, integrada na programa&amp;ccedil;&amp;atilde;o da &amp;#120314;&amp;#120302;&amp;#120310;&amp;#120316;&amp;#120319; &amp;#120319;&amp;#120316;&amp;#120314;&amp;#120302;&amp;#120319;&amp;#120310;&amp;#120302; &amp;#120305;&amp;#120306; &amp;#120291;&amp;#120316;&amp;#120319;&amp;#120321;&amp;#120322;&amp;#120308;&amp;#120302;&amp;#120313;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/festival_de_folclore.png</t>
   </si>
   <si>
     <t>FESTAS DOS REMÉDIOS |  Festival de Folclore</t>
   </si>
   <si>
     <t>&lt;p&gt;A tradi&amp;ccedil;&amp;atilde;o ganha vida. Lamego dan&amp;ccedil;a ao som das suas ra&amp;iacute;zes.&lt;/p&gt; &lt;p&gt;No dia 29 de agosto, as Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios recebem o Festival de Folclore, um momento de celebra&amp;ccedil;&amp;atilde;o da cultura popular, das tradi&amp;ccedil;&amp;otilde;es e da identidade que unem gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Uma noite onde a m&amp;uacute;sica, a dan&amp;ccedil;a e os trajes tradicionais contam a hist&amp;oacute;ria de um povo, mantendo viva a riqueza do patrim&amp;oacute;nio imaterial portugu&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;Lamego volta a afirmar-se como palco de excel&amp;ecirc;ncia para a preserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es, convidando todos a fazer parte desta grande celebra&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.lamegoon.pt/files/images/activity/cartaz_voleibol_de_praia_2026.png</t>
+  </si>
+  <si>
+    <t>Piscinas Descobertas acolhem torneio de voleibol de praia</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;As Piscinas Descobertas de Lamego v&amp;atilde;o acolher mais uma edi&amp;ccedil;&amp;atilde;o do "Torneio Voleibol de Praia", masculino e feminino, que habitualmente &amp;eacute; promovido no areal existente neste equipamento.&lt;/p&gt; &lt;p&gt;A organiza&amp;ccedil;&amp;atilde;o da competi&amp;ccedil;&amp;atilde;o, que decorre no fim-de-semana de 29 e 30 de agosto, cabe &amp;agrave; Associa&amp;ccedil;&amp;atilde;o de Voleibol de Viseu, com o apoio do Munic&amp;iacute;pio de Lamego.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o gratuitas. Os interessados em participar nesta prova devem inscrever-se at&amp;eacute; ao pr&amp;oacute;ximo dia 26, atrav&amp;eacute;s do e-mail avviseu@gmail.com ou pelo telefone 254 614 085.&lt;/p&gt; &lt;p&gt;N&amp;atilde;o faltam motivos para desfrutar dos dias quentes nas Piscinas Descobertas!&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-08-28</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/vizinhos.png</t>
   </si>
   <si>
     <t>FESTAS DOS REMÉDIOS | Vizinhos</t>
   </si>
   <si>
     <t>&lt;p&gt;Lamego prepara-se para voltar a receber milhares de visitantes nas Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios, onde a tradi&amp;ccedil;&amp;atilde;o, a f&amp;eacute; e a m&amp;uacute;sica se encontram numa celebra&amp;ccedil;&amp;atilde;o &amp;uacute;nica.&lt;/p&gt; &lt;p&gt;No dia 28 de agosto, os&lt;strong&gt; Vizinhos&lt;/strong&gt; sobem ao palco para mais uma noite de m&amp;uacute;sica, energia e celebra&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/xxxiv_concentracao_motard_a_romaria.png</t>
   </si>
   <si>
     <t>FESTAS DOS REMÉDIOS | XXXIV Concentração Motard à Romaria</t>
   </si>
   <si>
     <t>&lt;p&gt;De 28 a 30 de agosto, a cidade recebe a XXXIV Concentra&amp;ccedil;&amp;atilde;o Motard &amp;agrave; Romaria, um dos momentos mais emblem&amp;aacute;ticos das Festas em Honra de Nossa Senhora dos Rem&amp;eacute;dios.&lt;/p&gt; &lt;p&gt;Durante tr&amp;ecirc;s dias, milhares de motociclistas e visitantes voltam a reunir-se na Romaria de Portugal, num ambiente marcado pela paix&amp;atilde;o pelas duas rodas, pelo conv&amp;iacute;vio e por um programa repleto de anima&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Lamego prepara-se para receber todos de bra&amp;ccedil;os abertos, celebrando uma tradi&amp;ccedil;&amp;atilde;o que continua a unir gera&amp;ccedil;&amp;otilde;es e a afirmar a cidade como um destino de refer&amp;ecirc;ncia no panorama motard nacional.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-27</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/xutos___pontapes.png</t>
@@ -350,99 +398,111 @@
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/748963577_2115261759420986_3045531817794529334_n.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> Sousa Comedy Night </t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;No pr&amp;oacute;ximo 6 de agosto, &amp;agrave;s 21h30, o Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o recebe Rui Xar&amp;aacute;, Miguel 7 Estacas e Jo&amp;atilde;o Seabra para um espet&amp;aacute;culo de stand-up imperd&amp;iacute;vel.&lt;/p&gt; &lt;p&gt;&amp;#127903;&amp;#65039; Os bilhetes j&amp;aacute; est&amp;atilde;o &amp;agrave; venda na Tickeline. Garanta j&amp;aacute; o seu lugar e prepare-se para uma noite cheia de humor.&lt;/p&gt; &lt;p&gt;&amp;#128205; Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o &amp;ndash; Lamego&lt;/p&gt; &lt;p&gt;&amp;#128467;&amp;#65039; 6 de agosto | &amp;#128344; 21h30&lt;/p&gt; &lt;p&gt;&amp;#128286; M/16&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-25</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/soco.jpg</t>
   </si>
   <si>
     <t>SOCO A SOCO</t>
   </si>
   <si>
     <t>&lt;p&gt;Na d&amp;eacute;cada de 1970, Orlando Jesus foi mais do que um pugilista: foi o retrato de uma Lisboa dura, feita de gin&amp;aacute;sios de bairro, noites intensas e figuras marginais que moldaram uma gera&amp;ccedil;&amp;atilde;o. Um retrato &amp;iacute;ntimo e imperfeito, onde a c&amp;acirc;mara regista os gestos e as vozes que ainda resistem, preservando um tempo em vias de desaparecimento, a presen&amp;ccedil;a de Orlando Jesus e a Lisboa que o moldou. Orlando Jesus foi campe&amp;atilde;o nacional de boxe e um dos &amp;uacute;ltimos grandes nomes da &amp;eacute;poca de ouro do boxe portugu&amp;ecirc;s. Teve uma longa e not&amp;aacute;vel carreira, tanto em Portugal como em Espanha. Para al&amp;eacute;m de lutador, foi, e continua a ser, um dos mais respeitados treinadores de boxe, tendo formado v&amp;aacute;rios campe&amp;otilde;es, entre eles o seu filho, Orlando Jesus Jr. Atualmente, Orlando &amp;eacute; tamb&amp;eacute;m o &amp;uacute;nico &amp;aacute;rbitro internacional da IBA em Portugal, fun&amp;ccedil;&amp;atilde;o na qual j&amp;aacute; teve oportunidade de arbitrar combates de t&amp;iacute;tulos mundiais.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Homepage | Listagem"}]</t>
   </si>
   <si>
+    <t>[{"name":"Homepage | List"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Página de inicio | Listado"}]</t>
+  </si>
+  <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/746476861_1027445266813144_2766565618240620733_n.jpg</t>
   </si>
   <si>
     <t>REJOICE | LAMEGO 2026</t>
   </si>
   <si>
     <t>&lt;p&gt;Lamego prepara-se para viver dias de alegria e reflex&amp;atilde;o! A cidade acolhe o evento '&amp;dagger; rejoice LAMEGO 2026', prometendo um fim de semana inesquec&amp;iacute;vel de f&amp;eacute; e comunidade. Conhe&amp;ccedil;a o programa completo:&lt;/p&gt; &lt;p&gt;&amp;#119811;&amp;#119842;&amp;#119834; &amp;#120784;&amp;#120786; &amp;#119837;&amp;#119838; &amp;#119817;&amp;#119854;&amp;#119845;&amp;#119841;&amp;#119848;&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120788;&amp;#119841;&amp;#120782;&amp;#120782; &amp;ndash; &amp;#120784;&amp;#120783;&amp;#119841;&amp;#120782;&amp;#120782; | Acolhimento&lt;/p&gt; &lt;p&gt;&amp;#120784;&amp;#120783;&amp;#119841;&amp;#120782;&amp;#120782; | Alvim e os Esquilos&lt;/p&gt; &lt;p&gt;&amp;#119811;&amp;#119842;&amp;#119834; &amp;#120784;&amp;#120787; &amp;#119837;&amp;#119838; &amp;#119817;&amp;#119854;&amp;#119845;&amp;#119841;&amp;#119848;&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120782;&amp;#119841;&amp;#120782;&amp;#120782; &amp;ndash; &amp;#120783;&amp;#120785;&amp;#119841;&amp;#120782;&amp;#120782; | Catequeses Rise Up e Eucaristia&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120786;&amp;#119841;&amp;#120785;&amp;#120782; &amp;ndash; &amp;#120783;&amp;#120790;&amp;#119841;&amp;#120782;&amp;#120782; | Oficinas Ler na Cidade&lt;/p&gt; &lt;p&gt;&amp;#120784;&amp;#120783;&amp;#119841;&amp;#120782;&amp;#120782; | Banquette&lt;/p&gt; &lt;p&gt;&amp;#120784;&amp;#120784;&amp;#119841;&amp;#120782;&amp;#120782; | Vig&amp;iacute;lia&lt;/p&gt; &lt;p&gt;&amp;#119811;&amp;#119842;&amp;#119834; &amp;#120784;&amp;#120788; &amp;#119837;&amp;#119838; &amp;#119817;&amp;#119854;&amp;#119845;&amp;#119841;&amp;#119848;&lt;/p&gt; &lt;p&gt;&amp;#120783;&amp;#120782;&amp;#119841;&amp;#120782;&amp;#120782; | Eucaristia de Envio&lt;/p&gt; &lt;p&gt;Nota: Com transmiss&amp;atilde;o TVI na Eucaristia de Envio)&lt;/p&gt; &lt;p&gt;Fortaleza&lt;/p&gt; &lt;p&gt;Convidamos todos a participarem neste momento especial que une f&amp;eacute;, m&amp;uacute;sica e cultura no cora&amp;ccedil;&amp;atilde;o de Lamego. N&amp;atilde;o perca esta oportunidade!&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-17</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/solta.jpg</t>
   </si>
   <si>
     <t>TRC à Solta</t>
   </si>
   <si>
     <t>&lt;p&gt;O Teatro Ribeiro Concei&amp;ccedil;&amp;atilde;o volta a estar &amp;ldquo;&amp;agrave; solta&amp;rdquo; no Parque Isidoro Guedes, em Lamego!&lt;/p&gt; &lt;p&gt;De 17 a 18 de julho, a sombra das &amp;aacute;rvores acolher&amp;aacute; m&amp;uacute;sica, cinema, dan&amp;ccedil;a e oficinas com a participa&amp;ccedil;&amp;atilde;o da comunidade.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-11</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/livro.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Feira do Livro </t>
   </si>
   <si>
     <t>&lt;p&gt;Durante nove dias, o Parque Isidoro Guedes volta a afirmar-se como um espa&amp;ccedil;o privilegiado de encontro entre a literatura, a m&amp;uacute;sica e a cultura, acolhendo uma programa&amp;ccedil;&amp;atilde;o diversificada e dirigida a p&amp;uacute;blicos de todas as idades.&lt;/p&gt; &lt;p&gt;Nesta edi&amp;ccedil;&amp;atilde;o, para al&amp;eacute;m das tradicionais bancas de livros, a Feira contar&amp;aacute; com a participa&amp;ccedil;&amp;atilde;o de personalidades de refer&amp;ecirc;ncia do panorama cultural portugu&amp;ecirc;s, como Pedro Chagas Freitas, Lu&amp;iacute;s Os&amp;oacute;rio, Madalena S&amp;aacute; Fernandes, Ricardo Ribeiro e Lavoisier, que dar&amp;atilde;o vida a conversas, apresenta&amp;ccedil;&amp;otilde;es e concertos.&lt;/p&gt; &lt;p&gt;A programa&amp;ccedil;&amp;atilde;o inclui ainda anima&amp;ccedil;&amp;atilde;o infantil, a &amp;ldquo;Tendinha do Cinema&amp;rdquo; e diversas iniciativas que refor&amp;ccedil;am a Feira do Livro como um dos principais momentos culturais do concelho.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Lamego convida todos a participar nesta celebra&amp;ccedil;&amp;atilde;o da cultura, da leitura e da cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-30</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/captura_de_ecra_2026_01_29_093518.png</t>
   </si>
   <si>
     <t>As Guerreiras do K-Pop – Em Concerto (Tributo)</t>
   </si>
   <si>
     <t>&lt;p&gt;No pr&amp;oacute;ximo dia 30 de maio, o Centro Multiusos de Lamego recebe o espet&amp;aacute;culo &amp;ldquo;As Guerreiras do K-Pop &amp;ndash; Em Concerto (Tributo)&amp;rdquo;, um evento cheio de m&amp;uacute;sica, dan&amp;ccedil;a e energia, pensado especialmente para o p&amp;uacute;blico jovem e para os f&amp;atilde;s do universo K-Pop. Este espet&amp;aacute;culo realiza-se em parceria com o Munic&amp;iacute;pio de Lamego, refor&amp;ccedil;ando a aposta em propostas diversificadas e dirigidas a novos p&amp;uacute;blicos.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Newsletter | Listagem de Eventos"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Newsletter | Events Calendar"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Boletín informativo | Lista de eventos"}]</t>
   </si>
   <si>
     <t>2026-04-19</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/644354755_892335980452357_7699452275060073082_n.jpg</t>
   </si>
   <si>
     <t>4ª Edição - Caminho dos Monges</t>
   </si>
   <si>
     <t>&lt;p&gt; Um percurso. Uma experi&amp;ecirc;ncia que marca.&lt;/p&gt; &lt;p&gt;O Caminho dos Monges regressa para a sua 4&amp;ordf; edi&amp;ccedil;&amp;atilde;o, convidando todos a viver um trajeto que atravessa hist&amp;oacute;ria, natureza e identidade, num ambiente &amp;uacute;nico e memor&amp;aacute;vel.&lt;/p&gt; &lt;p&gt;&amp;#128205; 12 de abril - Tarouca&lt;/p&gt; &lt;p&gt;&amp;#128205; 19 de abril - Lamego&lt;/p&gt; &lt;p&gt;&amp;#10145;&amp;#65039; Inscri&amp;ccedil;&amp;otilde;es obrigat&amp;oacute;rias at&amp;eacute; 5 de abril, em https://stopandgo.net/events/caminho-dos-monges-2026 .&lt;/p&gt; &lt;p&gt;As vagas s&amp;atilde;o limitadas, garanta o seu lugar a tempo.&lt;/p&gt; &lt;p&gt;Contamos consigo?&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-12</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/tarouca.jpg</t>
   </si>
   <si>
     <t>2026-01-25</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/iol_avatar.jpg</t>
   </si>
@@ -501,82 +561,97 @@
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/__will_vale_dscf2139b.jpg</t>
   </si>
   <si>
     <t>LUÍS MESTRE QUEM MATOU O MEU PAI</t>
   </si>
   <si>
     <t>&lt;p&gt;J&amp;aacute; n&amp;atilde;o podes conduzir, j&amp;aacute; n&amp;atilde;o te &amp;eacute; permitido beber &amp;aacute;lcool, j&amp;aacute; n&amp;atilde;o podes tomar banho ou ir trabalhar sem correres riscos enormes. Tens pouco mais de 50 anos. Pertences &amp;agrave;quela categoria de seres humanos a quem a pol&amp;iacute;tica reserva uma morte precoce.&amp;raquo;&lt;/p&gt; &lt;p&gt;&amp;Eacute;douard Louis regressa ao lugar onde nasceu para visitar o pai: uma cidade numa das regi&amp;otilde;es mais pobres de Fran&amp;ccedil;a. Na casa paterna, o que outrora foi um homem que exprimia a sua virilidade atrav&amp;eacute;s da viol&amp;ecirc;ncia e que oprimia o filho inteligente e d&amp;oacute;cil, deu lugar a um corpo com cinquenta e poucos anos, que mal consegue andar e respirar. Quem Matou o Meu Pai &amp;eacute; um relato comovente do reencontro entre o autor e o seu pai, da recorda&amp;ccedil;&amp;atilde;o de uma inf&amp;acirc;ncia caracterizada pela dor e danificada pela pobreza, vergonha e homofobia, e a acusa&amp;ccedil;&amp;atilde;o ao poder pol&amp;iacute;tico pelo abandono das classes baixas da sociedade.&lt;/p&gt; &lt;p&gt;texto &amp;Eacute;douard Louis tradu&amp;ccedil;&amp;atilde;o Lu&amp;iacute;sa Benvinda &amp;Aacute;lvares direc&amp;ccedil;&amp;atilde;o e leitura Lu&amp;iacute;s Mestre desenho de luz e espa&amp;ccedil;o c&amp;eacute;nico Joana Oliveira fotografia, v&amp;iacute;deo e espa&amp;ccedil;o c&amp;eacute;nico Ana Joana Amorim direc&amp;ccedil;&amp;atilde;o de produ&amp;ccedil;&amp;atilde;o Patr&amp;iacute;cia do Vale, INTERVALO - Programa Educativo, Patr&amp;iacute;cia do Vale, Raquel Sambade e In&amp;ecirc;s Soares co-produ&amp;ccedil;&amp;atilde;o Casa das Artes de Famalic&amp;atilde;o, 23 Milhas, Teatro Diogo Bernardes, Centro Cultural Raiano, Centro Cultural de Bel&amp;eacute;m&lt;/p&gt; &lt;p&gt;O Teatro Nova Europa &amp;eacute; uma estrutura financiada pela Rep&amp;uacute;blica Portuguesa &amp;ndash; Cultura | DGartes &amp;ndash; Dire&amp;ccedil;&amp;atilde;o-geral das Artes (apoio sustentado quadrienal 2023-2026).&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/natal_2025.png</t>
   </si>
   <si>
     <t>NATAL ENCANTADO 2025</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.cm-lamego.pt/cmlamego/uploads/writer_file/document/1151/programa_geral_natal_2025__1_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Programa Geral Natal 2025&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;a href="https://www.cm-lamego.pt/cmlamego/uploads/writer_file/document/1152/lista_montras.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Lista Montras de Natal a Concurso&lt;/a&gt;&lt;br&gt;&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Newsletter | Destaque de Evento"}]</t>
   </si>
   <si>
+    <t>[{"name":"Newsletter | Event Highlight"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Boletín informativo | Evento destacado"}]</t>
+  </si>
+  <si>
     <t>2025-11-29</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/2_dias_para_alem_do_tempo_img_02.jpg</t>
   </si>
   <si>
     <t>TERCEIRA PESSOA DOIS DIAS PARA ALÉM DO TEMPO</t>
   </si>
   <si>
     <t>&lt;p&gt;&amp;ldquo;Dois dias para al&amp;eacute;m do tempo&amp;rdquo; &amp;eacute; um projeto de &amp;oacute;pera de c&amp;acirc;mara que procura explorar o universo &amp;eacute;pico de Ulysses de James Joyce. Com dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de &amp;Oacute;scar Silva, composi&amp;ccedil;&amp;atilde;o musical de Ricardo Jacinto e libreto de Miguel Castro Caldas e Ricardo B. Marques o espet&amp;aacute;culo experimenta uma reflex&amp;atilde;o sobre as lutas e triunfos da vida cotidiana, a ideia do banal e mesquinho, em contraponto com as grandes quest&amp;otilde;es existenciais individuais e coletivas. A composi&amp;ccedil;&amp;atilde;o musical parte do contraponto entre a espacialidade e a vibra&amp;ccedil;&amp;atilde;o sonora nos corpos e objetos, com a sua dimens&amp;atilde;o mais emp&amp;iacute;rica, onde as emo&amp;ccedil;&amp;otilde;es, e a sua efemeridade se instalam. O texto, em complementaridade, explora tamb&amp;eacute;m a l&amp;iacute;ngua enquanto mat&amp;eacute;ria sonora, experimentando din&amp;acirc;micas de sentido e significado de palavras e frase.&lt;/p&gt; &lt;p&gt;concep&amp;ccedil;&amp;atilde;o e dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica &amp;Oacute;scar Silva dire&amp;ccedil;&amp;atilde;o musical e composi&amp;ccedil;&amp;atilde;o Ricardo Jacinto m&amp;uacute;sicos Unit Ensamble Ricardo Jacinto (violoncelo) &amp;Aacute;lvaro Rosso (contra-baixo) Andr&amp;eacute; Hencleeday (piano) Eleanor Picas (harpa) Nuno Mor&amp;atilde;o (percuss&amp;atilde;o) Jo&amp;atilde;o Almeida (Trompete) Yaw Temble (trompete) interpreta&amp;ccedil;&amp;atilde;o Carla Galv&amp;atilde;o, Crista Alfaiate e Rui M. Silva textos de Miguel Castro Caldas e Ricardo B. Marques dramaturgia Diogo Martins desenho de luz e coordena&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica C&amp;aacute;rin Geada sonoplastia Coletivo Casa Amarela cenografia Elsa Romero consultoria musical Rui Dias design gr&amp;aacute;fico C&amp;aacute;tia Santos produ&amp;ccedil;&amp;atilde;o executiva Rita Piteira e Tamara Cruz gest&amp;atilde;o de projeto Bruno Esteves comunica&amp;ccedil;&amp;atilde;o e assessoria de imprensa Rita Piteira.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;a href="https://ticketline.sapo.pt/evento/dois-dias-para-alem-do-te-96906" title="BILHETES VENDA " target="_blank" target="_blank"&gt;BILHETES&amp;nbsp;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-11-22</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/trolls_toy_joana_magalhaes.jpeg</t>
   </si>
   <si>
     <t>&lt;p&gt;Arriscaram e criaram a sua vers&amp;atilde;o subversiva e intensa do tradicional &amp;ldquo;power trio&amp;rdquo; - &amp;uacute;nica e totalmente instrumental. H&amp;aacute; quem os catalogue no universo do jazz e quem prefira inclui-los no rock. A assinatura pr&amp;oacute;pria &amp;eacute;, sem d&amp;uacute;vida, o que melhor os define. O trabalho de bateria e percuss&amp;atilde;o &amp;eacute; intenso, dram&amp;aacute;tico e inventivo, catalisando todas as rea&amp;ccedil;&amp;otilde;es em cadeia; o saxofone explora registos t&amp;atilde;o amplos que chega a parecer criar di&amp;aacute;logos de sopros distintos, quando, de facto, estamos na presen&amp;ccedil;a de um mon&amp;oacute;logo; e a guitarra travestida de baixo &amp;eacute; precisa e omnipresente, suportando tamb&amp;eacute;m nos sil&amp;ecirc;ncios e com mestria todos os outros decib&amp;eacute;is deste laborat&amp;oacute;rio de sons. Em 2019, os Troll's Toy lan&amp;ccedil;aram o seu primeiro &amp;aacute;lbum '18:05', que j&amp;aacute; exibia a sua originalidade feroz: m&amp;uacute;sica en&amp;eacute;rgica que confunde fronteiras, cruzando os universos do rock e do jazz. Em 'Eksterordinare' (2021), o trio eleva essa energia, explorando ambientes contrastantes - de tens&amp;atilde;o explosiva, choque e confronto, a momentos de calma atmosf&amp;eacute;rica. O t&amp;iacute;tulo deste &amp;aacute;lbum &amp;eacute;, na verdade, a palavra em esperanto para "ponto fora da norma", "extraordin&amp;aacute;rio" no sentido de "fora do comum". N&amp;atilde;o h&amp;aacute; como voltar atr&amp;aacute;s. M&amp;uacute;sica para l&amp;aacute; da aparente normalidade, verdadeiramente extraordin&amp;aacute;ria. 2023 foi o ano de 'Synesthesia', se nos &amp;aacute;lbuns anteriores a m&amp;uacute;sica foi mais concisa e explosiva, aqui mostrou-se mais explorat&amp;oacute;ria: uma experi&amp;ecirc;ncia &amp;uacute;nica, fruto de um di&amp;aacute;logo improvisado entre o Trio e o pianista Jo&amp;atilde;o Salcedo. Aqui, os universos do jazz e do rock uniram-se num formato n&amp;atilde;o convencional que nos incentivou &amp;agrave; cada vez mais rara capacidade de apreciar. O final de 2024 e o in&amp;iacute;cio de 2025 ir&amp;atilde;o mostrar-nos a m&amp;aacute;quina TROLL&amp;rsquo;S TOY na sua plenitude criativa com a edi&amp;ccedil;&amp;atilde;o de dois &amp;aacute;lbuns.&lt;/p&gt; &lt;p&gt;interpreta&amp;ccedil;&amp;atilde;o Jorge Loura (Guitarra Bar&amp;iacute;tono), Gabriel Neves (Saxofone Tenor) e Jo&amp;atilde;o Martins (Bateria)&lt;/p&gt;</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
     <t>https://www.lamegoon.pt/files/images/activity/rui_.jpg</t>
   </si>
   <si>
     <t>Rui Fernandes Quarteto</t>
   </si>
   <si>
     <t>&lt;p&gt;O que começou em 2018 como uma exploração pessoal de Rui Fernandes, transformou-se num projeto inovador que está a criar um novo repertório para este instrumento tão nosso.&lt;/p&gt;
 &lt;p&gt;Depois do sucesso do primeiro álbum, o grupo apresenta agora "Para Dois Corações" — um trabalho que mergulha ainda mais fundo na riqueza e na alma da viola amarantina.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lamegoon.pt/files/images/activity/lamego_all_stars_tournament_setembro2026.jpg</t>
+  </si>
+  <si>
+    <t>LAST 2026 – Lamego All Stars Tournament,</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Lamego vai promover a realiza&amp;ccedil;&amp;atilde;o de um grande evento que combina v&amp;aacute;rias modalidades desportivas: o LAST 2026 &amp;ndash; Lamego All Stars Tournament, destinado, sobretudo, a jovens nascidos entre 2008 e 2011.&lt;/p&gt; &lt;p&gt;A fechar a &amp;eacute;poca de ver&amp;atilde;o, o Centro Multiusos e o Complexo Desportivo de Lamego recebem, na semana de 14 a 18 de setembro, competi&amp;ccedil;&amp;otilde;es de andebol, futsal, futebol, t&amp;eacute;nis de mesa, t&amp;eacute;nis, minigolfe e voleibol. O programa desportivo encerrar&amp;aacute; com a realiza&amp;ccedil;&amp;atilde;o de uma atividade de paintball, de car&amp;aacute;ter n&amp;atilde;o competitivo.&lt;/p&gt; &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es, de car&amp;aacute;ter individual, s&amp;atilde;o gratuitas, decorrendo at&amp;eacute; 12 de setembro, em parceria com clubes locais.&lt;/p&gt; &lt;p&gt;A cerim&amp;oacute;nia de entrega de pr&amp;eacute;mios est&amp;aacute; agendada para dia 18, pelas 17 horas, no Complexo Desportivo, para a atribui&amp;ccedil;&amp;atilde;o de medalhas a todos os participantes, trof&amp;eacute;us de equipa aos tr&amp;ecirc;s melhores classificados de cada modalidade, trof&amp;eacute;us de melhor jogador de cada modalidade e trof&amp;eacute;us individuais aos tr&amp;ecirc;s melhores jogadores do torneio.&lt;/p&gt; &lt;p&gt;A estrela &amp;eacute;s tu, as equipas fazemos n&amp;oacute;s!&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -880,1106 +955,1354 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L45"/>
+  <dimension ref="A1:O49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D2" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="K2" t="s">
         <v>17</v>
       </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
       <c r="L2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M2" t="s">
+        <v>20</v>
+      </c>
+      <c r="N2" t="s">
+        <v>21</v>
+      </c>
+      <c r="O2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>25</v>
+      </c>
+      <c r="H3" t="s">
+        <v>26</v>
       </c>
       <c r="L3" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M3" t="s">
+        <v>20</v>
+      </c>
+      <c r="N3" t="s">
+        <v>21</v>
+      </c>
+      <c r="O3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
       </c>
       <c r="L4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" t="s">
+        <v>21</v>
+      </c>
+      <c r="O4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>33</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
       </c>
       <c r="L5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" t="s">
+        <v>21</v>
+      </c>
+      <c r="O5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>37</v>
+      </c>
+      <c r="H6" t="s">
+        <v>38</v>
       </c>
       <c r="L6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>41</v>
+      </c>
+      <c r="H7" t="s">
+        <v>42</v>
       </c>
       <c r="L7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M7" t="s">
+        <v>20</v>
+      </c>
+      <c r="N7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="G8" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" t="s">
+        <v>45</v>
+      </c>
+      <c r="L8" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" t="s">
+        <v>21</v>
+      </c>
+      <c r="O8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
-      <c r="J8" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
       </c>
       <c r="L9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" t="s">
+        <v>21</v>
+      </c>
+      <c r="O9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
       </c>
       <c r="L10" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" t="s">
+        <v>21</v>
+      </c>
+      <c r="O10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
       </c>
       <c r="L11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N11" t="s">
+        <v>21</v>
+      </c>
+      <c r="O11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
+        <v>59</v>
       </c>
       <c r="L12" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M12" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" t="s">
+        <v>21</v>
+      </c>
+      <c r="O12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
+        <v>63</v>
       </c>
       <c r="L13" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M13" t="s">
+        <v>20</v>
+      </c>
+      <c r="N13" t="s">
+        <v>21</v>
+      </c>
+      <c r="O13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
+        <v>67</v>
       </c>
       <c r="L14" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M14" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" t="s">
+        <v>21</v>
+      </c>
+      <c r="O14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
       </c>
       <c r="L15" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M15" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" t="s">
+        <v>21</v>
+      </c>
+      <c r="O15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
       </c>
       <c r="L16" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M16" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" t="s">
+        <v>21</v>
+      </c>
+      <c r="O16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>78</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
       </c>
       <c r="L17" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M17" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" t="s">
+        <v>21</v>
+      </c>
+      <c r="O17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
       </c>
       <c r="L18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M18" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" t="s">
+        <v>21</v>
+      </c>
+      <c r="O18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="G19" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" t="s">
+        <v>19</v>
+      </c>
+      <c r="M19" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" t="s">
+        <v>21</v>
+      </c>
+      <c r="O19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
         <v>80</v>
       </c>
-      <c r="J19" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
+        <v>89</v>
       </c>
       <c r="L20" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" t="s">
+        <v>21</v>
+      </c>
+      <c r="O20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
       </c>
       <c r="L21" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M21" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" t="s">
+        <v>21</v>
+      </c>
+      <c r="O21" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="G22" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N22" t="s">
+        <v>21</v>
+      </c>
+      <c r="O22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
         <v>90</v>
       </c>
-      <c r="J22" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
       </c>
       <c r="L23" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M23" t="s">
+        <v>20</v>
+      </c>
+      <c r="N23" t="s">
+        <v>21</v>
+      </c>
+      <c r="O23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C24" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
       </c>
       <c r="L24" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M24" t="s">
+        <v>20</v>
+      </c>
+      <c r="N24" t="s">
+        <v>21</v>
+      </c>
+      <c r="O24" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C25" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
       </c>
       <c r="L25" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M25" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" t="s">
+        <v>21</v>
+      </c>
+      <c r="O25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C26" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
       </c>
       <c r="L26" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M26" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" t="s">
+        <v>21</v>
+      </c>
+      <c r="O26" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
       </c>
       <c r="L27" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M27" t="s">
+        <v>20</v>
+      </c>
+      <c r="N27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C28" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
       </c>
       <c r="L28" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28" t="s">
+        <v>21</v>
+      </c>
+      <c r="O28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
       </c>
       <c r="L29" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12">
+        <v>19</v>
+      </c>
+      <c r="M29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N29" t="s">
+        <v>21</v>
+      </c>
+      <c r="O29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
       </c>
       <c r="L30" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12">
+        <v>127</v>
+      </c>
+      <c r="M30" t="s">
+        <v>128</v>
+      </c>
+      <c r="N30" t="s">
+        <v>129</v>
+      </c>
+      <c r="O30" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="G31" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+      <c r="L31" t="s">
+        <v>19</v>
+      </c>
+      <c r="M31" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" t="s">
+        <v>21</v>
+      </c>
+      <c r="O31" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
+        <v>136</v>
+      </c>
+      <c r="H32" t="s">
+        <v>137</v>
+      </c>
+      <c r="L32" t="s">
         <v>127</v>
       </c>
-      <c r="J31" t="s">
+      <c r="M32" t="s">
         <v>128</v>
       </c>
-      <c r="K31" t="s">
-[...7 lines deleted...]
-      <c r="A32" t="s">
+      <c r="N32" t="s">
         <v>129</v>
       </c>
-      <c r="C32" t="s">
-[...18 lines deleted...]
-    <row r="33" spans="1:12">
+      <c r="O32" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C33" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>140</v>
+      </c>
+      <c r="H33" t="s">
+        <v>141</v>
       </c>
       <c r="L33" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:12">
+        <v>127</v>
+      </c>
+      <c r="M33" t="s">
+        <v>128</v>
+      </c>
+      <c r="N33" t="s">
+        <v>129</v>
+      </c>
+      <c r="O33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C34" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="J34" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
+        <v>145</v>
+      </c>
+      <c r="L34" t="s">
+        <v>146</v>
+      </c>
+      <c r="M34" t="s">
+        <v>147</v>
+      </c>
+      <c r="N34" t="s">
+        <v>148</v>
+      </c>
+      <c r="O34" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+      <c r="L35" t="s">
+        <v>127</v>
+      </c>
+      <c r="M35" t="s">
         <v>128</v>
       </c>
-      <c r="K34" t="s">
-[...29 lines deleted...]
-    <row r="36" spans="1:12">
+      <c r="N35" t="s">
+        <v>129</v>
+      </c>
+      <c r="O35" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="G36" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
+        <v>152</v>
+      </c>
+      <c r="L36" t="s">
+        <v>127</v>
+      </c>
+      <c r="M36" t="s">
+        <v>128</v>
+      </c>
+      <c r="N36" t="s">
+        <v>129</v>
+      </c>
+      <c r="O36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="C37" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" t="s">
+        <v>157</v>
+      </c>
+      <c r="H37" t="s">
+        <v>158</v>
+      </c>
+      <c r="L37" t="s">
         <v>146</v>
       </c>
-      <c r="J36" t="s">
+      <c r="M37" t="s">
+        <v>147</v>
+      </c>
+      <c r="N37" t="s">
+        <v>148</v>
+      </c>
+      <c r="O37" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
+        <v>159</v>
+      </c>
+      <c r="C38" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" t="s">
+        <v>161</v>
+      </c>
+      <c r="H38" t="s">
+        <v>162</v>
+      </c>
+      <c r="L38" t="s">
+        <v>127</v>
+      </c>
+      <c r="M38" t="s">
         <v>128</v>
       </c>
-      <c r="K36" t="s">
-[...7 lines deleted...]
-      <c r="A37" t="s">
+      <c r="N38" t="s">
+        <v>129</v>
+      </c>
+      <c r="O38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" t="s">
+        <v>163</v>
+      </c>
+      <c r="C39" t="s">
+        <v>164</v>
+      </c>
+      <c r="D39" t="s">
+        <v>165</v>
+      </c>
+      <c r="H39" t="s">
+        <v>166</v>
+      </c>
+      <c r="L39" t="s">
+        <v>146</v>
+      </c>
+      <c r="M39" t="s">
         <v>147</v>
       </c>
-      <c r="C37" t="s">
+      <c r="N39" t="s">
         <v>148</v>
       </c>
-      <c r="D37" t="s">
-[...5 lines deleted...]
-      <c r="J37" t="s">
+      <c r="O39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" t="s">
+        <v>168</v>
+      </c>
+      <c r="D40" t="s">
+        <v>169</v>
+      </c>
+      <c r="H40" t="s">
+        <v>170</v>
+      </c>
+      <c r="L40" t="s">
+        <v>146</v>
+      </c>
+      <c r="M40" t="s">
+        <v>147</v>
+      </c>
+      <c r="N40" t="s">
+        <v>148</v>
+      </c>
+      <c r="O40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>172</v>
+      </c>
+      <c r="L41" t="s">
+        <v>146</v>
+      </c>
+      <c r="M41" t="s">
+        <v>147</v>
+      </c>
+      <c r="N41" t="s">
+        <v>148</v>
+      </c>
+      <c r="O41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="C42" t="s">
+        <v>168</v>
+      </c>
+      <c r="D42" t="s">
+        <v>169</v>
+      </c>
+      <c r="H42" t="s">
+        <v>170</v>
+      </c>
+      <c r="L42" t="s">
+        <v>146</v>
+      </c>
+      <c r="M42" t="s">
+        <v>147</v>
+      </c>
+      <c r="N42" t="s">
+        <v>148</v>
+      </c>
+      <c r="O42" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" t="s">
+        <v>174</v>
+      </c>
+      <c r="D43" t="s">
+        <v>175</v>
+      </c>
+      <c r="H43" t="s">
+        <v>176</v>
+      </c>
+      <c r="L43" t="s">
+        <v>146</v>
+      </c>
+      <c r="M43" t="s">
+        <v>147</v>
+      </c>
+      <c r="N43" t="s">
+        <v>148</v>
+      </c>
+      <c r="O43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="C44" t="s">
+        <v>178</v>
+      </c>
+      <c r="D44" t="s">
+        <v>179</v>
+      </c>
+      <c r="H44" t="s">
+        <v>180</v>
+      </c>
+      <c r="L44" t="s">
+        <v>181</v>
+      </c>
+      <c r="M44" t="s">
+        <v>182</v>
+      </c>
+      <c r="N44" t="s">
+        <v>183</v>
+      </c>
+      <c r="O44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="C45" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+      <c r="L45" t="s">
+        <v>181</v>
+      </c>
+      <c r="M45" t="s">
+        <v>182</v>
+      </c>
+      <c r="N45" t="s">
+        <v>183</v>
+      </c>
+      <c r="O45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" t="s">
+        <v>185</v>
+      </c>
+      <c r="D46" t="s">
+        <v>186</v>
+      </c>
+      <c r="H46" t="s">
+        <v>187</v>
+      </c>
+      <c r="L46" t="s">
+        <v>146</v>
+      </c>
+      <c r="M46" t="s">
+        <v>147</v>
+      </c>
+      <c r="N46" t="s">
+        <v>148</v>
+      </c>
+      <c r="O46" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s">
+        <v>188</v>
+      </c>
+      <c r="C47" t="s">
+        <v>189</v>
+      </c>
+      <c r="D47" t="s">
+        <v>171</v>
+      </c>
+      <c r="H47" t="s">
+        <v>190</v>
+      </c>
+      <c r="L47" t="s">
+        <v>146</v>
+      </c>
+      <c r="M47" t="s">
+        <v>147</v>
+      </c>
+      <c r="N47" t="s">
+        <v>148</v>
+      </c>
+      <c r="O47" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" t="s">
+        <v>191</v>
+      </c>
+      <c r="B48" t="s">
+        <v>191</v>
+      </c>
+      <c r="C48" t="s">
+        <v>192</v>
+      </c>
+      <c r="D48" t="s">
+        <v>193</v>
+      </c>
+      <c r="H48" t="s">
+        <v>194</v>
+      </c>
+      <c r="L48" t="s">
+        <v>127</v>
+      </c>
+      <c r="M48" t="s">
         <v>128</v>
       </c>
-      <c r="K37" t="s">
-[...187 lines deleted...]
-        <v>17</v>
+      <c r="N48" t="s">
+        <v>129</v>
+      </c>
+      <c r="O48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>191</v>
+      </c>
+      <c r="C49" t="s">
+        <v>195</v>
+      </c>
+      <c r="D49" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" t="s">
+        <v>197</v>
+      </c>
+      <c r="L49" t="s">
+        <v>19</v>
+      </c>
+      <c r="M49" t="s">
+        <v>20</v>
+      </c>
+      <c r="N49" t="s">
+        <v>21</v>
+      </c>
+      <c r="O49" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>